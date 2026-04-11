--- v0 (2026-01-12)
+++ v1 (2026-04-11)
@@ -10,188 +10,1182 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="768" uniqueCount="358">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Laís Lucas</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2661/ind_001-2026_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a CODESA providencie a restauração da caixa d’água localizada na sub prefeitura do Boqueirão, visando aumentar a capacidade de pressão para a distribuição de água para a setor Rincão.</t>
   </si>
   <si>
+    <t>2691</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Gustavo</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2691/ind_002-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>"Solicito que o executivo municipal providencia a criação de um regulamento para ocupação dos imóveis do Arsenal, em especial as casas. Solicito também que seja criado um setor responsável pelo patrimônio do Arsenal, com servidor responsável pela documentação, cadastro e demais assuntos pertinentes."</t>
+  </si>
+  <si>
+    <t>2703</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Carmo Konzen</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Estude a viabilidade e encaminhe projeto visando a criação de grupos de whatsApp para comunicação e leitura dos imóveis da CODESA localizados no interior do município, especialmente nas localidades rurais.</t>
+  </si>
+  <si>
+    <t>2714</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2714/ind_004-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal proceda um estudo e levantamento de custos para que seja implantado o monitoramento de câmeras de segurança no interior do município, especialmente nos principais acessos e estradas do interior.</t>
+  </si>
+  <si>
+    <t>2747</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2747/ind_005-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal encaminhe à esta Casa Legislativa um Projeto de Lei visando a alteração do Plano de Carreira dos Monitores Escolares, com a inclusão do direito de 1(um) dia de folga mensal, a ser regulamentado pela Administração Municipal.</t>
+  </si>
+  <si>
+    <t>2748</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2748/ind_006-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, através da Secretaria Municipal de Agricultura, organize atividades alusivas ao dia 02 de maio, Dia Municipal de Valorização do Agronegócio e do Trabalhador Rural, conforme Lei Municipal nº 2.629, de 28 de maio de 2025, de minha autoria, inclusive criando um grupo de organização do evento que envolva todas as representações: do Executivo, Legislativo, Sindicato Rural, Sindicato dos Trabalhadores Rurais.</t>
+  </si>
+  <si>
+    <t>2663</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO</t>
+  </si>
+  <si>
+    <t>Marcio Pereira Brandão</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2663/ple_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Adote uma Praça”, com o objetivo de promover a conservação, manutenção e melhoria de praças e demais áreas públicas no_x000D_
+âmbito do Município de General Câmara/RS, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2668</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2668/pl_2026_n_002_programa_agricultura_com_correcoes_.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Incentivo e Apoio à Produção, Agro Industrialização, Geração de Renda e Diversificação da Agricultura Familiar do Município de General Câmara/RS.</t>
+  </si>
+  <si>
+    <t>2669</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2669/ple_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.059/2019, que dispõe sobre o controle das populações de animais domésticos, normas de prevenção e controle de zoonoses e bem-estar animal.</t>
+  </si>
+  <si>
+    <t>2670</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2670/ple_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o licenciamento ambiental no Município de  General Câmara, institui os procedimentos necessários para a emissão das Licenças Ambientais, define os valores das Taxa de Licenciamento Ambiental, revoga a Lei Municipal Nº 1672/2011 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2671</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2671/ple_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.404/2022, que dispõe sobre a criação da Sala de Castração animal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2673</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2673/ple_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 2.056.000,00.</t>
+  </si>
+  <si>
+    <t>2674</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2674/ple_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial no  valor de R$ 84.761,90.</t>
+  </si>
+  <si>
+    <t>2675</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2675/ple_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 50.023,02.</t>
+  </si>
+  <si>
+    <t>2676</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2676/ple_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 46.600,00.</t>
+  </si>
+  <si>
+    <t>2693</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2693/ple_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 506.258,00.</t>
+  </si>
+  <si>
+    <t>2720</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2720/ple_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Conselho Consultivo de Acompanhamento da Regulamentação Municipal dos Imóveis do Arsenal de Guerra de General Câmara e estabelece normas de controle social e transparência.</t>
+  </si>
+  <si>
+    <t>2730</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2730/ple_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a isenção de pagamento de horas máquina referente à utilização exclusiva de retroescavadeira pertencente ao Município de General Câmara à comunidade Quilombola oficialmente reconhecida no território do Município.</t>
+  </si>
+  <si>
+    <t>2731</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2731/ple_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Suplementar no valor de R$ 271.111,20.</t>
+  </si>
+  <si>
+    <t>2732</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2732/ple_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.623, de 04 de abril de 2025, que institui o Sistema Municipal de Cultura de General Câmara, para incluir dispositivos sobre a destinação de receitas provenientes da realização de eventos culturais ao Fundo Municipal de Cultura, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2672</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2672/pr_001-2026_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>Alteram-se a ementa e os arts. 1º, inciso III do art. 2º e art. 3º, da Resolução 001, de 15 de maio de 2013, que dispõe sobre o estágio não obrigatório de estudantes de nível médio regular, de nível médio profissional e de nível superior e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2677</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>Usuário Externo</t>
+  </si>
+  <si>
+    <t>Cedência do Plenário à Vigilância Sanitária, 18/03/2026 - 13h30, para realização de uma palestra sobre esporotricose - 2ª Campanha Março Cinza.</t>
+  </si>
+  <si>
+    <t>2679</t>
+  </si>
+  <si>
+    <t>Cedência do Plenário ao Executivo, 27/02/2026 - 17h, para Demonstração e Avalição do Cumprimento das Metas Fiscais referente ao 3º quadrimestre de 2025.</t>
+  </si>
+  <si>
+    <t>2686</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2686/req_003-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que a Câmara Municipal de Vereadores, realize no dia 12/03/2026, Sessão Solene em Homenagem aos 50 anos, jubileu de ouro, da comunidade São José no Boqueirão.</t>
+  </si>
+  <si>
+    <t>2687</t>
+  </si>
+  <si>
+    <t>Laís Lucas, Alessandro - Xando, Matheus Silveira</t>
+  </si>
+  <si>
+    <t>Que a Câmara Municipal de Vereadores, realize no dia 17/09/2026, Sessão Solene no Centro de Tradições Gaúchas Sinuelo do Bom Sucesso em comemoração ao mês Farroupilha, procedendo ainda, a entrega da Condecoração Mérito Farroupilha Cyro Dutra Ferreira aos tradicionalistas condecorados na edição 2026.</t>
+  </si>
+  <si>
+    <t>2702</t>
+  </si>
+  <si>
+    <t>Luisa</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2702/req_005-2026_vera._luisa.pdf</t>
+  </si>
+  <si>
+    <t>Que o executivo municipal através da Secretaria responsável providencie uma palestra com o tema feminicídio, alusivo ao mês de março, mês_x000D_
+da mulher.</t>
+  </si>
+  <si>
+    <t>2707</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2707/req_006-2026_ccjrf.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de ajuste na redação final do Projeto de Lei do Legislativo nº 002/2026, de autoria do Vereador Biti.</t>
+  </si>
+  <si>
+    <t>2706</t>
+  </si>
+  <si>
+    <t>Cedência do plenário, no dia 25/03/2026 - das 14h às 16h -, para reunião ordinária do COMDICA.</t>
+  </si>
+  <si>
+    <t>2711</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2711/req_008-2026_vera._luisa.pdf</t>
+  </si>
+  <si>
+    <t>Convite para que um profissional da saúde para que faça uma palestra com o tema feminicídio, durante a sessão ordinária na Câmara de Vereadores, no dia 26 de março de 2026, alusivo ao mês de março, mês da mulher.</t>
+  </si>
+  <si>
+    <t>2721</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2721/req_009-2026_vera._luisa.pdf</t>
+  </si>
+  <si>
+    <t>Convite para que um profissional da saúde  para que faça uma palestra com o tema Autismo, durante a sessão ordinária na Câmara de Vereadores, no dia 02 de abril de 2026, alusivo ao Dia do Autismo.</t>
+  </si>
+  <si>
+    <t>2722</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2722/req_010-2026_defesa_civil.pdf</t>
+  </si>
+  <si>
+    <t>Cedência do plenário, no dia 30/03/2026 - às 9h30 -, para realização da apresentação do Plano de Contingência da Defesa Civil Municipal.</t>
+  </si>
+  <si>
+    <t>2733</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2733/of_sindiserf-rs.pdf</t>
+  </si>
+  <si>
+    <t>Cedência do Plenário, dia 17/04/2026 - a partir das 14h,  ao Sindicato dos Servidores e Empregados Públicos Federais do RGS - Sindiserf/RS - para a realização de uma reunião com os filiados.</t>
+  </si>
+  <si>
+    <t>2734</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2734/oficio_ced_plen_ver._carmo.pdf</t>
+  </si>
+  <si>
+    <t>Cedência do Plenário, dia 06/04/2026 - às 17h30, para realização de um encontro com membros da comunidade para tratar de assuntos de interesse dos mesmos.</t>
+  </si>
+  <si>
+    <t>2735</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2735/of_051-2026_sms.pdf</t>
+  </si>
+  <si>
+    <t>Agendamento de audiência pública. Agendada para 07/04 às 16h30.</t>
+  </si>
+  <si>
+    <t>2736</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2736/of_059-2026_marcio_brandao.pdf</t>
+  </si>
+  <si>
+    <t>Cedência do Plenário, dia 24/04/2026 - às 9h, para credenciamento para exploração de espaço comercial durante as festividades do aniversário do município.</t>
+  </si>
+  <si>
+    <t>2737</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2737/of_060-2026_marcio_brandao.pdf</t>
+  </si>
+  <si>
+    <t>Cedência do Plenário, dia 28/04/2026 - às 13h30, para realização da Palestra da Vigilância Sanitária.</t>
+  </si>
+  <si>
+    <t>2744</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2744/req_016-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>Criação de Comissão Especial, destinada a tratar, estudar, propor medidas relacionadas ao Patrimônio do Arsenal de Guerra de General Câmara, que está sendo destinado ao Município de General Câmara.</t>
+  </si>
+  <si>
     <t>2662</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2662/pll_001-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
     <t>Autoriza o Executivo Municipal a proceder criação de programa para concessão de transporte a atletas, equipes, entidades culturais e tradicionalistas do Município de General Câmara para participação em competições esportivas ou culturais e dá outras providências.</t>
   </si>
   <si>
+    <t>2664</t>
+  </si>
+  <si>
+    <t>Biti</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2664/pll_002-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Medalha "Personalidades Negras de General Câmara".</t>
+  </si>
+  <si>
+    <t>2665</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2665/pll_003-2026_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>Concede aumento real de 2,85% sobre o vencimento básico dos Servidores do Poder Legislativo Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2666</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2666/pll_004-2026_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>Altera o caput do art. 3º da Lei 2.336, de 23 de dezembro de 2021, que "Institui o Programa Vale-Feira no âmbito do Poder Legislativo Municipal, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2667</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2667/pll_005-2026_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>Alteram-se os incisos I e II do art. 3º, da Lei nº 1.832, de 16 de janeiro de 2014, que "Dispõe sobre indenização a título de Auxílio Alimentação para os servidores da Câmara Municipal de Vereadores de General Câmara e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2688</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2688/pll_006-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os critérios para execução de músicas no ambiente escolar da rede municipal de ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2716</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2716/pll_007-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza, em caráter precário e oneroso, a utilização de passeios públicos e áreas de estacionamento em via pública por bares, restaurantes, cafés e estabelecimentos similares, para instalação de mesas, cadeiras e decks móveis, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2715</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2715/pll_009-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Institui o "Passaporte do Romeiro" e o selo anual de conclusão da Romaria a Santo Amaro, realizada entre os dias 05 e 15 de janeiro, no Município de General Câmara, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2745</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2745/pll_010-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Calendário Oficial de Eventos do Município de General Câmara a "Mostra de Gado de Força" e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2680</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2680/pdl_001-2026_cefo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aprovação das Contas Anuais do Executivo Municipal de General Câmara no exercício de 2022.</t>
+  </si>
+  <si>
     <t>2654</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
-    <t>Biti</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2654/pp_001-2026_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio do setor responsável, providencie a colocação de uma tampa no bueiro localizado na Estrada da Fazenda dos Guaíba, na localidade do Pagador Martel.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>2</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2656/pp_002-2026_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio do setor responsável, providencie a troca de lâmpada em frente à casa do Sr. Lídio  e da Sra. Irma, na localidade do Pagador Martel.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>3</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2655/pp_003-2026_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio do setor responsável, providencie a troca de lâmpada em frente à casa  da Sra. Maria, na localidade do Pagador Martel.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>4</t>
-[...4 lines deleted...]
-  <si>
     <t>Que seja providenciado o patrolamento e a desobstrução da valeta na rua General Caldwell, próximo ao beco que dá acesso ao antigo GDAG.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>Maikynho</t>
   </si>
   <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2658/pp_005-2026_ver._maiky.pdf</t>
+  </si>
+  <si>
     <t>Que o Executivo Municipal, por meio do setor responsável, providencie, com urgência, a ligação  de água potável na Prainha de Santo Amaro, a fim de atender moradores e veranistas.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>6</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2659/pp_006-2026_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie, com a máxima urgência, melhorias na estrada do Boqueirão, estrada do Pagador Martel, estrada do Banheiro Velho, estrada do Faifer, estrada da Boca da Picada, estrada do Moré e corredores com o patrolamento e limpezas das saídas de águas pluviais.</t>
   </si>
   <si>
+    <t>2681</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2681/pp_007-2026_ver._maiky.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por meio do setor responsável, providencie o patrolamento da Estrada do Passo das Pedras.</t>
+  </si>
+  <si>
+    <t>2682</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2682/pp_008-2026_ver._maiky.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por meio do setor responsável, realize com urgência a manutenção e o nivelamento do calçamento na rua 4 de Maio, esquina com a rua Getúlio Vargas.</t>
+  </si>
+  <si>
+    <t>2689</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2689/pp_009-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>"Que seja realizado as seguintes melhorias no Cemitério Municipal de General Câmara:_x000D_
+1) Calçada do portão antigo até a Cruz das Almas;_x000D_
+2) Limpeza regular do Cemitério;_x000D_
+3) Que o portão antigo fique descadeado durante o dia;_x000D_
+4) Recadastramento da parte antiga do cemitério, verificando espaços livres;_x000D_
+5) Construção de gavetas junto aos barrancos a fim de gerar mais espaços no cemitério."</t>
+  </si>
+  <si>
+    <t>2690</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2690/pp_010-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>"Que seja realizado as seguintes melhorias no Distrito Industrial de General Câmara:_x000D_
+1) Calçada ou colocação de material para acesso de pedestres às empresas;_x000D_
+2) Limpeza regular do Distrito Industrial, bem como dos lotes que não estão ocupados;_x000D_
+3) Notificação às empresas para limpeza de seus lotes;_x000D_
+4l Recadastramento do Distrito Industrial;_x000D_
+5) Realização de campanha publicitária ofertando os lotes que estão vagos."</t>
+  </si>
+  <si>
+    <t>2684</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2684/pp_011-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, através do setor responsável, providencie, com a máxima urgência, melhorias na estrada de Santo Amaro, acesso pela granja, com patrolamento e limpeza das saídas de águas pluviais.</t>
+  </si>
+  <si>
+    <t>2685</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2685/pp_012-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal proceda, com a máxima urgência, melhorias no Corredor dos Borges no Distrito de Santo Amaro, com a colocação de cascalho, compactação com rolo compactador, abertura e limpeza das saídas de água pluvial.</t>
+  </si>
+  <si>
+    <t>2683</t>
+  </si>
+  <si>
+    <t>Alessandro - Xando</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2683/pp_013-2026_ver._alessandro-xando.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, a imediata nomeação de 1 (um) Contador aprovado no concurso vigente(Cadastro Reserva), para o preenchimento de vaga existente no quadro de servidores.</t>
+  </si>
+  <si>
+    <t>2692</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie que recoloque uma placa com o nome da rua Danilo José Gomes da Silva, na travessa 02, na Vila do Balneário da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2694</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2694/pp_015-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, através do setor responsável, providencie o patrolamento do corredor do senhor Dilo e da senhora Lizete, na localidade do Banheiro Velho.</t>
+  </si>
+  <si>
+    <t>2695</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2695/pp_016-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por meio do setor responsável, providencie a manutenção  no corredor do senhor Mano e da senhora Eliane, na localidade do Boca da Picada.</t>
+  </si>
+  <si>
+    <t>2696</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2696/pp_017-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, através do setor responsável, providencie a manutenção  no bueiro localizado na Estrada da Fazenda dos Guaíba, na localidade do Pagador Martel.</t>
+  </si>
+  <si>
+    <t>2697</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2697/pp_018-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, através do setor responsável, providencie o patrolamento da estrada do Boqueirão até o município de Vale Verde.</t>
+  </si>
+  <si>
+    <t>2698</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2698/pp_019-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, através do setor responsável, providencie o patrolamento do corredor do Rincão, localizado no Boqueirão.</t>
+  </si>
+  <si>
+    <t>2699</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2699/pp_020-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, através do setor responsável, providencie o patrolamento do corredor do Senhor Nei Faleiro, localizado no Boqueirão.</t>
+  </si>
+  <si>
+    <t>2700</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2700/pp_021-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, através do setor responsável, providencie o patrolamento do corredor do Senhor Beto, na localidade do Pagador Martel.</t>
+  </si>
+  <si>
+    <t>2701</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2701/pp_022-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, através do setor responsável, providencie o patrolamento do corredor localizado ao lado da residência da senhora Janaína, na localidade da Boca da Picada.</t>
+  </si>
+  <si>
+    <t>2704</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Que o Executivo providencie, através do setor responsável, roçada na Travessa Darci da Silva de Freitas, próximo à ERS 401.</t>
+  </si>
+  <si>
+    <t>2705</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Que o Executivo, através do setor responsável, providencie a retirada de lixo, galhos, entulhos e outros materiais domésticos descartados de forma irregular na rua Adão Lucas Viana.</t>
+  </si>
+  <si>
+    <t>2708</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2708/pp_025-2026_vera._luisa.pdf</t>
+  </si>
+  <si>
+    <t>Que a Secretaria responsável providencie a colocação de uma tampa de bueiro localizada n rua Amaro Pereira, na Vila Armando Schwuchow.</t>
+  </si>
+  <si>
+    <t>2709</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2709/pp_026-2026_vera._luisa.pdf</t>
+  </si>
+  <si>
+    <t>Que a Secretaria responsável providencie a colocação de uma tampa de bueiro localizada na esquina da rua 4 de Maio com a rua Getúlio Vargas.</t>
+  </si>
+  <si>
+    <t>2710</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2710/pp_027-2026_vera._luisa.pdf</t>
+  </si>
+  <si>
+    <t>Que através da administração municipal, juntamente com a Secretaria responsável, providencie uma limpeza no Cemitério Municipal de General Câmara.</t>
+  </si>
+  <si>
+    <t>2712</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2712/pp_028-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que o executivo municipal, através do setor responsável, providencie a revisão e conserto da rede de iluminação no Rincão.</t>
+  </si>
+  <si>
+    <t>2713</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2713/pp_029-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que o executivo municipal, através do setor responsável, providencie a revisão e conserto da rede de iluminação pública  na estrada do Passo da Taquara.</t>
+  </si>
+  <si>
+    <t>2718</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2718/pp_030-2026_ver._maiky.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por meio da secretaria responsável, realize o reparo das lâmpadas queimadas na localidade de Santo Amaro.</t>
+  </si>
+  <si>
+    <t>2719</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2719/pp_031-2026_ver._maiky.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por meio da secretaria responsável, realize o reparo das lâmpadas queimadas na rua Barão do Triunfo.</t>
+  </si>
+  <si>
+    <t>2724</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2724/pp_032-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que o executivo municipal, através do setor responsável, providencie melhorias no corredor do Nego, próximo aos trilhos da Estrada Geral do Boqueirão.</t>
+  </si>
+  <si>
+    <t>2725</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2725/pp_033-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que o executivo municipal, através do setor responsável, providencie a revisão e conserto da rede de iluminação pública, ao longo das propriedadesna ERS 244.</t>
+  </si>
+  <si>
+    <t>2726</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Ismael</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2726/pp_034-2026_ver._ismael.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a manutenção, colocação de material e limpeza na rua Artelino Santos.</t>
+  </si>
+  <si>
+    <t>2727</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2727/pp_035-2026_ver._ismael.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a manutenção, colocação de material e limpeza no final da rua Visconde de Itaboraí, seguindo na rua Darci da Silva Freitas.</t>
+  </si>
+  <si>
+    <t>2728</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2728/pp_036-2026_ver._ismael.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a manutenção no Corredor do Bentinho, Corredor do Vanderlei e Corredor do Rodrigo na localidade Volta dos Freitas.</t>
+  </si>
+  <si>
+    <t>2729</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2729/pp_037-2026_ver._ismael.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a manutenção, colocação de material e limpeza na rua Liberdade (Santo Amaro).</t>
+  </si>
+  <si>
+    <t>2738</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2738/pp_038-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por meio do setor competente, providencie o patrolamento da estrada do centro do Boqueirão, bem como dos corredores ao seu redor.</t>
+  </si>
+  <si>
+    <t>2739</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2739/pp_039-2026_vera._luisa.pdf</t>
+  </si>
+  <si>
+    <t>Que seja transferido o Busto do General Argemiro Dornelles, que se encontra nas dependências do Arsenal de Guerra, para o Estádio General Argemiro Dornelles.</t>
+  </si>
+  <si>
+    <t>2740</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2740/pp_040-2026_vera._luisa.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada manutenção no pontilhão da Boca da Picada, no corredor do Trivaller.</t>
+  </si>
+  <si>
+    <t>2741</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2741/pp_041-2026_vera._luisa.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a limpeza e a manutenção da rua Dr. Flores.</t>
+  </si>
+  <si>
+    <t>2742</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2742/pp_042-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado a devida reforma elétrica na Escola Padre Elly, em especial, a atualização da entrada de energia, bem como se faça uma força tarefa para pintura e pequenos consertos.</t>
+  </si>
+  <si>
     <t>2660</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2660/pi_001-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
     <t>Que seja enviado, a essa Casa Legislativa, a Cópia da Programação Anual da Saúde 2026, bem como a Resolução ou ato do CMS que analisou e aprovou a referida programação.</t>
+  </si>
+  <si>
+    <t>2717</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2717/pi_002-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>1) Considerando que o último concurso público está com seu prazo vencendo em abril e considerando a possibilidade de renovação, solicito informação se o Município irá renovar o prazo de validade do concurso?_x000D_
+_x000D_
+2) Considerando os seguintes cargos que possuíam vagas em aberto, quais cargos foram chamados e quais ainda não foram chamados?_x000D_
+Agente de Contratação de Licitações 01 + CR;_x000D_
+Agente de Serviços Operacionais 02 + CR;_x000D_
+Agente de Tratamento de Agua 02+ CR;_x000D_
+Arquiteto 01 + CR;_x000D_
+Atendente de Escola 06 + CR;_x000D_
+Auditor Fiscal Tributário Municipal 01 + CR;_x000D_
+Auditor Público Interno 01 + CR;_x000D_
+Borracheiro 01 + CR;_x000D_
+Cirurgião Dentista 02 + CR;_x000D_
+Educador Físico 01 + CR;_x000D_
+Engenheiro Civil 01 + CR;_x000D_
+Farmacêutico - 20h 01 + CR;_x000D_
+Farmacêutico -40h 01 + CR;_x000D_
+Fiscal de Meio Ambiente 01 + CR;_x000D_
+Fiscal Sanitário 01 + CR;_x000D_
+Fisioterapeuta 02 + CR;_x000D_
+Fonoaudiólogo 01 + CR;_x000D_
+Médico Clínico Geral- 20h 01 + CR;_x000D_
+Médico Clínico Geral-40h 01 + CR;_x000D_
+Motorista Categoria 'D" 03 + CR;_x000D_
+Nutricionista - 20h 01 + CR;_x000D_
+Operador de Máquinas 02 + CRI_x000D_
+Operário 02 + CR;_x000D_
+Professor de Ciências - Ensino Fundamental Anos Finais 01 + CR;_x000D_
+Professor Educação Infantil 04 + CR;_x000D_
+Professor de Língua Inglesa - Ensino Fundamental Anos Finais 01 + CR;_x000D_
+Professor de Língua Inglesa - Ensino Fundamental Anos Iniciais 01 + CR;_x000D_
+Professor de Língua Portuguesa - Ensino Fundamental Anos Finais 02 + CR;_x000D_
+Professor de Matemática - Ensino Fundamental Anos Finais 01 + CR;_x000D_
+Psicólogo- 30h 01 + CR;_x000D_
+Psicólogo - 40h CR;_x000D_
+Psicopedagogo 01 + CR;_x000D_
+Químico 01 + CR;_x000D_
+Servente 04 + CR;_x000D_
+Técnico Agrícola CR;_x000D_
+Técnico de Enfermagem (Sede do Município) 01 + CR;_x000D_
+Técnico de Enfermagem (Passo da Taquara/Voltas dos Freitas) 01 + CR._x000D_
+_x000D_
+3) Qual a previsão de chamamento dos cargos que ainda não foram preenchidos e possuem vaga?</t>
+  </si>
+  <si>
+    <t>2723</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2723/pi_003-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>- Qual o motivo da suspensão do pagamento das emendas individuais dos Vereadores?_x000D_
+- O sistema de divulgação das emendas conforme a lei municipal n' LEI No 2.459, DE 08 DE JUNHO D82023, foi efetivamente implantado?</t>
+  </si>
+  <si>
+    <t>2743</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2743/pi_004-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>1) O Município está pagando difícil acesso aos professores lotados nas escolas do interior durante o período de férias?_x000D_
+2) Se sim, como é feito o cálculo e qual a base legal?_x000D_
+3) Se não, qual a justificativa para o não pagamento?</t>
+  </si>
+  <si>
+    <t>2746</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2746/pi_005-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>1- Quantas patrulhas agrícolas o município detém no momento?_x000D_
+2- Qual a necessidade de aquisição de novos equipamentos para a agricultura e quais os itens a serem adquiridos?_x000D_
+3- Quais os projetos o município cadastrou no Ministério da Agricultura ou nos ministérios afins?</t>
+  </si>
+  <si>
+    <t>2678</t>
+  </si>
+  <si>
+    <t>PLCE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2678/plce_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar Municipal nº 04/2022, que institui o Código de Posturas do Município de General Câmara.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -495,67 +1489,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2661/ind_001-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2691/ind_002-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2714/ind_004-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2747/ind_005-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2748/ind_006-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2663/ple_001-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2668/pl_2026_n_002_programa_agricultura_com_correcoes_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2669/ple_003-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2670/ple_004-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2671/ple_005-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2673/ple_006-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2674/ple_007-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2675/ple_008-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2676/ple_009-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2693/ple_010-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2720/ple_011-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2730/ple_012-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2731/ple_013-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2732/ple_014-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2672/pr_001-2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2686/req_003-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2702/req_005-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2707/req_006-2026_ccjrf.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2711/req_008-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2721/req_009-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2722/req_010-2026_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2733/of_sindiserf-rs.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2734/oficio_ced_plen_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2735/of_051-2026_sms.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2736/of_059-2026_marcio_brandao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2737/of_060-2026_marcio_brandao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2744/req_016-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2662/pll_001-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2664/pll_002-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2665/pll_003-2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2666/pll_004-2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2667/pll_005-2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2688/pll_006-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2716/pll_007-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2715/pll_009-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2745/pll_010-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2680/pdl_001-2026_cefo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2654/pp_001-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2656/pp_002-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2655/pp_003-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2658/pp_005-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2659/pp_006-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2681/pp_007-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2682/pp_008-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2689/pp_009-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2690/pp_010-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2684/pp_011-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2685/pp_012-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2683/pp_013-2026_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2694/pp_015-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2695/pp_016-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2696/pp_017-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2697/pp_018-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2698/pp_019-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2699/pp_020-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2700/pp_021-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2701/pp_022-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2708/pp_025-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2709/pp_026-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2710/pp_027-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2712/pp_028-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2713/pp_029-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2718/pp_030-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2719/pp_031-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2724/pp_032-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2725/pp_033-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2726/pp_034-2026_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2727/pp_035-2026_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2728/pp_036-2026_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2729/pp_037-2026_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2738/pp_038-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2739/pp_039-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2740/pp_040-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2741/pp_041-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2742/pp_042-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2660/pi_001-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2717/pi_002-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2723/pi_003-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2743/pi_004-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2746/pi_005-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2678/plce_001-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H10"/>
+  <dimension ref="A1:H96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="40.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="43.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -575,261 +1569,2583 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" t="s">
         <v>39</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="E9" t="s">
         <v>40</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10" t="s">
+        <v>41</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" t="s">
+        <v>41</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" t="s">
+        <v>40</v>
+      </c>
+      <c r="F12" t="s">
+        <v>41</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" t="s">
+        <v>41</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" t="s">
+        <v>41</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" t="s">
+        <v>40</v>
+      </c>
+      <c r="F16" t="s">
+        <v>41</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" t="s">
+        <v>39</v>
+      </c>
+      <c r="E17" t="s">
+        <v>40</v>
+      </c>
+      <c r="F17" t="s">
+        <v>41</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" t="s">
+        <v>40</v>
+      </c>
+      <c r="F18" t="s">
+        <v>41</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H18" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" t="s">
+        <v>40</v>
+      </c>
+      <c r="F19" t="s">
+        <v>41</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D20" t="s">
+        <v>39</v>
+      </c>
+      <c r="E20" t="s">
+        <v>40</v>
+      </c>
+      <c r="F20" t="s">
+        <v>41</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H20" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>88</v>
+      </c>
+      <c r="D21" t="s">
+        <v>39</v>
+      </c>
+      <c r="E21" t="s">
+        <v>40</v>
+      </c>
+      <c r="F21" t="s">
+        <v>41</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H21" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>10</v>
       </c>
-      <c r="D10" t="s">
-[...5 lines deleted...]
-      <c r="F10" t="s">
+      <c r="D22" t="s">
+        <v>92</v>
+      </c>
+      <c r="E22" t="s">
+        <v>93</v>
+      </c>
+      <c r="F22" t="s">
+        <v>94</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H22" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
+        <v>98</v>
+      </c>
+      <c r="E23" t="s">
+        <v>99</v>
+      </c>
+      <c r="F23" t="s">
+        <v>100</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F24" t="s">
+        <v>100</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" t="s">
+        <v>98</v>
+      </c>
+      <c r="E25" t="s">
+        <v>99</v>
+      </c>
+      <c r="F25" t="s">
         <v>13</v>
       </c>
-      <c r="G10" s="1" t="s">
-[...3 lines deleted...]
-        <v>45</v>
+      <c r="G25" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" t="s">
+        <v>98</v>
+      </c>
+      <c r="E26" t="s">
+        <v>99</v>
+      </c>
+      <c r="F26" t="s">
+        <v>108</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D27" t="s">
+        <v>98</v>
+      </c>
+      <c r="E27" t="s">
+        <v>99</v>
+      </c>
+      <c r="F27" t="s">
+        <v>111</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H27" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" t="s">
+        <v>98</v>
+      </c>
+      <c r="E28" t="s">
+        <v>99</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H28" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>60</v>
+      </c>
+      <c r="D29" t="s">
+        <v>98</v>
+      </c>
+      <c r="E29" t="s">
+        <v>99</v>
+      </c>
+      <c r="F29" t="s">
+        <v>100</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>64</v>
+      </c>
+      <c r="D30" t="s">
+        <v>98</v>
+      </c>
+      <c r="E30" t="s">
+        <v>99</v>
+      </c>
+      <c r="F30" t="s">
+        <v>111</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H30" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>68</v>
+      </c>
+      <c r="D31" t="s">
+        <v>98</v>
+      </c>
+      <c r="E31" t="s">
+        <v>99</v>
+      </c>
+      <c r="F31" t="s">
+        <v>111</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H31" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>72</v>
+      </c>
+      <c r="D32" t="s">
+        <v>98</v>
+      </c>
+      <c r="E32" t="s">
+        <v>99</v>
+      </c>
+      <c r="F32" t="s">
+        <v>100</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H32" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>76</v>
+      </c>
+      <c r="D33" t="s">
+        <v>98</v>
+      </c>
+      <c r="E33" t="s">
+        <v>99</v>
+      </c>
+      <c r="F33" t="s">
+        <v>100</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H33" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>80</v>
+      </c>
+      <c r="D34" t="s">
+        <v>98</v>
+      </c>
+      <c r="E34" t="s">
+        <v>99</v>
+      </c>
+      <c r="F34" t="s">
+        <v>100</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H34" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>84</v>
+      </c>
+      <c r="D35" t="s">
+        <v>98</v>
+      </c>
+      <c r="E35" t="s">
+        <v>99</v>
+      </c>
+      <c r="F35" t="s">
+        <v>100</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H35" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>88</v>
+      </c>
+      <c r="D36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E36" t="s">
+        <v>99</v>
+      </c>
+      <c r="F36" t="s">
+        <v>100</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H36" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>140</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>141</v>
+      </c>
+      <c r="D37" t="s">
+        <v>98</v>
+      </c>
+      <c r="E37" t="s">
+        <v>99</v>
+      </c>
+      <c r="F37" t="s">
+        <v>100</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H37" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>144</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>145</v>
+      </c>
+      <c r="D38" t="s">
+        <v>98</v>
+      </c>
+      <c r="E38" t="s">
+        <v>99</v>
+      </c>
+      <c r="F38" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H38" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>148</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
+        <v>149</v>
+      </c>
+      <c r="E39" t="s">
+        <v>150</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H39" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>153</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" t="s">
+        <v>149</v>
+      </c>
+      <c r="E40" t="s">
+        <v>150</v>
+      </c>
+      <c r="F40" t="s">
+        <v>154</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H40" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>157</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>22</v>
+      </c>
+      <c r="D41" t="s">
+        <v>149</v>
+      </c>
+      <c r="E41" t="s">
+        <v>150</v>
+      </c>
+      <c r="F41" t="s">
+        <v>94</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H41" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>160</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>27</v>
+      </c>
+      <c r="D42" t="s">
+        <v>149</v>
+      </c>
+      <c r="E42" t="s">
+        <v>150</v>
+      </c>
+      <c r="F42" t="s">
+        <v>94</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H42" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>163</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>31</v>
+      </c>
+      <c r="D43" t="s">
+        <v>149</v>
+      </c>
+      <c r="E43" t="s">
+        <v>150</v>
+      </c>
+      <c r="F43" t="s">
+        <v>94</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H43" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>166</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44" t="s">
+        <v>149</v>
+      </c>
+      <c r="E44" t="s">
+        <v>150</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H44" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>169</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>60</v>
+      </c>
+      <c r="D45" t="s">
+        <v>149</v>
+      </c>
+      <c r="E45" t="s">
+        <v>150</v>
+      </c>
+      <c r="F45" t="s">
+        <v>18</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H45" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>172</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>68</v>
+      </c>
+      <c r="D46" t="s">
+        <v>149</v>
+      </c>
+      <c r="E46" t="s">
+        <v>150</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H46" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>175</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>72</v>
+      </c>
+      <c r="D47" t="s">
+        <v>149</v>
+      </c>
+      <c r="E47" t="s">
+        <v>150</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H47" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>178</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
+        <v>179</v>
+      </c>
+      <c r="E48" t="s">
+        <v>180</v>
+      </c>
+      <c r="F48" t="s">
+        <v>111</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H48" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>183</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" t="s">
+        <v>184</v>
+      </c>
+      <c r="E49" t="s">
+        <v>185</v>
+      </c>
+      <c r="F49" t="s">
+        <v>154</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H49" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>188</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50" t="s">
+        <v>184</v>
+      </c>
+      <c r="E50" t="s">
+        <v>185</v>
+      </c>
+      <c r="F50" t="s">
+        <v>154</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H50" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>191</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>22</v>
+      </c>
+      <c r="D51" t="s">
+        <v>184</v>
+      </c>
+      <c r="E51" t="s">
+        <v>185</v>
+      </c>
+      <c r="F51" t="s">
+        <v>154</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H51" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>194</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>27</v>
+      </c>
+      <c r="D52" t="s">
+        <v>184</v>
+      </c>
+      <c r="E52" t="s">
+        <v>185</v>
+      </c>
+      <c r="F52" t="s">
+        <v>23</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H52" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>196</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>31</v>
+      </c>
+      <c r="D53" t="s">
+        <v>184</v>
+      </c>
+      <c r="E53" t="s">
+        <v>185</v>
+      </c>
+      <c r="F53" t="s">
+        <v>197</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>200</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54" t="s">
+        <v>184</v>
+      </c>
+      <c r="E54" t="s">
+        <v>185</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H54" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>203</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>60</v>
+      </c>
+      <c r="D55" t="s">
+        <v>184</v>
+      </c>
+      <c r="E55" t="s">
+        <v>185</v>
+      </c>
+      <c r="F55" t="s">
+        <v>197</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H55" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>206</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>64</v>
+      </c>
+      <c r="D56" t="s">
+        <v>184</v>
+      </c>
+      <c r="E56" t="s">
+        <v>185</v>
+      </c>
+      <c r="F56" t="s">
+        <v>197</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H56" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>209</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>68</v>
+      </c>
+      <c r="D57" t="s">
+        <v>184</v>
+      </c>
+      <c r="E57" t="s">
+        <v>185</v>
+      </c>
+      <c r="F57" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H57" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>212</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>72</v>
+      </c>
+      <c r="D58" t="s">
+        <v>184</v>
+      </c>
+      <c r="E58" t="s">
+        <v>185</v>
+      </c>
+      <c r="F58" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H58" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>215</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>76</v>
+      </c>
+      <c r="D59" t="s">
+        <v>184</v>
+      </c>
+      <c r="E59" t="s">
+        <v>185</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H59" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>218</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>80</v>
+      </c>
+      <c r="D60" t="s">
+        <v>184</v>
+      </c>
+      <c r="E60" t="s">
+        <v>185</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H60" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>221</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>84</v>
+      </c>
+      <c r="D61" t="s">
+        <v>184</v>
+      </c>
+      <c r="E61" t="s">
+        <v>185</v>
+      </c>
+      <c r="F61" t="s">
+        <v>222</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H61" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>225</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>88</v>
+      </c>
+      <c r="D62" t="s">
+        <v>184</v>
+      </c>
+      <c r="E62" t="s">
+        <v>185</v>
+      </c>
+      <c r="F62" t="s">
+        <v>111</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H62" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>227</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>141</v>
+      </c>
+      <c r="D63" t="s">
+        <v>184</v>
+      </c>
+      <c r="E63" t="s">
+        <v>185</v>
+      </c>
+      <c r="F63" t="s">
+        <v>154</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H63" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>230</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>145</v>
+      </c>
+      <c r="D64" t="s">
+        <v>184</v>
+      </c>
+      <c r="E64" t="s">
+        <v>185</v>
+      </c>
+      <c r="F64" t="s">
+        <v>154</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H64" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>233</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>234</v>
+      </c>
+      <c r="D65" t="s">
+        <v>184</v>
+      </c>
+      <c r="E65" t="s">
+        <v>185</v>
+      </c>
+      <c r="F65" t="s">
+        <v>154</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H65" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>237</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>238</v>
+      </c>
+      <c r="D66" t="s">
+        <v>184</v>
+      </c>
+      <c r="E66" t="s">
+        <v>185</v>
+      </c>
+      <c r="F66" t="s">
+        <v>154</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H66" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>241</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>242</v>
+      </c>
+      <c r="D67" t="s">
+        <v>184</v>
+      </c>
+      <c r="E67" t="s">
+        <v>185</v>
+      </c>
+      <c r="F67" t="s">
+        <v>154</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H67" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>245</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>246</v>
+      </c>
+      <c r="D68" t="s">
+        <v>184</v>
+      </c>
+      <c r="E68" t="s">
+        <v>185</v>
+      </c>
+      <c r="F68" t="s">
+        <v>154</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H68" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>249</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>250</v>
+      </c>
+      <c r="D69" t="s">
+        <v>184</v>
+      </c>
+      <c r="E69" t="s">
+        <v>185</v>
+      </c>
+      <c r="F69" t="s">
+        <v>154</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H69" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>253</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>254</v>
+      </c>
+      <c r="D70" t="s">
+        <v>184</v>
+      </c>
+      <c r="E70" t="s">
+        <v>185</v>
+      </c>
+      <c r="F70" t="s">
+        <v>154</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H70" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>257</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>258</v>
+      </c>
+      <c r="D71" t="s">
+        <v>184</v>
+      </c>
+      <c r="E71" t="s">
+        <v>185</v>
+      </c>
+      <c r="F71" t="s">
+        <v>23</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H71" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>260</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>261</v>
+      </c>
+      <c r="D72" t="s">
+        <v>184</v>
+      </c>
+      <c r="E72" t="s">
+        <v>185</v>
+      </c>
+      <c r="F72" t="s">
+        <v>23</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H72" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>263</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>264</v>
+      </c>
+      <c r="D73" t="s">
+        <v>184</v>
+      </c>
+      <c r="E73" t="s">
+        <v>185</v>
+      </c>
+      <c r="F73" t="s">
+        <v>111</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H73" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>267</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>268</v>
+      </c>
+      <c r="D74" t="s">
+        <v>184</v>
+      </c>
+      <c r="E74" t="s">
+        <v>185</v>
+      </c>
+      <c r="F74" t="s">
+        <v>111</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H74" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>271</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>272</v>
+      </c>
+      <c r="D75" t="s">
+        <v>184</v>
+      </c>
+      <c r="E75" t="s">
+        <v>185</v>
+      </c>
+      <c r="F75" t="s">
+        <v>111</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H75" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>275</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>276</v>
+      </c>
+      <c r="D76" t="s">
+        <v>184</v>
+      </c>
+      <c r="E76" t="s">
+        <v>185</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H76" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>279</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>280</v>
+      </c>
+      <c r="D77" t="s">
+        <v>184</v>
+      </c>
+      <c r="E77" t="s">
+        <v>185</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H77" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>283</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>284</v>
+      </c>
+      <c r="D78" t="s">
+        <v>184</v>
+      </c>
+      <c r="E78" t="s">
+        <v>185</v>
+      </c>
+      <c r="F78" t="s">
+        <v>197</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H78" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>287</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>288</v>
+      </c>
+      <c r="D79" t="s">
+        <v>184</v>
+      </c>
+      <c r="E79" t="s">
+        <v>185</v>
+      </c>
+      <c r="F79" t="s">
+        <v>197</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H79" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>291</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>292</v>
+      </c>
+      <c r="D80" t="s">
+        <v>184</v>
+      </c>
+      <c r="E80" t="s">
+        <v>185</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H80" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>295</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>296</v>
+      </c>
+      <c r="D81" t="s">
+        <v>184</v>
+      </c>
+      <c r="E81" t="s">
+        <v>185</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H81" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>299</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>300</v>
+      </c>
+      <c r="D82" t="s">
+        <v>184</v>
+      </c>
+      <c r="E82" t="s">
+        <v>185</v>
+      </c>
+      <c r="F82" t="s">
+        <v>301</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H82" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>304</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>305</v>
+      </c>
+      <c r="D83" t="s">
+        <v>184</v>
+      </c>
+      <c r="E83" t="s">
+        <v>185</v>
+      </c>
+      <c r="F83" t="s">
+        <v>301</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H83" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>308</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>309</v>
+      </c>
+      <c r="D84" t="s">
+        <v>184</v>
+      </c>
+      <c r="E84" t="s">
+        <v>185</v>
+      </c>
+      <c r="F84" t="s">
+        <v>301</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H84" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>312</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>313</v>
+      </c>
+      <c r="D85" t="s">
+        <v>184</v>
+      </c>
+      <c r="E85" t="s">
+        <v>185</v>
+      </c>
+      <c r="F85" t="s">
+        <v>301</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H85" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>316</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>317</v>
+      </c>
+      <c r="D86" t="s">
+        <v>184</v>
+      </c>
+      <c r="E86" t="s">
+        <v>185</v>
+      </c>
+      <c r="F86" t="s">
+        <v>154</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H86" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>320</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>321</v>
+      </c>
+      <c r="D87" t="s">
+        <v>184</v>
+      </c>
+      <c r="E87" t="s">
+        <v>185</v>
+      </c>
+      <c r="F87" t="s">
+        <v>111</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H87" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>324</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>325</v>
+      </c>
+      <c r="D88" t="s">
+        <v>184</v>
+      </c>
+      <c r="E88" t="s">
+        <v>185</v>
+      </c>
+      <c r="F88" t="s">
+        <v>111</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H88" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>328</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>329</v>
+      </c>
+      <c r="D89" t="s">
+        <v>184</v>
+      </c>
+      <c r="E89" t="s">
+        <v>185</v>
+      </c>
+      <c r="F89" t="s">
+        <v>111</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H89" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>332</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>333</v>
+      </c>
+      <c r="D90" t="s">
+        <v>184</v>
+      </c>
+      <c r="E90" t="s">
+        <v>185</v>
+      </c>
+      <c r="F90" t="s">
+        <v>18</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H90" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>336</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" t="s">
+        <v>337</v>
+      </c>
+      <c r="E91" t="s">
+        <v>338</v>
+      </c>
+      <c r="F91" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H91" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>341</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>17</v>
+      </c>
+      <c r="D92" t="s">
+        <v>337</v>
+      </c>
+      <c r="E92" t="s">
+        <v>338</v>
+      </c>
+      <c r="F92" t="s">
+        <v>18</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H92" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>344</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>22</v>
+      </c>
+      <c r="D93" t="s">
+        <v>337</v>
+      </c>
+      <c r="E93" t="s">
+        <v>338</v>
+      </c>
+      <c r="F93" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H93" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>347</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>27</v>
+      </c>
+      <c r="D94" t="s">
+        <v>337</v>
+      </c>
+      <c r="E94" t="s">
+        <v>338</v>
+      </c>
+      <c r="F94" t="s">
+        <v>18</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H94" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>350</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>31</v>
+      </c>
+      <c r="D95" t="s">
+        <v>337</v>
+      </c>
+      <c r="E95" t="s">
+        <v>338</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H95" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>353</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" t="s">
+        <v>354</v>
+      </c>
+      <c r="E96" t="s">
+        <v>355</v>
+      </c>
+      <c r="F96" t="s">
+        <v>41</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H96" t="s">
+        <v>357</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>