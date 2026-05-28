--- v1 (2026-04-11)
+++ v2 (2026-05-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="768" uniqueCount="358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1416" uniqueCount="623">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -124,50 +124,128 @@
     <t>Que o Executivo Municipal proceda um estudo e levantamento de custos para que seja implantado o monitoramento de câmeras de segurança no interior do município, especialmente nos principais acessos e estradas do interior.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2747/ind_005-2026_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal encaminhe à esta Casa Legislativa um Projeto de Lei visando a alteração do Plano de Carreira dos Monitores Escolares, com a inclusão do direito de 1(um) dia de folga mensal, a ser regulamentado pela Administração Municipal.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2748/ind_006-2026_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Agricultura, organize atividades alusivas ao dia 02 de maio, Dia Municipal de Valorização do Agronegócio e do Trabalhador Rural, conforme Lei Municipal nº 2.629, de 28 de maio de 2025, de minha autoria, inclusive criando um grupo de organização do evento que envolva todas as representações: do Executivo, Legislativo, Sindicato Rural, Sindicato dos Trabalhadores Rurais.</t>
+  </si>
+  <si>
+    <t>2767</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2767/ind_007-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que o executivo municipal, crie e divulgue Plano de Enfrentamento à Emergências e Catástrofes Climáticas.</t>
+  </si>
+  <si>
+    <t>2775</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2775/ind_008-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Reitero para que a CODESA contrate empresa especializada e promova amplo estudo sobra a capacidade de captação, capacidade dos reservatórios, abastecimento e distribuição de água nas redes do Pagador Martel, Boqueirão, Boca da Picada e Volta dos Freitas, incluindo todas as localidades.</t>
+  </si>
+  <si>
+    <t>2813</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Biti</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2813/ind_009-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que o Executivo Municipal, por meio da secretaria responsável, providencie a instalação de um sistema de iluminação no Distrito de Santo Amaro, no trecho entre a pedreira e a entrada da vila.</t>
+  </si>
+  <si>
+    <t>2809</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2809/ind_010-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente e da Secretaria Municipal de Obras, crie um calendário anual para o recolhimento de galhos e folhas provenientes das podas, realizando ampla divulgação à comunidade sobre os períodos e cronogramas de coleta.</t>
+  </si>
+  <si>
+    <t>2820</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Luisa</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2820/ind_011-2026_vera._luisa.pdf</t>
+  </si>
+  <si>
+    <t>A criação do Festival de Música Nativista de General Câmara, com o objetivo de valorizar a cultura gaúcha, incentivar artistas locais e regionais e fomentar o turismo cultural no Município.</t>
+  </si>
+  <si>
+    <t>2821</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2821/ind_012-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, através da Secretaria Municipal de Agricultura, desenvolva um amplo projeto de fortalecimento da agricultura familiar, envolvendo as associações de produtores, representações de classe, técnicos agrícolas e agropecuários, incentivando a diversificação da produção agrícola nas propriedades que possuem cultivo do fumo, com a finalidade de oferecer apoio técnico, incentivo e alternativas de renda aos produtores rurais nos períodos em que ocorre a queda do valor de comercialização do produto.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Marcio Pereira Brandão</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2663/ple_001-2026.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Adote uma Praça”, com o objetivo de promover a conservação, manutenção e melhoria de praças e demais áreas públicas no_x000D_
 âmbito do Município de General Câmara/RS, e dá outras providências.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2668/pl_2026_n_002_programa_agricultura_com_correcoes_.pdf</t>
@@ -193,143 +271,341 @@
   <si>
     <t>Dispõe sobre o licenciamento ambiental no Município de  General Câmara, institui os procedimentos necessários para a emissão das Licenças Ambientais, define os valores das Taxa de Licenciamento Ambiental, revoga a Lei Municipal Nº 1672/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2671/ple_005-2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.404/2022, que dispõe sobre a criação da Sala de Castração animal e dá outras providências.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2673/ple_006-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 2.056.000,00.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2674/ple_007-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no  valor de R$ 84.761,90.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2675/ple_008-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 50.023,02.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2676/ple_009-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 46.600,00.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2693/ple_010-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 506.258,00.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2720/ple_011-2026.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Consultivo de Acompanhamento da Regulamentação Municipal dos Imóveis do Arsenal de Guerra de General Câmara e estabelece normas de controle social e transparência.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2730/ple_012-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de pagamento de horas máquina referente à utilização exclusiva de retroescavadeira pertencente ao Município de General Câmara à comunidade Quilombola oficialmente reconhecida no território do Município.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2731/ple_013-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar no valor de R$ 271.111,20.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2732/ple_014-2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.623, de 04 de abril de 2025, que institui o Sistema Municipal de Cultura de General Câmara, para incluir dispositivos sobre a destinação de receitas provenientes da realização de eventos culturais ao Fundo Municipal de Cultura, e dá outras providências.</t>
   </si>
   <si>
+    <t>2753</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2753/ple_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 202.224,93.</t>
+  </si>
+  <si>
+    <t>2749</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2749/ple_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 948.002,09.</t>
+  </si>
+  <si>
+    <t>2754</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2754/ple_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 33.206,85.</t>
+  </si>
+  <si>
+    <t>2757</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2757/ple_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RESTITUIR, EM DOAÇÃO, BEM IMÓVEL DE PROPRIEDADE DO MUNICÍPIO DE GENERAL CÂMARA.</t>
+  </si>
+  <si>
+    <t>2755</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2755/ple_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Suplementar no valor de R$ 60.000,00.</t>
+  </si>
+  <si>
+    <t>2756</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2756/ple_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Suplementar no valor de R$ 68.000,00.</t>
+  </si>
+  <si>
+    <t>2770</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2770/ple_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal do Bem-Estar Animal e do Fundo Municipal de Proteção e Bem-Estar Animal, no Município de General Câmara.</t>
+  </si>
+  <si>
+    <t>2783</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2783/ple_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a ceder o uso de imóvel público ao Clube de Mães As Orquídeas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2786</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2786/ple_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 199.000,00.</t>
+  </si>
+  <si>
+    <t>2787</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2787/ple_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 497.500,00.</t>
+  </si>
+  <si>
+    <t>2788</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2788/ple_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 213.925,00.</t>
+  </si>
+  <si>
+    <t>2789</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2789/ple_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 50.000,00.</t>
+  </si>
+  <si>
+    <t>2790</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2790/ple_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 92.581,00.</t>
+  </si>
+  <si>
+    <t>2791</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2791/ple_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 10.000,00.</t>
+  </si>
+  <si>
+    <t>2803</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2803/ple_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre normas urbanísticas específicas para a instalação e o licenciamento das Estações Transmissoras de Radiocomunicação (ETR), autorizadas e homologadas pela Agência Nacional de Telecomunicações (Anatel) no Município, nos termos da legislação federal vigente.</t>
+  </si>
+  <si>
+    <t>2811</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2811/ple_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 61.370,00.</t>
+  </si>
+  <si>
+    <t>2812</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2812/ple_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 2.800.000,00.</t>
+  </si>
+  <si>
+    <t>2828</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2828/ple_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a Concessão de Uso de Bem Público, mediante contrapartida de conservação e manutenção, da sala/cantina localizada na Pista de Skate denominada de Professor Renê Boeckel Velloso Filho.</t>
+  </si>
+  <si>
     <t>2672</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2672/pr_001-2026_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Alteram-se a ementa e os arts. 1º, inciso III do art. 2º e art. 3º, da Resolução 001, de 15 de maio de 2013, que dispõe sobre o estágio não obrigatório de estudantes de nível médio regular, de nível médio profissional e de nível superior e dá outras providências".</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
@@ -344,53 +620,50 @@
     <t>2679</t>
   </si>
   <si>
     <t>Cedência do Plenário ao Executivo, 27/02/2026 - 17h, para Demonstração e Avalição do Cumprimento das Metas Fiscais referente ao 3º quadrimestre de 2025.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2686/req_003-2026_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores, realize no dia 12/03/2026, Sessão Solene em Homenagem aos 50 anos, jubileu de ouro, da comunidade São José no Boqueirão.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>Laís Lucas, Alessandro - Xando, Matheus Silveira</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores, realize no dia 17/09/2026, Sessão Solene no Centro de Tradições Gaúchas Sinuelo do Bom Sucesso em comemoração ao mês Farroupilha, procedendo ainda, a entrega da Condecoração Mérito Farroupilha Cyro Dutra Ferreira aos tradicionalistas condecorados na edição 2026.</t>
   </si>
   <si>
     <t>2702</t>
-  </si>
-[...1 lines deleted...]
-    <t>Luisa</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2702/req_005-2026_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal através da Secretaria responsável providencie uma palestra com o tema feminicídio, alusivo ao mês de março, mês_x000D_
 da mulher.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2707/req_006-2026_ccjrf.pdf</t>
   </si>
   <si>
     <t>Requerimento de ajuste na redação final do Projeto de Lei do Legislativo nº 002/2026, de autoria do Vereador Biti.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>Cedência do plenário, no dia 25/03/2026 - das 14h às 16h -, para reunião ordinária do COMDICA.</t>
   </si>
   <si>
     <t>2711</t>
@@ -437,92 +710,375 @@
   <si>
     <t>Cedência do Plenário, dia 06/04/2026 - às 17h30, para realização de um encontro com membros da comunidade para tratar de assuntos de interesse dos mesmos.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2735/of_051-2026_sms.pdf</t>
   </si>
   <si>
     <t>Agendamento de audiência pública. Agendada para 07/04 às 16h30.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2736/of_059-2026_marcio_brandao.pdf</t>
   </si>
   <si>
     <t>Cedência do Plenário, dia 24/04/2026 - às 9h, para credenciamento para exploração de espaço comercial durante as festividades do aniversário do município.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2737/of_060-2026_marcio_brandao.pdf</t>
   </si>
   <si>
     <t>Cedência do Plenário, dia 28/04/2026 - às 13h30, para realização da Palestra da Vigilância Sanitária.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2744/req_016-2026_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Criação de Comissão Especial, destinada a tratar, estudar, propor medidas relacionadas ao Patrimônio do Arsenal de Guerra de General Câmara, que está sendo destinado ao Município de General Câmara.</t>
   </si>
   <si>
+    <t>2758</t>
+  </si>
+  <si>
+    <t>Matheus Silveira, Alessandro - Xando, Laís Lucas</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2758/req_017-2026_ver.s_matheus-xando-lais.pdf</t>
+  </si>
+  <si>
+    <t>Criação de Comissão Parlamentar de Inquérito - CPI.</t>
+  </si>
+  <si>
+    <t>2761</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2761/req_018-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Agradecimento à senhora Arita Gilda Bergemann, que encerrou o mandato de Secretária de Saúde do Estado.</t>
+  </si>
+  <si>
+    <t>2762</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2762/req_019-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Lisiane Wasem Fagundes, que assumiu a função de Secretária de Saúde do Estado.</t>
+  </si>
+  <si>
+    <t>2763</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2763/req_020-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense Medalha Maria Amália - destinado às mulheres destaque com trajetória e atividade no interior do Município, à Sra. Varleth Lucas Freitas.</t>
+  </si>
+  <si>
+    <t>2764</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2764/req_021-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense Medalha Marlete Azevedo Guimarães - destinado às mulheres destaque com trajetória e atividade na sede do Município, à Sra. Elizete Santos de Melo.</t>
+  </si>
+  <si>
+    <t>2784</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2784/req_022-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense Medalha Maria Amália à senhora Irma Dietrich.</t>
+  </si>
+  <si>
+    <t>2785</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2785/req_023-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense Medalha Marlete Azevedo Guimarães à senhora Ana Lúcia Soares Freitas.</t>
+  </si>
+  <si>
+    <t>2771</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2771/req_024-2026_vera._luisa.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense Medalha Marlete Azevedo Guimarães - destinado às mulheres destaque com trajetória e atividade na sede do município, à Sra. Sandra Regina Silveira de Souza.</t>
+  </si>
+  <si>
+    <t>2772</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2772/req_025-2026_vera._luisa.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense Medalha Maria Amália - destinado às mulheres destaque com trajetória e atividade no interior do município, à Sra. Jurema Silveira de Bortoli.</t>
+  </si>
+  <si>
+    <t>2780</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2780/req_026-2026_ver._carmo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense Medalha Maria Amália à senhora Andrea Geni Pereira Freitas.</t>
+  </si>
+  <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2781/req_027-2026_ver._carmo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense Medalha Marlete Azevedo Guimarães à senhora Maria Elena Faleiro de Paula.</t>
+  </si>
+  <si>
+    <t>2777</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2777/req_028-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações ao Secretário e à equipe de servidores da Secretaria Municipal de Agricultura pela edição da 6ª EXPOFEIRA.</t>
+  </si>
+  <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>Ismael</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2778/req_029-2026_ver._ismael.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense Medalha Maria Amália, à senhora Maria Ibraina da Rosa.</t>
+  </si>
+  <si>
+    <t>2779</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2779/req_030-2026_ver._ismael.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense Medalha Marlete Azevedo Guimarães, à senhora Sandra Conceição da Silva.</t>
+  </si>
+  <si>
+    <t>2782</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2782/of_108-2026_executvo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação do plenário, 21/05/26 - antes da Sessão ordinária, para apresentação de projeto para as áreas do antigo AGGC.</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2797/req_032-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense Medalha Maria Amália à sra. Daiane Andrea dos Santos da Silva.</t>
+  </si>
+  <si>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2798/req_033-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense Medalha Marlete Azevedo Guimarães à sra. Oriolinda Martins de Melo.</t>
+  </si>
+  <si>
+    <t>2799</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Gustavo, Alessandro - Xando, Biti, Carmo Konzen, Ismael, Laís Lucas, Luisa, Maikynho, Matheus Silveira</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vereadores de General Câmara pela totalidade dos Vereadores presentes apresenta à família de Therezinha Garcia dos Santos, seus sentidos pêsames pelo falecimento da estimada Munícipe e Ex-Vereadora. (Moção de Pesar).</t>
+  </si>
+  <si>
+    <t>2796</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Maikynho</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2796/req_035-2026_ver._maiky.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense Medalha Marlete Azevedo Guimarães - destinado às mulheres destaque com trajetória e atividade na sede do município, à Sra. Lisiane Pivoto Silveira.</t>
+  </si>
+  <si>
+    <t>2804</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Matheus Silveira</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2804/req_036-2026_ver._matheus.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPUDIO às empresas fumageiras e órgãos competentes, em razão do baixo preço oferecido aos produtores de tabaco na safra vigente,_x000D_
+valor este considerado incompatível com os custos de produção enfrentados pelos agricultores.</t>
+  </si>
+  <si>
+    <t>2805</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2805/req_037-2026_ver._matheus.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apoio à manifestação dos produtores de fumo da região, que reivindicam melhores condições de comercialização e preços justos para a safra vigente.</t>
+  </si>
+  <si>
+    <t>2810</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2810/of_102.pdf</t>
+  </si>
+  <si>
+    <t>Cedência do Plenário ao Executivo, 27/05/2026 - 17h15, para Apresentação das Metas Fiscais do 1º quadrimestre de 2026 do governo municipal.</t>
+  </si>
+  <si>
+    <t>2819</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2819/req_039-2026_vera._luisa.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso à participação da representante do município de General Câmara na 55ª Ciranda Cultural de Prendas, promovida pelo Movimento Tradicionalista Gaúcho, realizada nos dias 21, 22 e 23 de maio de 2026, na cidade de Erechim/RS.</t>
+  </si>
+  <si>
+    <t>2826</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>João Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2826/req_040-2026_ver._joao_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense Medalha Marlete Azevedo Guimarães à senhora Neusa Lutz Maciel.</t>
+  </si>
+  <si>
+    <t>2827</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2827/req_041-2026_ver._joao_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense Medalha Maria Amália à senhora Maria Eliza de Freitas.</t>
+  </si>
+  <si>
+    <t>2823</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2823/req_042-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhada MOÇÃO DE APELO AO GOVERNO FEDERAL, especialmente ao Ministério da Justiça e Segurança Pública, à Polícia Federal, à Polícia Rodoviária Federal e aos demais órgãos competentes, para que intensifiquem as ações de fiscalização, patrulhamento e policiamento nas fronteiras brasileiras, com foco no combate ao contrabando e à internalização irregular de tabaco oriundo da República Argentina.</t>
+  </si>
+  <si>
+    <t>2824</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2824/req_043-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhada MOÇÃO DE CONGRATULAÇÕES à jovem PAULA DE BORTOLI, 1ª Prenda Juvenil da 2ª Região Tradicionalista (2ª RT), representante do CTG Sinuelo do Bom Sucesso, pelo destaque, dedicação e relevante representação da cultura gaúcha e do tradicionalismo regional.</t>
+  </si>
+  <si>
     <t>2662</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2662/pll_001-2026_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder criação de programa para concessão de transporte a atletas, equipes, entidades culturais e tradicionalistas do Município de General Câmara para participação em competições esportivas ou culturais e dá outras providências.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>Biti</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2664/pll_002-2026_ver._biti.pdf</t>
   </si>
   <si>
     <t>Institui a Medalha "Personalidades Negras de General Câmara".</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2665/pll_003-2026_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Concede aumento real de 2,85% sobre o vencimento básico dos Servidores do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2666/pll_004-2026_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 3º da Lei 2.336, de 23 de dezembro de 2021, que "Institui o Programa Vale-Feira no âmbito do Poder Legislativo Municipal, e dá outras providências".</t>
   </si>
   <si>
     <t>2667</t>
@@ -548,50 +1104,77 @@
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2716/pll_007-2026_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Autoriza, em caráter precário e oneroso, a utilização de passeios públicos e áreas de estacionamento em via pública por bares, restaurantes, cafés e estabelecimentos similares, para instalação de mesas, cadeiras e decks móveis, e dá outras providências.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2715/pll_009-2026_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Institui o "Passaporte do Romeiro" e o selo anual de conclusão da Romaria a Santo Amaro, realizada entre os dias 05 e 15 de janeiro, no Município de General Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2745/pll_010-2026_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do Município de General Câmara a "Mostra de Gado de Força" e dá outras providências.</t>
   </si>
   <si>
+    <t>2769</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2769/pll_011-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal  a firmar Termo de Cooperação Técnica com Associações de Criadores de Gado de Força e entidades tradicionalistas para disponibilização de médico veterinário em eventos de carreiras de boi, cavalgadas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2792</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2792/pll_012-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Protocolo Oficial de Exéquias, Luto Oficial e Honras Fúnebres no âmbito Município de General Câmara, estabelece normas de cerimonial público para autoridades municipais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2814</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2814/pll_013-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Dia Municipal do Pão por Deus.</t>
+  </si>
+  <si>
     <t>2680</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2680/pdl_001-2026_cefo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas Anuais do Executivo Municipal de General Câmara no exercício de 2022.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2654/pp_001-2026_ver._biti.pdf</t>
@@ -603,53 +1186,50 @@
     <t>2656</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2656/pp_002-2026_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio do setor responsável, providencie a troca de lâmpada em frente à casa do Sr. Lídio  e da Sra. Irma, na localidade do Pagador Martel.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2655/pp_003-2026_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio do setor responsável, providencie a troca de lâmpada em frente à casa  da Sra. Maria, na localidade do Pagador Martel.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>Que seja providenciado o patrolamento e a desobstrução da valeta na rua General Caldwell, próximo ao beco que dá acesso ao antigo GDAG.</t>
   </si>
   <si>
     <t>2658</t>
-  </si>
-[...1 lines deleted...]
-    <t>Maikynho</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2658/pp_005-2026_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio do setor responsável, providencie, com urgência, a ligação  de água potável na Prainha de Santo Amaro, a fim de atender moradores e veranistas.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2659/pp_006-2026_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie, com a máxima urgência, melhorias na estrada do Boqueirão, estrada do Pagador Martel, estrada do Banheiro Velho, estrada do Faifer, estrada da Boca da Picada, estrada do Moré e corredores com o patrolamento e limpezas das saídas de águas pluviais.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2681/pp_007-2026_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio do setor responsável, providencie o patrolamento da Estrada do Passo das Pedras.</t>
   </si>
@@ -726,354 +1306,498 @@
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie que recoloque uma placa com o nome da rua Danilo José Gomes da Silva, na travessa 02, na Vila do Balneário da Cachoeirinha.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2694/pp_015-2026_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o patrolamento do corredor do senhor Dilo e da senhora Lizete, na localidade do Banheiro Velho.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2695/pp_016-2026_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio do setor responsável, providencie a manutenção  no corredor do senhor Mano e da senhora Eliane, na localidade do Boca da Picada.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2696/pp_017-2026_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a manutenção  no bueiro localizado na Estrada da Fazenda dos Guaíba, na localidade do Pagador Martel.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2697/pp_018-2026_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o patrolamento da estrada do Boqueirão até o município de Vale Verde.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2698/pp_019-2026_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o patrolamento do corredor do Rincão, localizado no Boqueirão.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2699/pp_020-2026_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o patrolamento do corredor do Senhor Nei Faleiro, localizado no Boqueirão.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2700/pp_021-2026_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o patrolamento do corredor do Senhor Beto, na localidade do Pagador Martel.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2701/pp_022-2026_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o patrolamento do corredor localizado ao lado da residência da senhora Janaína, na localidade da Boca da Picada.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>Que o Executivo providencie, através do setor responsável, roçada na Travessa Darci da Silva de Freitas, próximo à ERS 401.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>Que o Executivo, através do setor responsável, providencie a retirada de lixo, galhos, entulhos e outros materiais domésticos descartados de forma irregular na rua Adão Lucas Viana.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2708/pp_025-2026_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria responsável providencie a colocação de uma tampa de bueiro localizada n rua Amaro Pereira, na Vila Armando Schwuchow.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2709/pp_026-2026_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria responsável providencie a colocação de uma tampa de bueiro localizada na esquina da rua 4 de Maio com a rua Getúlio Vargas.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2710/pp_027-2026_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que através da administração municipal, juntamente com a Secretaria responsável, providencie uma limpeza no Cemitério Municipal de General Câmara.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2712/pp_028-2026_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a revisão e conserto da rede de iluminação no Rincão.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2713/pp_029-2026_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a revisão e conserto da rede de iluminação pública  na estrada do Passo da Taquara.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2718/pp_030-2026_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da secretaria responsável, realize o reparo das lâmpadas queimadas na localidade de Santo Amaro.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2719/pp_031-2026_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da secretaria responsável, realize o reparo das lâmpadas queimadas na rua Barão do Triunfo.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2724/pp_032-2026_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie melhorias no corredor do Nego, próximo aos trilhos da Estrada Geral do Boqueirão.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2725/pp_033-2026_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a revisão e conserto da rede de iluminação pública, ao longo das propriedadesna ERS 244.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>34</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2726/pp_034-2026_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção, colocação de material e limpeza na rua Artelino Santos.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2727/pp_035-2026_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção, colocação de material e limpeza no final da rua Visconde de Itaboraí, seguindo na rua Darci da Silva Freitas.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2728/pp_036-2026_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção no Corredor do Bentinho, Corredor do Vanderlei e Corredor do Rodrigo na localidade Volta dos Freitas.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2729/pp_037-2026_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção, colocação de material e limpeza na rua Liberdade (Santo Amaro).</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2738/pp_038-2026_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio do setor competente, providencie o patrolamento da estrada do centro do Boqueirão, bem como dos corredores ao seu redor.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>39</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2739/pp_039-2026_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que seja transferido o Busto do General Argemiro Dornelles, que se encontra nas dependências do Arsenal de Guerra, para o Estádio General Argemiro Dornelles.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>40</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2740/pp_040-2026_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção no pontilhão da Boca da Picada, no corredor do Trivaller.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>41</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2741/pp_041-2026_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza e a manutenção da rua Dr. Flores.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>42</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2742/pp_042-2026_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a devida reforma elétrica na Escola Padre Elly, em especial, a atualização da entrada de energia, bem como se faça uma força tarefa para pintura e pequenos consertos.</t>
+  </si>
+  <si>
+    <t>2750</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2750/pp_043-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por meio do setor competente, providencie a troca de lâmpada em frente à casa do Sr. Davi Dória, na localidade da Boca da Picada.</t>
+  </si>
+  <si>
+    <t>2751</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2751/pp_044-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por meio do setor competente, providencie a troca de lâmpada em frente à casa do Sr. Melão  e da Sra. Karina, na localidade do Passo da Taquara.</t>
+  </si>
+  <si>
+    <t>2752</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2752/pp_045-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por meio do setor competente, providencie a troca de lâmpada em frente à casa do Sr. Ivan Areia, na localidade do Passo da Taquara.</t>
+  </si>
+  <si>
+    <t>2765</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2765/pp_046-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o devido patrolamento da Estrada do Capão Alto, entre a RS-244 e RS-130, em especial que seja feita a devida roçada.</t>
+  </si>
+  <si>
+    <t>2766</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2766/pp_047-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>Que o Município proceda no devido conserto do esgoto pluvial do encontro da ruas Visconde de Itaboraí e Dom Feliciano.</t>
+  </si>
+  <si>
+    <t>2773</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2773/pp_048-2026_ver._maiky.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por meio do setor competente, providencie a colocação de material (escória ou cascalho) em pontos críticos no Passo do Pitiço. Afim de melhorar a trafegabilidade dos moradores e de quem precisa utilizar a estrada.</t>
+  </si>
+  <si>
+    <t>2774</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2774/pp_049-2026_ver._maiky.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por meio do setor competente, providencie o conserto da iluminação da quadra da Escola Padre Elly, garantindo condições adequadas e segurança aos alunos e à comunidade escolar.</t>
+  </si>
+  <si>
+    <t>2800</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2800/pp_050-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>Que o Município proceda na notificação do novo loteamento que está em execução na Vila Popular para desobstruir os valos dos esgotos pluviais.</t>
+  </si>
+  <si>
+    <t>2801</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2801/pp_051-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>Que o Município proceda na realização de operação tapa buraco nas seguintes ruas: 04 de Maio, Dr. Eugênio de Mello, Borges de Medeiros, David Canabarro. Solicitamos também que o executivo providencie um planejamento de manutenção das ruas de nossa cidade.</t>
+  </si>
+  <si>
+    <t>2795</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2795/pp_052-2026_ver._maiky.pdf</t>
+  </si>
+  <si>
+    <t>Reitera o pedido para que o Executivo Municipal, por meio do setor responsável, providencie o conserto e a manutenção dos brinquedos da pracinha localizada na rua Otávio Santarém, na Vila Popular.</t>
+  </si>
+  <si>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2794/pp_053-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, através do setor responsável, providencie a revisão e substituição das redes de iluminação pública na Volta dos Freitas.</t>
+  </si>
+  <si>
+    <t>2806</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2806/pp_054-2026_ver._maiky.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por meio da secretaria responsável, providencie a manutenção do pavimento na entrada do Pagador Martel, tendo em vista a existência de buracos no local, os quais vêm causando danos e transtornos aos motoristas que transitam pela via.</t>
+  </si>
+  <si>
+    <t>2807</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2807/pp_055-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, através da Secretaria Municipal de Saúde, divulgue as ações que serão implementadas para ampliar o atendimento às síndromes gripais no município.</t>
+  </si>
+  <si>
+    <t>2815</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2815/pp_056-2026_ver._biti.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por meio do setor competente, providencie a repintura da quadra esportiva da Escola Municipal Mathias, localizada na Boca da Picada.</t>
+  </si>
+  <si>
+    <t>2816</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2816/pp_057-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>Que o Município proceda na desobstrução dos bueiros na rua Otávio Santarém, especialmente nos bueiros localizados próximo ao estacionamento da academia San Paulo e rua José do Patrocínio.</t>
+  </si>
+  <si>
+    <t>2817</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2817/pp_058-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>Que o Município proceda na imediata limpeza da Praça da Cachoeirinha, localizada na rua Comissário Lamas.</t>
+  </si>
+  <si>
+    <t>2818</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2818/pp_059-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>Que o Município proceda na imediata limpeza do camping dos funcionários do arsenal na praia da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2825</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2825/pp_060-2026_ver._maiky.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por meio da secretaria responsável, providencie a manutenção da iluminação pública na Pista de Skate, localizada entre as ruas Otávio Santarém e Dr. Mac Genity.</t>
+  </si>
+  <si>
+    <t>2829</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2829/pp_061-2026_ver._matheus.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, através do setor responsável, providencie uma roçada em torno do Ginásio Municipal de Esportes, e, na Pista de Laço, atrás do mesmo.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2660/pi_001-2026_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja enviado, a essa Casa Legislativa, a Cópia da Programação Anual da Saúde 2026, bem como a Resolução ou ato do CMS que analisou e aprovou a referida programação.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2717/pi_002-2026_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>1) Considerando que o último concurso público está com seu prazo vencendo em abril e considerando a possibilidade de renovação, solicito informação se o Município irá renovar o prazo de validade do concurso?_x000D_
 _x000D_
@@ -1127,50 +1851,134 @@
   <si>
     <t>- Qual o motivo da suspensão do pagamento das emendas individuais dos Vereadores?_x000D_
 - O sistema de divulgação das emendas conforme a lei municipal n' LEI No 2.459, DE 08 DE JUNHO D82023, foi efetivamente implantado?</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2743/pi_004-2026_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>1) O Município está pagando difícil acesso aos professores lotados nas escolas do interior durante o período de férias?_x000D_
 2) Se sim, como é feito o cálculo e qual a base legal?_x000D_
 3) Se não, qual a justificativa para o não pagamento?</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2746/pi_005-2026_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1- Quantas patrulhas agrícolas o município detém no momento?_x000D_
 2- Qual a necessidade de aquisição de novos equipamentos para a agricultura e quais os itens a serem adquiridos?_x000D_
 3- Quais os projetos o município cadastrou no Ministério da Agricultura ou nos ministérios afins?</t>
+  </si>
+  <si>
+    <t>2759</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2759/pi_006-2026_ver._matheus.pdf</t>
+  </si>
+  <si>
+    <t>- Que  seja encaminhado a esta Casa a relação completa de todas as sindicâncias instauradas no âmbito da Administração Pública Municipal nos anos de 2024, 2025 e 2026;_x000D_
+- Para cada sindicância, informar: número do processo ou ato de instauração; data de abertura; objeto/apuração; órgão ou setor responsável;_x000D_
+- Que seja informado a situação atual (concluída, em andamento, arquivada, convertida em processo administrativo disciplinar, etc.) ; _x000D_
+- Informar, de forma específica, quais sindicâncias ainda não foram instauradas, embora haja fatos que justifiquem sua abertura, indicando os motivos da não instauração;_x000D_
+- Informar ainda quais sindicâncias encontram-se pendentes de conclusão, bem como o prazo estimado para seu encerramento;_x000D_
+- Encaminhar cópia digital dos relatórios finais das sindicâncias já concluídas, se houver.</t>
+  </si>
+  <si>
+    <t>2760</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2760/pi_007-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>1- Qual é a dívida consolidada do município de General Câmara, considerando os empréstimos contraídos, as parcelas pagas e o saldo que falta a pagar, bem como a data das últimas parcelas?_x000D_
+2- O município ainda tem capacidade de solicitar financiamentos e qual o valor que ainda pode ser contratado?</t>
+  </si>
+  <si>
+    <t>2768</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2768/pi_008-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>- Qual a estrutura em termos de equipe, equipamentos e capacidade de logística a Defesa Civil municipal conta de pronto emprego?_x000D_
+- Qual a capacidade de mobilização e acionamento de equipes de reservas para atuação e qual o tempo de resposta?</t>
+  </si>
+  <si>
+    <t>2776</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2776/pi_009-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>- Quais medidas de segurança são adotadas nas escolas com a finalidade de prevenir quaisquer tipo de ataque? _x000D_
+-Toas as escolas mantêm sistema de monitoramento por vídeo?</t>
+  </si>
+  <si>
+    <t>2802</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2802/pi_010-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado relatório detalhado da dívida ativa consolidada referente aos últimos cinco anos, contendo a discriminação dos valores por tributo, taxa ou contribuição municipal, bem como a identificação dos respectivos exercícios financeiros e montantes inscritos em dívida ativa.</t>
+  </si>
+  <si>
+    <t>2793</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2793/pi_011-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Qual o motivo da ausência de coleta de lixo em Santo Amaro? Existe previsão de regularização?</t>
+  </si>
+  <si>
+    <t>2808</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2808/pi_012-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Qual a série histórica da produção de exames laboratoriais realizados no primeiro quadrimestre de 2026? Discriminada mensalmente;_x000D_
+Qual o valor de recurso federal recebido pelo Município para custeio dos exames laboratoriais no referido período?_x000D_
+Qual o valor de recursos próprios (ASPS) utilizado para custeio dos exames laboratoriais no primeiro quadrimestre de 2026?</t>
+  </si>
+  <si>
+    <t>2822</t>
+  </si>
+  <si>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2822/pi_013-2026_vera._lais_lucas.pdf</t>
+  </si>
+  <si>
+    <t>1-	 Solicita cópia integral do Processo administrativo da Venda da Rua da Estação._x000D_
+2-	 Foi aberta conta específica para o recebimento e aplicação do recurso proveniente da venda?_x000D_
+3-	Solicito cópia integral do processo de aplicação dos recursos, bem como planilhas de custos, empenhos e notas de liquidação e pagamento dos investimentos públicos realizados.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2678/plce_001-2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 04/2022, que institui o Código de Posturas do Município de General Câmara.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1489,66 +2297,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2661/ind_001-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2691/ind_002-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2714/ind_004-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2747/ind_005-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2748/ind_006-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2663/ple_001-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2668/pl_2026_n_002_programa_agricultura_com_correcoes_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2669/ple_003-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2670/ple_004-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2671/ple_005-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2673/ple_006-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2674/ple_007-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2675/ple_008-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2676/ple_009-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2693/ple_010-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2720/ple_011-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2730/ple_012-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2731/ple_013-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2732/ple_014-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2672/pr_001-2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2686/req_003-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2702/req_005-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2707/req_006-2026_ccjrf.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2711/req_008-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2721/req_009-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2722/req_010-2026_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2733/of_sindiserf-rs.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2734/oficio_ced_plen_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2735/of_051-2026_sms.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2736/of_059-2026_marcio_brandao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2737/of_060-2026_marcio_brandao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2744/req_016-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2662/pll_001-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2664/pll_002-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2665/pll_003-2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2666/pll_004-2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2667/pll_005-2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2688/pll_006-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2716/pll_007-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2715/pll_009-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2745/pll_010-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2680/pdl_001-2026_cefo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2654/pp_001-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2656/pp_002-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2655/pp_003-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2658/pp_005-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2659/pp_006-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2681/pp_007-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2682/pp_008-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2689/pp_009-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2690/pp_010-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2684/pp_011-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2685/pp_012-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2683/pp_013-2026_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2694/pp_015-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2695/pp_016-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2696/pp_017-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2697/pp_018-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2698/pp_019-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2699/pp_020-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2700/pp_021-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2701/pp_022-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2708/pp_025-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2709/pp_026-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2710/pp_027-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2712/pp_028-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2713/pp_029-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2718/pp_030-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2719/pp_031-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2724/pp_032-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2725/pp_033-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2726/pp_034-2026_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2727/pp_035-2026_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2728/pp_036-2026_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2729/pp_037-2026_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2738/pp_038-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2739/pp_039-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2740/pp_040-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2741/pp_041-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2742/pp_042-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2660/pi_001-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2717/pi_002-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2723/pi_003-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2743/pi_004-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2746/pi_005-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2678/plce_001-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2661/ind_001-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2691/ind_002-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2714/ind_004-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2747/ind_005-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2748/ind_006-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2767/ind_007-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2775/ind_008-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2813/ind_009-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2809/ind_010-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2820/ind_011-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2821/ind_012-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2663/ple_001-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2668/pl_2026_n_002_programa_agricultura_com_correcoes_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2669/ple_003-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2670/ple_004-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2671/ple_005-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2673/ple_006-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2674/ple_007-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2675/ple_008-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2676/ple_009-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2693/ple_010-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2720/ple_011-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2730/ple_012-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2731/ple_013-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2732/ple_014-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2753/ple_015-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2749/ple_016-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2754/ple_017-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2757/ple_018-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2755/ple_019-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2756/ple_020-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2770/ple_021-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2783/ple_022-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2786/ple_023-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2787/ple_024-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2788/ple_025-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2789/ple_026-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2790/ple_027-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2791/ple_028-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2803/ple_029-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2811/ple_030-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2812/ple_031-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2828/ple_032-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2672/pr_001-2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2686/req_003-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2702/req_005-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2707/req_006-2026_ccjrf.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2711/req_008-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2721/req_009-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2722/req_010-2026_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2733/of_sindiserf-rs.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2734/oficio_ced_plen_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2735/of_051-2026_sms.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2736/of_059-2026_marcio_brandao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2737/of_060-2026_marcio_brandao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2744/req_016-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2758/req_017-2026_ver.s_matheus-xando-lais.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2761/req_018-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2762/req_019-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2763/req_020-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2764/req_021-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2784/req_022-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2785/req_023-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2771/req_024-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2772/req_025-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2780/req_026-2026_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2781/req_027-2026_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2777/req_028-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2778/req_029-2026_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2779/req_030-2026_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2782/of_108-2026_executvo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2797/req_032-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2798/req_033-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2796/req_035-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2804/req_036-2026_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2805/req_037-2026_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2810/of_102.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2819/req_039-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2826/req_040-2026_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2827/req_041-2026_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2823/req_042-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2824/req_043-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2662/pll_001-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2664/pll_002-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2665/pll_003-2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2666/pll_004-2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2667/pll_005-2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2688/pll_006-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2716/pll_007-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2715/pll_009-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2745/pll_010-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2769/pll_011-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2792/pll_012-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2814/pll_013-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2680/pdl_001-2026_cefo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2654/pp_001-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2656/pp_002-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2655/pp_003-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2658/pp_005-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2659/pp_006-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2681/pp_007-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2682/pp_008-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2689/pp_009-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2690/pp_010-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2684/pp_011-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2685/pp_012-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2683/pp_013-2026_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2694/pp_015-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2695/pp_016-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2696/pp_017-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2697/pp_018-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2698/pp_019-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2699/pp_020-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2700/pp_021-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2701/pp_022-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2708/pp_025-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2709/pp_026-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2710/pp_027-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2712/pp_028-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2713/pp_029-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2718/pp_030-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2719/pp_031-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2724/pp_032-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2725/pp_033-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2726/pp_034-2026_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2727/pp_035-2026_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2728/pp_036-2026_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2729/pp_037-2026_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2738/pp_038-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2739/pp_039-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2740/pp_040-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2741/pp_041-2026_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2742/pp_042-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2750/pp_043-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2751/pp_044-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2752/pp_045-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2765/pp_046-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2766/pp_047-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2773/pp_048-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2774/pp_049-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2800/pp_050-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2801/pp_051-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2795/pp_052-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2794/pp_053-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2806/pp_054-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2807/pp_055-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2815/pp_056-2026_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2816/pp_057-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2817/pp_058-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2818/pp_059-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2825/pp_060-2026_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2829/pp_061-2026_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2660/pi_001-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2717/pi_002-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2723/pi_003-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2743/pi_004-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2746/pi_005-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2759/pi_006-2026_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2760/pi_007-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2768/pi_008-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2776/pi_009-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2802/pi_010-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2793/pi_011-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2808/pi_012-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2822/pi_013-2026_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2026/2678/plce_001-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H96"/>
+  <dimension ref="A1:H177"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="43.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="91.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="128" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1699,2354 +2507,4460 @@
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
-[...14 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>47</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="H13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="F14" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>17</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="H15" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16" t="s">
+        <v>66</v>
+      </c>
+      <c r="F16" t="s">
         <v>67</v>
       </c>
-      <c r="B16" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="H16" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="F17" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="H17" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="E18" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="F18" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="E19" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="F19" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H19" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="E20" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="F20" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="D21" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="E21" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="F21" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H21" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D22" t="s">
+        <v>65</v>
+      </c>
+      <c r="E22" t="s">
+        <v>66</v>
+      </c>
+      <c r="F22" t="s">
+        <v>67</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="E22" t="s">
+      <c r="H22" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D23" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="E23" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="F23" t="s">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>24</v>
+        <v>95</v>
       </c>
       <c r="H23" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E24" t="s">
+        <v>66</v>
+      </c>
+      <c r="F24" t="s">
+        <v>67</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="E24" t="s">
+      <c r="H24" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="D25" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="E25" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>27</v>
+        <v>104</v>
       </c>
       <c r="D26" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="E26" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="F26" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>24</v>
+        <v>105</v>
       </c>
       <c r="H26" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" t="s">
+        <v>65</v>
+      </c>
+      <c r="E27" t="s">
+        <v>66</v>
+      </c>
+      <c r="F27" t="s">
+        <v>67</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H27" t="s">
         <v>110</v>
-      </c>
-[...19 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>111</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>112</v>
+      </c>
+      <c r="D28" t="s">
+        <v>65</v>
+      </c>
+      <c r="E28" t="s">
+        <v>66</v>
+      </c>
+      <c r="F28" t="s">
+        <v>67</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H28" t="s">
         <v>114</v>
-      </c>
-[...19 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>115</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>116</v>
+      </c>
+      <c r="D29" t="s">
+        <v>65</v>
+      </c>
+      <c r="E29" t="s">
+        <v>66</v>
+      </c>
+      <c r="F29" t="s">
+        <v>67</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>117</v>
-      </c>
-[...16 lines deleted...]
-        <v>24</v>
       </c>
       <c r="H29" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>119</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>64</v>
+        <v>120</v>
       </c>
       <c r="D30" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="E30" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="F30" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>68</v>
+        <v>124</v>
       </c>
       <c r="D31" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="E31" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="F31" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H31" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>72</v>
+        <v>128</v>
       </c>
       <c r="D32" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="E32" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="F32" t="s">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="H32" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>76</v>
+        <v>132</v>
       </c>
       <c r="D33" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="E33" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="F33" t="s">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="H33" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>80</v>
+        <v>136</v>
       </c>
       <c r="D34" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="E34" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="F34" t="s">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="H34" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>84</v>
+        <v>140</v>
       </c>
       <c r="D35" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="E35" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="F35" t="s">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="H35" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>88</v>
+        <v>144</v>
       </c>
       <c r="D36" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="E36" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="F36" t="s">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="H36" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="D37" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="E37" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="F37" t="s">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="H37" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="D38" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="E38" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="F38" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="H38" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>156</v>
       </c>
       <c r="D39" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="E39" t="s">
-        <v>150</v>
+        <v>66</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="H39" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>17</v>
+        <v>160</v>
       </c>
       <c r="D40" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="E40" t="s">
-        <v>150</v>
+        <v>66</v>
       </c>
       <c r="F40" t="s">
-        <v>154</v>
+        <v>67</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="H40" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>22</v>
+        <v>164</v>
       </c>
       <c r="D41" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="E41" t="s">
-        <v>150</v>
+        <v>66</v>
       </c>
       <c r="F41" t="s">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="H41" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="D42" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="E42" t="s">
-        <v>150</v>
+        <v>66</v>
       </c>
       <c r="F42" t="s">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="H42" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>31</v>
+        <v>172</v>
       </c>
       <c r="D43" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="E43" t="s">
-        <v>150</v>
+        <v>66</v>
       </c>
       <c r="F43" t="s">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="H43" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>176</v>
       </c>
       <c r="D44" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="E44" t="s">
-        <v>150</v>
+        <v>66</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="H44" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>60</v>
+        <v>180</v>
       </c>
       <c r="D45" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="E45" t="s">
-        <v>150</v>
+        <v>66</v>
       </c>
       <c r="F45" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="H45" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="D46" t="s">
-        <v>149</v>
+        <v>184</v>
       </c>
       <c r="E46" t="s">
-        <v>150</v>
+        <v>185</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>186</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="H46" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="D47" t="s">
-        <v>149</v>
+        <v>190</v>
       </c>
       <c r="E47" t="s">
-        <v>150</v>
+        <v>191</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>176</v>
+        <v>24</v>
       </c>
       <c r="H47" t="s">
-        <v>177</v>
+        <v>193</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D48" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="E48" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="F48" t="s">
-        <v>111</v>
+        <v>192</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>181</v>
+        <v>24</v>
       </c>
       <c r="H48" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D49" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E49" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F49" t="s">
-        <v>154</v>
+        <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="H49" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D50" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E50" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F50" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>189</v>
+        <v>24</v>
       </c>
       <c r="H50" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>202</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>31</v>
+      </c>
+      <c r="D51" t="s">
+        <v>190</v>
+      </c>
+      <c r="E51" t="s">
         <v>191</v>
       </c>
-      <c r="B51" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F51" t="s">
-        <v>154</v>
+        <v>57</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="H51" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D52" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E52" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F52" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>24</v>
+        <v>206</v>
       </c>
       <c r="H52" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D53" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E53" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F53" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>198</v>
+        <v>24</v>
       </c>
       <c r="H53" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D54" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E54" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="H54" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="D55" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E55" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F55" t="s">
-        <v>197</v>
+        <v>57</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="H55" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="D56" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E56" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F56" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="H56" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="D57" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E57" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F57" t="s">
-        <v>18</v>
+        <v>192</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="H57" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="D58" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E58" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F58" t="s">
-        <v>18</v>
+        <v>192</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="H58" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>76</v>
+        <v>104</v>
       </c>
       <c r="D59" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E59" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F59" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="H59" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>80</v>
+        <v>108</v>
       </c>
       <c r="D60" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E60" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="H60" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="D61" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E61" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F61" t="s">
-        <v>222</v>
+        <v>192</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="H61" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>88</v>
+        <v>116</v>
       </c>
       <c r="D62" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E62" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F62" t="s">
-        <v>111</v>
+        <v>18</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>24</v>
+        <v>235</v>
       </c>
       <c r="H62" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>141</v>
+        <v>120</v>
       </c>
       <c r="D63" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E63" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F63" t="s">
-        <v>154</v>
+        <v>238</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="H63" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>145</v>
+        <v>124</v>
       </c>
       <c r="D64" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E64" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F64" t="s">
-        <v>154</v>
+        <v>13</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="H64" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>234</v>
+        <v>128</v>
       </c>
       <c r="D65" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E65" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F65" t="s">
-        <v>154</v>
+        <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="H65" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>238</v>
+        <v>132</v>
       </c>
       <c r="D66" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E66" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F66" t="s">
-        <v>154</v>
+        <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="H66" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>242</v>
+        <v>136</v>
       </c>
       <c r="D67" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E67" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F67" t="s">
-        <v>154</v>
+        <v>13</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="H67" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>246</v>
+        <v>140</v>
       </c>
       <c r="D68" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E68" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F68" t="s">
-        <v>154</v>
+        <v>48</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="H68" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>250</v>
+        <v>144</v>
       </c>
       <c r="D69" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E69" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F69" t="s">
-        <v>154</v>
+        <v>48</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="H69" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>254</v>
+        <v>148</v>
       </c>
       <c r="D70" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E70" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F70" t="s">
-        <v>154</v>
+        <v>57</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="H70" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>258</v>
+        <v>152</v>
       </c>
       <c r="D71" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E71" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F71" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>24</v>
+        <v>263</v>
       </c>
       <c r="H71" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>261</v>
+        <v>156</v>
       </c>
       <c r="D72" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E72" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F72" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>24</v>
+        <v>266</v>
       </c>
       <c r="H72" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>264</v>
+        <v>160</v>
       </c>
       <c r="D73" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E73" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F73" t="s">
-        <v>111</v>
+        <v>23</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="H73" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>268</v>
+        <v>164</v>
       </c>
       <c r="D74" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E74" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F74" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="H74" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>272</v>
+        <v>168</v>
       </c>
       <c r="D75" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E75" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F75" t="s">
-        <v>111</v>
+        <v>275</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="H75" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>278</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>172</v>
+      </c>
+      <c r="D76" t="s">
+        <v>190</v>
+      </c>
+      <c r="E76" t="s">
+        <v>191</v>
+      </c>
+      <c r="F76" t="s">
         <v>275</v>
       </c>
-      <c r="B76" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G76" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H76" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>280</v>
+        <v>176</v>
       </c>
       <c r="D77" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E77" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F77" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H77" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>284</v>
+        <v>180</v>
       </c>
       <c r="D78" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E78" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F78" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>285</v>
       </c>
       <c r="H78" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>287</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>288</v>
       </c>
       <c r="D79" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E79" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F79" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>289</v>
       </c>
       <c r="H79" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>291</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>292</v>
       </c>
       <c r="D80" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E80" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F80" t="s">
-        <v>13</v>
+        <v>293</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>293</v>
+        <v>24</v>
       </c>
       <c r="H80" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>295</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>296</v>
       </c>
       <c r="D81" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E81" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F81" t="s">
-        <v>13</v>
+        <v>297</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H81" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D82" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E82" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F82" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H82" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D83" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E83" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F83" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="H83" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D84" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E84" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F84" t="s">
-        <v>301</v>
+        <v>192</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H84" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D85" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E85" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F85" t="s">
-        <v>301</v>
+        <v>57</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="H85" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D86" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E86" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F86" t="s">
-        <v>154</v>
+        <v>319</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="H86" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D87" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E87" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F87" t="s">
-        <v>111</v>
+        <v>319</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="H87" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D88" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E88" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F88" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="H88" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D89" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E89" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F89" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="H89" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>333</v>
+        <v>10</v>
       </c>
       <c r="D90" t="s">
-        <v>184</v>
+        <v>335</v>
       </c>
       <c r="E90" t="s">
-        <v>185</v>
+        <v>336</v>
       </c>
       <c r="F90" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="H90" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>17</v>
+      </c>
+      <c r="D91" t="s">
+        <v>335</v>
+      </c>
+      <c r="E91" t="s">
         <v>336</v>
       </c>
-      <c r="B91" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F91" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H91" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D92" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="E92" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="F92" t="s">
-        <v>18</v>
+        <v>186</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H92" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D93" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="E93" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>186</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H93" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D94" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="E94" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="F94" t="s">
-        <v>18</v>
+        <v>186</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="H94" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D95" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="E95" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="F95" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="H95" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96" t="s">
+        <v>335</v>
+      </c>
+      <c r="E96" t="s">
+        <v>336</v>
+      </c>
+      <c r="F96" t="s">
+        <v>18</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H96" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>357</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>47</v>
+      </c>
+      <c r="D97" t="s">
+        <v>335</v>
+      </c>
+      <c r="E97" t="s">
+        <v>336</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H97" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>360</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>52</v>
+      </c>
+      <c r="D98" t="s">
+        <v>335</v>
+      </c>
+      <c r="E98" t="s">
+        <v>336</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H98" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>363</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>56</v>
+      </c>
+      <c r="D99" t="s">
+        <v>335</v>
+      </c>
+      <c r="E99" t="s">
+        <v>336</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H99" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>366</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>61</v>
+      </c>
+      <c r="D100" t="s">
+        <v>335</v>
+      </c>
+      <c r="E100" t="s">
+        <v>336</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H100" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>369</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>104</v>
+      </c>
+      <c r="D101" t="s">
+        <v>335</v>
+      </c>
+      <c r="E101" t="s">
+        <v>336</v>
+      </c>
+      <c r="F101" t="s">
+        <v>48</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H101" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>372</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
         <v>10</v>
       </c>
-      <c r="D96" t="s">
-[...12 lines deleted...]
-        <v>357</v>
+      <c r="D102" t="s">
+        <v>373</v>
+      </c>
+      <c r="E102" t="s">
+        <v>374</v>
+      </c>
+      <c r="F102" t="s">
+        <v>57</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H102" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>377</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" t="s">
+        <v>378</v>
+      </c>
+      <c r="E103" t="s">
+        <v>379</v>
+      </c>
+      <c r="F103" t="s">
+        <v>48</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H103" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>382</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>17</v>
+      </c>
+      <c r="D104" t="s">
+        <v>378</v>
+      </c>
+      <c r="E104" t="s">
+        <v>379</v>
+      </c>
+      <c r="F104" t="s">
+        <v>48</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H104" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>385</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>22</v>
+      </c>
+      <c r="D105" t="s">
+        <v>378</v>
+      </c>
+      <c r="E105" t="s">
+        <v>379</v>
+      </c>
+      <c r="F105" t="s">
+        <v>48</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H105" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>388</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>27</v>
+      </c>
+      <c r="D106" t="s">
+        <v>378</v>
+      </c>
+      <c r="E106" t="s">
+        <v>379</v>
+      </c>
+      <c r="F106" t="s">
+        <v>23</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H106" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>390</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>31</v>
+      </c>
+      <c r="D107" t="s">
+        <v>378</v>
+      </c>
+      <c r="E107" t="s">
+        <v>379</v>
+      </c>
+      <c r="F107" t="s">
+        <v>297</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H107" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>393</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108" t="s">
+        <v>378</v>
+      </c>
+      <c r="E108" t="s">
+        <v>379</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H108" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>396</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109" t="s">
+        <v>378</v>
+      </c>
+      <c r="E109" t="s">
+        <v>379</v>
+      </c>
+      <c r="F109" t="s">
+        <v>297</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H109" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>399</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>43</v>
+      </c>
+      <c r="D110" t="s">
+        <v>378</v>
+      </c>
+      <c r="E110" t="s">
+        <v>379</v>
+      </c>
+      <c r="F110" t="s">
+        <v>297</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H110" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>402</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>47</v>
+      </c>
+      <c r="D111" t="s">
+        <v>378</v>
+      </c>
+      <c r="E111" t="s">
+        <v>379</v>
+      </c>
+      <c r="F111" t="s">
+        <v>18</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H111" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>405</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>52</v>
+      </c>
+      <c r="D112" t="s">
+        <v>378</v>
+      </c>
+      <c r="E112" t="s">
+        <v>379</v>
+      </c>
+      <c r="F112" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H112" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>408</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>56</v>
+      </c>
+      <c r="D113" t="s">
+        <v>378</v>
+      </c>
+      <c r="E113" t="s">
+        <v>379</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H113" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>411</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>61</v>
+      </c>
+      <c r="D114" t="s">
+        <v>378</v>
+      </c>
+      <c r="E114" t="s">
+        <v>379</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H114" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>414</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>104</v>
+      </c>
+      <c r="D115" t="s">
+        <v>378</v>
+      </c>
+      <c r="E115" t="s">
+        <v>379</v>
+      </c>
+      <c r="F115" t="s">
+        <v>415</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H115" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>418</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>108</v>
+      </c>
+      <c r="D116" t="s">
+        <v>378</v>
+      </c>
+      <c r="E116" t="s">
+        <v>379</v>
+      </c>
+      <c r="F116" t="s">
+        <v>57</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H116" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>420</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>112</v>
+      </c>
+      <c r="D117" t="s">
+        <v>378</v>
+      </c>
+      <c r="E117" t="s">
+        <v>379</v>
+      </c>
+      <c r="F117" t="s">
+        <v>48</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H117" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>423</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>116</v>
+      </c>
+      <c r="D118" t="s">
+        <v>378</v>
+      </c>
+      <c r="E118" t="s">
+        <v>379</v>
+      </c>
+      <c r="F118" t="s">
+        <v>48</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H118" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>426</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>120</v>
+      </c>
+      <c r="D119" t="s">
+        <v>378</v>
+      </c>
+      <c r="E119" t="s">
+        <v>379</v>
+      </c>
+      <c r="F119" t="s">
+        <v>48</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H119" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>429</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>124</v>
+      </c>
+      <c r="D120" t="s">
+        <v>378</v>
+      </c>
+      <c r="E120" t="s">
+        <v>379</v>
+      </c>
+      <c r="F120" t="s">
+        <v>48</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H120" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>432</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>128</v>
+      </c>
+      <c r="D121" t="s">
+        <v>378</v>
+      </c>
+      <c r="E121" t="s">
+        <v>379</v>
+      </c>
+      <c r="F121" t="s">
+        <v>48</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H121" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>435</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>132</v>
+      </c>
+      <c r="D122" t="s">
+        <v>378</v>
+      </c>
+      <c r="E122" t="s">
+        <v>379</v>
+      </c>
+      <c r="F122" t="s">
+        <v>48</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H122" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>438</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>136</v>
+      </c>
+      <c r="D123" t="s">
+        <v>378</v>
+      </c>
+      <c r="E123" t="s">
+        <v>379</v>
+      </c>
+      <c r="F123" t="s">
+        <v>48</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H123" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>441</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>140</v>
+      </c>
+      <c r="D124" t="s">
+        <v>378</v>
+      </c>
+      <c r="E124" t="s">
+        <v>379</v>
+      </c>
+      <c r="F124" t="s">
+        <v>48</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H124" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>444</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>144</v>
+      </c>
+      <c r="D125" t="s">
+        <v>378</v>
+      </c>
+      <c r="E125" t="s">
+        <v>379</v>
+      </c>
+      <c r="F125" t="s">
+        <v>23</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H125" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>446</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>148</v>
+      </c>
+      <c r="D126" t="s">
+        <v>378</v>
+      </c>
+      <c r="E126" t="s">
+        <v>379</v>
+      </c>
+      <c r="F126" t="s">
+        <v>23</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H126" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>448</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>152</v>
+      </c>
+      <c r="D127" t="s">
+        <v>378</v>
+      </c>
+      <c r="E127" t="s">
+        <v>379</v>
+      </c>
+      <c r="F127" t="s">
+        <v>57</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H127" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>451</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>156</v>
+      </c>
+      <c r="D128" t="s">
+        <v>378</v>
+      </c>
+      <c r="E128" t="s">
+        <v>379</v>
+      </c>
+      <c r="F128" t="s">
+        <v>57</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H128" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>454</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>160</v>
+      </c>
+      <c r="D129" t="s">
+        <v>378</v>
+      </c>
+      <c r="E129" t="s">
+        <v>379</v>
+      </c>
+      <c r="F129" t="s">
+        <v>57</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H129" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>457</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>164</v>
+      </c>
+      <c r="D130" t="s">
+        <v>378</v>
+      </c>
+      <c r="E130" t="s">
+        <v>379</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H130" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>460</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>168</v>
+      </c>
+      <c r="D131" t="s">
+        <v>378</v>
+      </c>
+      <c r="E131" t="s">
+        <v>379</v>
+      </c>
+      <c r="F131" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H131" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>463</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>172</v>
+      </c>
+      <c r="D132" t="s">
+        <v>378</v>
+      </c>
+      <c r="E132" t="s">
+        <v>379</v>
+      </c>
+      <c r="F132" t="s">
+        <v>297</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H132" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>466</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>176</v>
+      </c>
+      <c r="D133" t="s">
+        <v>378</v>
+      </c>
+      <c r="E133" t="s">
+        <v>379</v>
+      </c>
+      <c r="F133" t="s">
+        <v>297</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H133" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>469</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>180</v>
+      </c>
+      <c r="D134" t="s">
+        <v>378</v>
+      </c>
+      <c r="E134" t="s">
+        <v>379</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H134" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>472</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>288</v>
+      </c>
+      <c r="D135" t="s">
+        <v>378</v>
+      </c>
+      <c r="E135" t="s">
+        <v>379</v>
+      </c>
+      <c r="F135" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H135" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>475</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>292</v>
+      </c>
+      <c r="D136" t="s">
+        <v>378</v>
+      </c>
+      <c r="E136" t="s">
+        <v>379</v>
+      </c>
+      <c r="F136" t="s">
+        <v>275</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H136" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>478</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>296</v>
+      </c>
+      <c r="D137" t="s">
+        <v>378</v>
+      </c>
+      <c r="E137" t="s">
+        <v>379</v>
+      </c>
+      <c r="F137" t="s">
+        <v>275</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H137" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>481</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>301</v>
+      </c>
+      <c r="D138" t="s">
+        <v>378</v>
+      </c>
+      <c r="E138" t="s">
+        <v>379</v>
+      </c>
+      <c r="F138" t="s">
+        <v>275</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H138" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>484</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>306</v>
+      </c>
+      <c r="D139" t="s">
+        <v>378</v>
+      </c>
+      <c r="E139" t="s">
+        <v>379</v>
+      </c>
+      <c r="F139" t="s">
+        <v>275</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H139" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>487</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>310</v>
+      </c>
+      <c r="D140" t="s">
+        <v>378</v>
+      </c>
+      <c r="E140" t="s">
+        <v>379</v>
+      </c>
+      <c r="F140" t="s">
+        <v>48</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H140" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>490</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>314</v>
+      </c>
+      <c r="D141" t="s">
+        <v>378</v>
+      </c>
+      <c r="E141" t="s">
+        <v>379</v>
+      </c>
+      <c r="F141" t="s">
+        <v>57</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H141" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>493</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>318</v>
+      </c>
+      <c r="D142" t="s">
+        <v>378</v>
+      </c>
+      <c r="E142" t="s">
+        <v>379</v>
+      </c>
+      <c r="F142" t="s">
+        <v>57</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H142" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>496</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>323</v>
+      </c>
+      <c r="D143" t="s">
+        <v>378</v>
+      </c>
+      <c r="E143" t="s">
+        <v>379</v>
+      </c>
+      <c r="F143" t="s">
+        <v>57</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H143" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>499</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>327</v>
+      </c>
+      <c r="D144" t="s">
+        <v>378</v>
+      </c>
+      <c r="E144" t="s">
+        <v>379</v>
+      </c>
+      <c r="F144" t="s">
+        <v>18</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H144" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>502</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>331</v>
+      </c>
+      <c r="D145" t="s">
+        <v>378</v>
+      </c>
+      <c r="E145" t="s">
+        <v>379</v>
+      </c>
+      <c r="F145" t="s">
+        <v>48</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H145" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>505</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>506</v>
+      </c>
+      <c r="D146" t="s">
+        <v>378</v>
+      </c>
+      <c r="E146" t="s">
+        <v>379</v>
+      </c>
+      <c r="F146" t="s">
+        <v>48</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H146" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>509</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>510</v>
+      </c>
+      <c r="D147" t="s">
+        <v>378</v>
+      </c>
+      <c r="E147" t="s">
+        <v>379</v>
+      </c>
+      <c r="F147" t="s">
+        <v>48</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H147" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>513</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>514</v>
+      </c>
+      <c r="D148" t="s">
+        <v>378</v>
+      </c>
+      <c r="E148" t="s">
+        <v>379</v>
+      </c>
+      <c r="F148" t="s">
+        <v>18</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H148" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>517</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>518</v>
+      </c>
+      <c r="D149" t="s">
+        <v>378</v>
+      </c>
+      <c r="E149" t="s">
+        <v>379</v>
+      </c>
+      <c r="F149" t="s">
+        <v>18</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H149" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>521</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>522</v>
+      </c>
+      <c r="D150" t="s">
+        <v>378</v>
+      </c>
+      <c r="E150" t="s">
+        <v>379</v>
+      </c>
+      <c r="F150" t="s">
+        <v>297</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H150" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>525</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>526</v>
+      </c>
+      <c r="D151" t="s">
+        <v>378</v>
+      </c>
+      <c r="E151" t="s">
+        <v>379</v>
+      </c>
+      <c r="F151" t="s">
+        <v>297</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H151" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>529</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>530</v>
+      </c>
+      <c r="D152" t="s">
+        <v>378</v>
+      </c>
+      <c r="E152" t="s">
+        <v>379</v>
+      </c>
+      <c r="F152" t="s">
+        <v>18</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H152" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>533</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>534</v>
+      </c>
+      <c r="D153" t="s">
+        <v>378</v>
+      </c>
+      <c r="E153" t="s">
+        <v>379</v>
+      </c>
+      <c r="F153" t="s">
+        <v>18</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H153" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>537</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>538</v>
+      </c>
+      <c r="D154" t="s">
+        <v>378</v>
+      </c>
+      <c r="E154" t="s">
+        <v>379</v>
+      </c>
+      <c r="F154" t="s">
+        <v>297</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H154" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>541</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>542</v>
+      </c>
+      <c r="D155" t="s">
+        <v>378</v>
+      </c>
+      <c r="E155" t="s">
+        <v>379</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H155" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>545</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>546</v>
+      </c>
+      <c r="D156" t="s">
+        <v>378</v>
+      </c>
+      <c r="E156" t="s">
+        <v>379</v>
+      </c>
+      <c r="F156" t="s">
+        <v>297</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H156" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>549</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>550</v>
+      </c>
+      <c r="D157" t="s">
+        <v>378</v>
+      </c>
+      <c r="E157" t="s">
+        <v>379</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H157" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>553</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>554</v>
+      </c>
+      <c r="D158" t="s">
+        <v>378</v>
+      </c>
+      <c r="E158" t="s">
+        <v>379</v>
+      </c>
+      <c r="F158" t="s">
+        <v>48</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H158" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>557</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>558</v>
+      </c>
+      <c r="D159" t="s">
+        <v>378</v>
+      </c>
+      <c r="E159" t="s">
+        <v>379</v>
+      </c>
+      <c r="F159" t="s">
+        <v>18</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H159" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>561</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>562</v>
+      </c>
+      <c r="D160" t="s">
+        <v>378</v>
+      </c>
+      <c r="E160" t="s">
+        <v>379</v>
+      </c>
+      <c r="F160" t="s">
+        <v>18</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H160" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>565</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>566</v>
+      </c>
+      <c r="D161" t="s">
+        <v>378</v>
+      </c>
+      <c r="E161" t="s">
+        <v>379</v>
+      </c>
+      <c r="F161" t="s">
+        <v>18</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H161" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>569</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>570</v>
+      </c>
+      <c r="D162" t="s">
+        <v>378</v>
+      </c>
+      <c r="E162" t="s">
+        <v>379</v>
+      </c>
+      <c r="F162" t="s">
+        <v>297</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H162" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>573</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>574</v>
+      </c>
+      <c r="D163" t="s">
+        <v>378</v>
+      </c>
+      <c r="E163" t="s">
+        <v>379</v>
+      </c>
+      <c r="F163" t="s">
+        <v>302</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H163" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>577</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>10</v>
+      </c>
+      <c r="D164" t="s">
+        <v>578</v>
+      </c>
+      <c r="E164" t="s">
+        <v>579</v>
+      </c>
+      <c r="F164" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H164" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>582</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>17</v>
+      </c>
+      <c r="D165" t="s">
+        <v>578</v>
+      </c>
+      <c r="E165" t="s">
+        <v>579</v>
+      </c>
+      <c r="F165" t="s">
+        <v>18</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H165" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>585</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>22</v>
+      </c>
+      <c r="D166" t="s">
+        <v>578</v>
+      </c>
+      <c r="E166" t="s">
+        <v>579</v>
+      </c>
+      <c r="F166" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H166" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>588</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>27</v>
+      </c>
+      <c r="D167" t="s">
+        <v>578</v>
+      </c>
+      <c r="E167" t="s">
+        <v>579</v>
+      </c>
+      <c r="F167" t="s">
+        <v>18</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H167" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>591</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>31</v>
+      </c>
+      <c r="D168" t="s">
+        <v>578</v>
+      </c>
+      <c r="E168" t="s">
+        <v>579</v>
+      </c>
+      <c r="F168" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H168" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>594</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>35</v>
+      </c>
+      <c r="D169" t="s">
+        <v>578</v>
+      </c>
+      <c r="E169" t="s">
+        <v>579</v>
+      </c>
+      <c r="F169" t="s">
+        <v>302</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H169" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>597</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>39</v>
+      </c>
+      <c r="D170" t="s">
+        <v>578</v>
+      </c>
+      <c r="E170" t="s">
+        <v>579</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H170" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>600</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>43</v>
+      </c>
+      <c r="D171" t="s">
+        <v>578</v>
+      </c>
+      <c r="E171" t="s">
+        <v>579</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H171" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>603</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>47</v>
+      </c>
+      <c r="D172" t="s">
+        <v>578</v>
+      </c>
+      <c r="E172" t="s">
+        <v>579</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H172" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>606</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>52</v>
+      </c>
+      <c r="D173" t="s">
+        <v>578</v>
+      </c>
+      <c r="E173" t="s">
+        <v>579</v>
+      </c>
+      <c r="F173" t="s">
+        <v>18</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H173" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>609</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>56</v>
+      </c>
+      <c r="D174" t="s">
+        <v>578</v>
+      </c>
+      <c r="E174" t="s">
+        <v>579</v>
+      </c>
+      <c r="F174" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H174" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>612</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>61</v>
+      </c>
+      <c r="D175" t="s">
+        <v>578</v>
+      </c>
+      <c r="E175" t="s">
+        <v>579</v>
+      </c>
+      <c r="F175" t="s">
+        <v>13</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H175" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>615</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>104</v>
+      </c>
+      <c r="D176" t="s">
+        <v>578</v>
+      </c>
+      <c r="E176" t="s">
+        <v>579</v>
+      </c>
+      <c r="F176" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H176" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>618</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>10</v>
+      </c>
+      <c r="D177" t="s">
+        <v>619</v>
+      </c>
+      <c r="E177" t="s">
+        <v>620</v>
+      </c>
+      <c r="F177" t="s">
+        <v>67</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H177" t="s">
+        <v>622</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4102,50 +7016,131 @@
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>