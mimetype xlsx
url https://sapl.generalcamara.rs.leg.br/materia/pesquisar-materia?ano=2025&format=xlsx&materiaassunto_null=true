--- v0 (2026-01-12)
+++ v1 (2026-04-11)
@@ -54,5552 +54,5552 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Gustavo</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2147/ind_001-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2147/ind_001-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que providencie um espaço, devidamente licenciado, para que a população  possa utilizar como ‘bota-fora’, para resíduos como sofás, geladeiras, móveis, possam ser descartados de maneira correta, bem como seja aumentada a multa para quem fizer descarte irregular.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ismael</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2151/ind_002-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2151/ind_002-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja construído um abrigo no ponto de ônibus na estrada do Banheiro Velho, próximo à casa do Paulo Damasceno (Macaco) e Cenilda (Nena).</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2172/ind_003-2025_ver._ismaael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2172/ind_003-2025_ver._ismaael.pdf</t>
   </si>
   <si>
     <t>Que seja construído um abrigo no ponto de ônibus na ERS 244 KM16 - Pagador Martel.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Luisa</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2179/ind_004-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2179/ind_004-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal proponha a ampliação do projeto saúde em movimento no âmbito deste município.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2180/ind_005-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2180/ind_005-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal crie uma sala de recursos multifuncional em nosso município.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2181/ind_006-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2181/ind_006-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal crie um horto medicinal em nosso município.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Laís Lucas</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2190/ind_007-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2190/ind_007-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Assistência Social promova a implantação CRAS Itinerante, nas localidades do interior.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Que a Secretaria de Educação organize e promova a matriz de capacitação em primeiros socorros básicos para todos os profissionais que atuam na rede de educação.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Que o município, através da Secretaria de Saúde, promova a divulgação da farmácia popular, programa federal que foi ampliado, agora, com distribuição 100% gratuita.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2236/ind_010-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2236/ind_010-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Secretaria de Agricultura, organize e divulgue, com antecedência, a programação da semana do colono e agricultor familiar conforme a Lei Municipal, de minha autoria.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2254/ind_011-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2254/ind_011-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal Meio Ambiente e Secretaria Municipal de Educação, de maneira conjunta, desenvolvam Programa de Sensibilização Ambiental Cidade Limpa.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2255/ind_012-2025_vera_lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2255/ind_012-2025_vera_lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal do Meio Ambiente licencie e disponibilize um depósito temporário de galhos e entulhos, procedendo a devida divulgação para que a comunidade possa depositar esses materiais em locais apropriados.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Luisa, Gustavo</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2262/ind_013-2025_vera._luisa-ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2262/ind_013-2025_vera._luisa-ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado PL à esta Casa, conforme minuta em anexo.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2269/ind_014-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2269/ind_014-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo, através da Secretaria Municipal de Educação, disponibilize a instalação de rede sinal de internet nas Escolas do interior do município.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2276/ind_015-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2276/ind_015-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Agricultura envie, a esta Casa Legislativa, projeto de lei instituindo o programa municipal de Hortas Comunitárias nas Escolas, fomentando a agricultura sustentável.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Carmo Konzen</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2290/ind_016-2025_ver._carmo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2290/ind_016-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie a esta Casa Legislativa, projeto de lei instituindo a criação de um Asilo Municipal.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2291/ind_017-2025_ver._carmo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2291/ind_017-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie a esta Casa Legislativa, projeto de lei instituindo a criação de uma Creche Municipal com horário de funcionamento das 07h às 19h.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2301/ind_018-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2301/ind_018-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que providencie a doação da área lindeira ao imóvel da APAE General Câmara, para que a mesma possa ser utilizada como pátio da instituição.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Alessandro - Xando</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2294/ind_019-2025_ver._alessandroxando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2294/ind_019-2025_ver._alessandroxando.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo disponibilize transporte para as pessoas que necessitam comparecer à perícias médicas do INSS.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2308/ind_020-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2308/ind_020-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, promova treinamento continuado para os servidores da saúde e educação, para o correto atendimento de pessoas com Transtorno do Espectro Autista (TEA), nas unidades de saúde e escolas.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2321/ind_021-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2321/ind_021-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que o executivo encaminhe a lei de incentivo fiscal para a instalação de loteamentos e condomínios em General Câmara, conforme proposta em anexo.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2322/ind_022-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2322/ind_022-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que o executivo crie um memorial da história de Santo Amaro e General Câmara e uma sala de leitura no novo prédio da Secretaria Municipal de Cultura.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Biti</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2333/ind_023-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2333/ind_023-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal encaminhe projeto de lei para que 60% de recursos recebidos pela Secretaria de Agricultura, através de serviços, taxas e outros meios, sejam destinados ao orçamento da própria secretaria.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Matheus Silveira</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2356/ind_024-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2356/ind_024-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Requer-se ao Poder Executivo que efetue a transferência integral dos recursos financeiros oriundos das taxas cobradas dos agricultores que utilizaram_x000D_
 quaisquer serviços providos pela Secretaria de Agricultura, destinando a totalidade desses valores a rubrica orçamentária da Secretaria de Agricultura.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Secretaria Municipal de Saúde, implante o 3º turno de atendimento no período de inverno, das 17 às 23h a fim de dar cobertura assistencial para a comunidade, principalmente fortalecendo o atendimento aos casos gripais.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2362/ind_026-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2362/ind_026-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Solicito a criação da Feira do Produtor Rural e Artesanal, a ser realizada no distrito de Santo Amaro.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2377/ind_027-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2377/ind_027-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, cumpra o § 5º do Artigo 36 da Lei Complementar nº 141/2012 que estabelece que o gestor do SUS (Sistema Único de_x000D_
 Saúde) em cada ente federado (União, Estados, Distrito Federal e Municípios) deve apresentar um Relatório de Gestão detalhado, referente ao quadrimestre anterior, em audiência púbica na Casa Legislativa do respectivo ente federado, até o final dos meses de maio, setembro e fevereiro.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2380/ind_028-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2380/ind_028-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que a próxima competição organizada pelo departamento de esportes do município, Campeonato Municipal de Futsal seja feito em homenagem ao Saudoso amigo desportista camarense e da nossa região Evandro Cesar dos Santos (Melão).</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2395/ind_029-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2395/ind_029-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal, por meio do setor responsável, providencie a instalação de uma placa de identificação da Comunidade Quilombola, na localidade do Potreiro.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2405/ind_030-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2405/ind_030-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a municipalidade, através da Secretaria de Meio Ambiente elabore e divulgue um manual sobre quais as atividades necessitam de licenciamento ambiental, e qual o órgão que licencia, a fim de facilitar o acesso do cidadão.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2414/ind_031-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2414/ind_031-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal institua o Programa "Adote uma Praça", com o objetivo de promover a conservação, manutenção e melhoria de praças e demais áreas públicas, no âmbito de General Câmara/RS.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2423/pi_032-2025_ver._alessandro-xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2423/pi_032-2025_ver._alessandro-xando.pdf</t>
   </si>
   <si>
     <t>Implantação de um Canil Municipal nas dependências do Agro parque Municipal.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2427/ind_033-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2427/ind_033-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que o executivo realize a contratação de um profissional calceteiro para atuar na manutenção e recuperação de calçamentos em vias públicas do município.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2424/ind_034-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2424/ind_034-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal institua o Programa "Institui o Sistema de Cercamento Eletrônico dos Espaços Públicos no Município de General Câmara/RS e dá outras providências.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2430/ind_036-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2430/ind_036-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal e a Secretaria Municipal de Meio Ambiente para que institua o programa moeda verde no âmbito do Município  de General Câmara-RS.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2431/ind_037-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2431/ind_037-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal realize a instalação de recipientes coletores para descarte adequado  de bitucas de cigarro com a campanha educativa "Destine sua bituca aqui", e dá outras providências.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2432/ind_038-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2432/ind_038-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Realize palestras sobre o mês AGOSTO DOURADO nas dependências dos ESFs 01, 02 e 03, de General Câmara, a serem realizadas por profissional designado pela SMS, bem como a designação da data para sua realização.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2455/ind_039-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2455/ind_039-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal, por meio do setor responsável, providencie um ponto de iluminação na localidade do Boqueirão, em frente à casa do Senhor Nei Faleiro.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2456/ind_040-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2456/ind_040-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estabelecido um sistema de abastecimento de água, no corredor dos Trindades, localizado na Boca da Picada.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2457/ind_041-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2457/ind_041-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>REITERO para que o executivo municipal, com a finalidade de promover o fortalecimento e fomento à agricultura, subsidie 100% o valor de uma carga de calcário para entrega gratuita aos produtores da agricultura familiar.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2458/ind_042-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2458/ind_042-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>REITERO A INDICAÇÃO 25/2022 protocolada em 05/04/2022, novamente apresentada 16/11/2022, reapresentada em março de 2023 e, novamente através da indicação 11/2024 em 12 de março de 2024, para que o executivo municipal através da Secretaria responsável CRIE UM CALENDÁRIO COM A PROGRAMAÇÃO DO SERVIÇO DE PATROLAMENTO DAS ESTRADAS DO INTERIOR.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2471/ind_043-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2471/ind_043-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>"Que o executivo envie a esta Casa Legislativa projeto de lei alterando o Regime Jurídico Único dos Servidores Púbicos Municipais, com o objetivo de ampliar o prazo de licença-maternidade para 180 (cento e oitenta) dias, atualmente previsto no art. 100 e ampliar o prazo da concessão por motivo de nascimento ao pai para 15 (quinze) dias, previsto no art. 04, inciso V da Lei Complementar 05/2024, de forma a garantir maior proteção à saúde da_x000D_
 mãe e do recém-nascido, bem como o pai possa auxiliar a mãe e o recém-nascido."</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2477/ind_044-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2477/ind_044-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal proceda a instalação de uma iluminação no cruzamento da Estrada dos Godoy e Estrada do Banheiro Velho, na confluência com a ERS 244, no sistema de pétala luminosa.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2478/ind_045-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2478/ind_045-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal proceda a instalação de iluminação no acesso à Estrada do Boqueirão na confluência com a ERS 244, no sistema de pétala luminosa.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2479/ind_046-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2479/ind_046-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal proceda a instalação de iluminação no acesso à Estrada Pagador Martel, acesso pelo Thiesen, na confluência com a ERS 244, no sistema de pétala luminosa.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2480/ind_047-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2480/ind_047-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Pedido de colocação de um braço de luz em poste para iluminação pública em frente à propriedade da Dona Eliar e do senhor Miguel, na localidade do Passo da Taquara.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2481/ind_048-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2481/ind_048-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Pedido de iluminação na casa da Lisiane Fischer, na localidade do Pagador Martel  na saída pro asfalto sentido Vale Verde.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2497/ind_049-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2497/ind_049-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, implante um Banco Vermelho em cada uma das praças de General Câmara, com a finalidade de promover ações contra a violência doméstica e contra o feminicídio.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2501/ind_050-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2501/ind_050-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que o executivo envie, a esta Casa Legislativa, projeto de lei alterando a lei nº 2.199/2019 a fim de que haja previsão de isenção, parcial ou total, para os contribuintes de Contribuição de Melhoria.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2514/ind_051-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2514/ind_051-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Indicação para instaurar Processo de Licitação para utilização do Agro Parque Municipal.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2523/ind_052-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2523/ind_052-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da secretaria municipal de cultura promova, com planejamento prévio a organização do Desfite Farroupilha de 2026, fomentando as entidades tradicionalistas para realizar um grande desfile temático de forma municipal. A antecipação na organização do Desfile Farroupilha permitirá maior engajamento das entidades, favorecendo a criatividade, o planejamento e a participação popular. Além disso, garantirá condições para que o desfite de 2026 seja um evento cultural marcante, digno da relevância que a tradição gaúcha possui em General Câmara.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2531/ind_053-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2531/ind_053-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Saúde, aumente a cota de exames e reserve algumas para emergências durante o mês.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2532/ind_054-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2532/ind_054-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da secretaria responsável, providencie a colocação de redes de proteção em volta da quadra poliesportiva da praça Eurico Gaspar Dutra.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2543/ind_055-2025_ver._carmo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2543/ind_055-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Propor a criação do Programa Municipal! de Calçadas Modelo e Acessíveis de General! Câmara, com o objetivo de promover a padronização, conservação e acessibilidade dos passeios públicos, garantindo segurança, mobilidade e estética urbana._x000D_
 O programa deverá, em sua fase inicial, designar uma "Rua Modelo" como projeto piloto, a fim de demonstrar os padrões técnicos e estéticos de calçadas acessíveis, servindo como exemplo para demais vias do município.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2544/ind_056-2025_ver._carmo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2544/ind_056-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Que seja estabelecida uma estratégia permanente de atuação da equipe de saúde, composta por médico e enfermeiro, no interior do município, garantindo a presença desses profissionais em tempo integral, ao menos um dia por semana, no horário das 8h às 17h, conforme previsto pela Estratégia de Saúde da Família (ESF), em sistema de rodízio entre três localidades: Boqueirão, Boca da Picada e Santo Amaro._x000D_
 Propõe-se que o médico e o enfermeiro permaneçam um dia inteiro em cada localidade, realizando consultas, acompanhamentos e visitas domiciliares,_x000D_
 conforme preconiza o programa. Sugere-se, ainda, que nessas unidades também sejam realizadas a distribuição de medicamentos, a autorização de exames e os encaminhamentos necessários, proporcionando um atendimento integral e de qualidade à população._x000D_
 Além disso, recomenda-se que o Município disponibilize transporte (veículo da Saúde) para conduzir pacientes de outras localidades, que não possuam meios de locomoção e necessitem de atendimento urgente, até o posto onde houver médico no dia, garantindo, assim, o acesso à saúde para todos os moradores do interior,_x000D_
 Os demais postos de saúde poderão manter o atendimento habitual praticado até o momento."</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2584/ind_057-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2584/ind_057-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>"A implantação de um espaço de lazer, com a criação de um lago público e de um espaço de convivência, incluindo chimarródromos, bancos, lixeiras, quiosques, churrasqueiras e paisagismo, contará com contrapartida de isenção ou redução de tributos municipais para as empresas públicas e privadas participantes".</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2594/ind_058-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2594/ind_058-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal publique, mensalmente, planejamento de limpeza urbana, demonstrando os logradouros e espaços públicos em que serão realizados os serviços.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2595/ind_059-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2595/ind_059-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal apresente cronograma de manutenção das estradas municipais.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2596/ind_060-2025_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2596/ind_060-2025_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, ou setor responsável, se antecipe e encaminhe pedido ao Governo do Estado do Rio Grande do Sul, através do Corpo de Bombeiros ou do órgão competente, para o envio de efetivos de  salva-vidas destinados à atuação no Balneário da Cachoeirinha e na Prainha de Santo Amaro, durante a temporada de verão.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2603/ind_061-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2603/ind_061-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>REITERO para que o Executivo Municipal, através da Secretaria Municipal de Obras, crie e divulgue o calendário de patrolamento das estradas do interior, dando previsibilidade à execução dos serviços.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2617/ind_062-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2617/ind_062-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal crie o Programa de Desenvolvimento Integrado de General Câmara 2026, com a finalidade de atrair empresas para o município, fomentar a geração de emprego e renda e promover o desenvolvimento socioeconômico sustentável.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2618/ind_063-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2618/ind_063-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>A implantação do Programa de Incentivo à Doação de Medula Óssea e Plaquetas no Município de General Câmara e Inclui o Dia Municipal de Medula e Plaquetas e dá outras providências.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2643/ind_064-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2643/ind_064-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a CODESA contrate empresa especializada e promova amplo estudo sobre a capacidade captação, capacidade de reservatório, abastecimento e_x000D_
 distribuição de água nas redes do Pagador Martel, Boqueirão, Boca da Picada, Volta dos Freitas, incluindo todas as localidades.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2644/ind_065-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2644/ind_065-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Saúde promova ações de prevenção a dengue, em parceria com entidades da sociedade civil organizada, a fim de manter o município livre da dengue.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Marcio Pereira Brandão</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2121/ple_001-25.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2121/ple_001-25.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à Lei Nº 1824 de 16 de janeiro de 2014 - da estrutura administrativa do Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2122/ple_002-25.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2122/ple_002-25.pdf</t>
   </si>
   <si>
     <t>Cria e extingue cargos, e dá nova redação a artigos da Lei nº 1822 de 14/01/2014, do Plano de Carreira dos Servidores do Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2123/ple_003-25.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2123/ple_003-25.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual de 4,84% (quatro inteiros e oitenta e quatro centésimos por cento) sobre a remuneração dos servidores públicos municipais, inativos e pensionistas, e o aumento real de 1,70% (hum inteiro e setenta centésimos por cento) sobre a remuneração dos servidores públicos do Poder Executivo Municipal, inativos e pensionistas, e dá outras providências.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2124/ple_004-25.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2124/ple_004-25.pdf</t>
   </si>
   <si>
     <t>Reajusta os valores das indenizações do Auxílio Alimentação estabelecido pela Lei nº 2.325, de 10 de novembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2125/ple_005-25.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2125/ple_005-25.pdf</t>
   </si>
   <si>
     <t>Altera para R$ 85,00 (oitenta e cinco reais) o valor mensal do prêmio assiduidade estabelecido no art. 1º da Lei Nº 1828 de 16 de janeiro de 2014, conforme dispõe o art. 77 da Lei Complementar Nº 005 de 26 de abril de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2165/ple_006-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2165/ple_006-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 300.000,00.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2166/ple_007-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2166/ple_007-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 70.024,45.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2167/ple_008-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2167/ple_008-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 233.800,00.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2171/ple_009-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2171/ple_009-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Padrão dos cargos de Chefe dos Setores da Patrulha Agrícola, art. 20 e o Padrão dos cargos no Anexo II, da Lei nº 1822 de 14/01/2014 – do Plano de Carreira dos Servidores do Executivo Municipal.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2168/ple_010-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2168/ple_010-2025.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 1º - B, renumera o Parágrafo único e acrescenta o parágrafo 2º, na Lei Nº 2.098/2018, que dispõe sobre o valor do salário dos Agentes Comunitários de Saúde – ACS.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2169/ple_011-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2169/ple_011-2025.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 3º, renumera o Parágrafo Único e acrescenta Parágrafo 2º, na Lei Nº 2.441, que dispõe sobre o valor do salário dos Agentes de Combate às Endemias.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2170/ple_012-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2170/ple_012-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Nº 1825 de 16/01/2014 do Quadro em Extinção dos Servidores Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2201/ple_013-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2201/ple_013-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 568.000,00.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2202/ple_014-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2202/ple_014-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 68.330,06.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2243/ple_015-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2243/ple_015-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 14.270,45.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2211/ple_016-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2211/ple_016-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Cultura de General Câmara, unifica as Leis Municipais nº 2.308/2021, nº 2.465/2023 e nº 2.466/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2392/ple_017-2025_ppa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2392/ple_017-2025_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá outras providências.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2253/ple_018-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2253/ple_018-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Em Dia com General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2271/ple_019-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2271/ple_019-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2288/ple_020-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2288/ple_020-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política de patrocínio de eventos vinculados ao Turismo, Cultura e Lazer no Município de General Câmara.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2304/ple_021-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2304/ple_021-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 33.959,00.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2331/ple_022-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2331/ple_022-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 250.000,00.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2345/ple_023-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2345/ple_023-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Esporte e do Fundo Municipal do Esporte no Município de General Câmara.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2372/ple_024-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2372/ple_024-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 385.382,29.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2384/ple_025-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2384/ple_025-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 20.000,00.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2385/ple_026-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2385/ple_026-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 130.882,86.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2492/ple_027-2025_ldo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2492/ple_027-2025_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2393/ple_028-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2393/ple_028-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de bem imóvel do Município de General Câmara à Associação de Pais e Amigos dos Excepcionais – APAE General Câmara.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2407/ple_029-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2407/ple_029-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Turismo de General Câmara, revoga a Lei Municipal nº 2.177/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2408/ple_030-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2408/ple_030-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a realizar Cessão de Uso de um trator agrícola à Associação dos Produtores Rurais do Pagador Martel, e dá outras providências.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2411/ple_031-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2411/ple_031-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 2.000,00.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2410/ple_032-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2410/ple_032-2025.pdf</t>
   </si>
   <si>
     <t>Concede isenção de ITBI às pessoas beneficiadas pelo Programa Compra Assistida e FAR - Calamidade, ambos da Caixa Econômica Federal - CEF e dá outras providências.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2449/ple_033-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2449/ple_033-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 199.773,00.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2451/ple_034-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2451/ple_034-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 24.935,87.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2491/ple_035-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2491/ple_035-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Meio Ambiente – FUNDEMA, revoga Leis e dá outras providências.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2499/ple_036-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2499/ple_036-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de uso de bem imóvel de propriedade do Município de General Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2636/ple_037-2025_loa-2026.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2636/ple_037-2025_loa-2026.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa para o exercício financeiro de 2026 e atualiza o anexo III do PPA 2026-2029 e anexo III da LDO 2026 do Município de General Câmara.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2506/ple_038-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2506/ple_038-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder o uso de uma carreta agrícola à Associação dos Produtores e Produtoras Rurais do Rincão, e dá outras providências.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2507/ple_039-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2507/ple_039-2025.pdf</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2511/ple_040-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2511/ple_040-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 9.960,00.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2512/ple_041-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2512/ple_041-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 693.000,00.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2534/ple_042-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2534/ple_042-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 285.545,00.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2535/ple_043-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2535/ple_043-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 52.380,95.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2567/ple_044-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2567/ple_044-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de Bens Imóveis do Município de General Câmara.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2561/ple_045-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2561/ple_045-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 27.595,38.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2568/ple_046-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2568/ple_046-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 1.835,00.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2585/ple_047-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2585/ple_047-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 198.000,00.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2586/ple_048-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2586/ple_048-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 100.000,00.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2587/ple_049-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2587/ple_049-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 200.000,00.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2599/ple_050-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2599/ple_050-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 6.000,00.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2600/ple_051-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2600/ple_051-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 12.854,88.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2605/ple_052-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2605/ple_052-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a conceder isenção de tributos para novos lotes urbanos e industriais, e dá outras providências.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2606/ple_053-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2606/ple_053-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do serviço de aluguel de implementos agrícolas pertencentes ao poder público e dá outras providências.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2607/ple_054-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2607/ple_054-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.462, de 27 de junho de 2023, que fomenta o desenvolvimento Econômico e Turístico nos distritos do município de General Câmara.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2611/ple_055-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2611/ple_055-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.483, de 14 de julho de 2009, que estabelece normas de parceria para realização de serviços a particulares, com equipamentos e máquinas do Município.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2612/ple_056-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2612/ple_056-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.568, de 05 de julho de 2024, que dispõe sobre a alteração, em caráter excepcional, de medidas para desmembramento do solo urbano e construção de imóveis no município de General Câmara.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2624/ple_057-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2624/ple_057-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar no valor de R$ 17.154,26.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2625/ple_058-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2625/ple_058-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar no valor de R$ 1.701,04.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2626/ple_059-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2626/ple_059-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar no valor de R$ 3.965,40.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2627/ple_060-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2627/ple_060-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 94.170,48.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2628/ple_061-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2628/ple_061-2025.pdf</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2637/ple_062-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2637/ple_062-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar no valor de R$ 706.330,00.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2638/ple_063-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2638/ple_063-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o desconto para pagamento antecipado do Imposto Predial e Territorial Urbano (IPTU) e Taxa de Serviços Urbanos (TSU) do Exercício 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2651/ple_064-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2651/ple_064-2025.pdf</t>
   </si>
   <si>
     <t>Inclui incisos VII e VIII ao art. 5º da Lei Municipal nº 2.639/2025, que institui o Sistema Municipal de Turismo de General Câmara, revoga a Lei Municipal nº 2.177/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2652/ple_065-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2652/ple_065-2025.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual sobre a remuneração dos servidores públicos municipais, inativos e pensionistas, e os subsídios de que trata o art. 39, § 4º da Constituição Federal e aumento real sobre a remuneração dos servidores públicos do Poder Executivo Municipal, inativos e pensionistas, e dá outras providências.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2653/ple_066-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2653/ple_066-2025.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do Vale-Feira, no âmbito do Poder Executivo Municipal, instituído pela Lei nº 2.324, de 10 de novembro de 2021.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2593/plcl_001-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2593/plcl_001-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Acrescenta os arts. 30-A, 30-B e 30-C à Lei Complementar 04/2022 do Município de General Câmara, autorizando o Poder Executivo Municipal a proceder a remoção, recolhimento e destinação de fios, cabos e postes em desuso, abandono ou situação de risco, e dá outras providências.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2620/plcl_002-2025_ver._carmo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2620/plcl_002-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivos no Código de Posturas  do Município de General Câmara, para estabelecer normas de acessibilidade em farmácias, mercados, lojas e estabelecimentos congêneres, e dá outras providências.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2289/pr_001-2025_mesa_diretora.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2289/pr_001-2025_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos dispositivos do Regimento Interno da Câmara Municipal de General Câmara, dando nova redação aos artigos 42, 154 e 225 do referido Regimento.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso para a revitalização de uma área verde da Câmara Municipal de General Câmara, destinada à criação de um pomar frutífero comunitário e educativo.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2621/pr_003-2025_mesa_diretora.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2621/pr_003-2025_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos dispositivos do Regimento Interno da Câmara Municipal de Vereadores de General Câmara/RS, para Modernização Administrativa, Fortalecimento da Função Fiscalizatória, e Adequação do Calendário Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Usuário Externo</t>
   </si>
   <si>
     <t>Agendamento de audiência pública.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>Moção de Apelo para que a Secretaria da Fazenda, através do Setor de Fiscalização, intensifique abordagem e conferência das notas bem como do peso das cargas dos caminhões que trafegam em nosso município.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>Cedência do Plenário, no dia 20/01, das 10 às 11h,  para o Instituto Acadêmico MCS, a fim de realizarem uma reunião com os alunos que residem em General Câmara e foram beneficiados com uma bolsa de estudo no referido instituto.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2182/req_004-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2182/req_004-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Executivo Municipal_x000D_
 Solicitar que sejam tomadas as providências necessárias para o pagamento do piso salarial da enfermagem como salário base e conste em contracheque e não conste como complemento salarial.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2189/req_005-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2189/req_005-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores, realize no dia 18/09/2025 Sessão Solene no Centro de Tradições Gaúchas Sinuelo do Bom Sucesso em comemoração ao mês Farroupilha, procedendo ainda a entrega da condecoração Mérito Farroupilha Cyro Dutra Ferreira aos Tradicionalistas condecorados na edição 2025.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>Agendamento de audiência pública, no dia 28/02/2025 - às 15h45 -, para apresentação das metas fiscais do 3º quadrimestre de 2024 do governo municipal.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2200/req_007-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2200/req_007-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família de Evandro César dos Santos (Melão).</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>Moção de Apelo, que o Executivo Municipal determine a imediata aplicação, por parte da gestão municipal do SUS, dos termos previstos no §5º do art. 36, da Lei Complementar 141/2012.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2226/req_009-2025_ver._carmo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2226/req_009-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Medalha Mérito Mulher Destaque Camarense "Medalha Maria Amália" à senhora Olinda Konrad.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2227/req_010-2025_ver._carmo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2227/req_010-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Medalha Mérito Mulher Destaque Camarense "Medalha Marlete Azevedo Guimarães" à senhora Magda Lottermann.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2217/req_011-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2217/req_011-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração medalha Mérito Mulher Destaque Camarense Medalha Marlete Azevedo Guimarães à senhora Noemia Schwuchow.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2218/req_012-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2218/req_012-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração medalha Mérito Mulher Destaque Camarense Medalha Maria Amália à senhora Irene Soares Viana.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>Maikynho</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2222/req_013-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2222/req_013-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Medalha Mérito Mulher Destaque Camarense "Medalha Marlete Azevedo Guimarães" à senhora Carmem Maria Franco da Silva.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2223/req_014-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2223/req_014-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Medalha Mérito Mulher Destaque Camarense "Medalha Maria Amália" à senhora Anajara Maria de Mello da Silva.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2224/req_015-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2224/req_015-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Medalha Mérito Mulher Destaque Camarense Medalha Marlete Azevedo Guimarães à Sra. Maria Clara Moreira Reichel .</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2225/req_016-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2225/req_016-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Medalha Mérito Mulher Destaque Camarense Medalha Maria Amália à Sra. Maria Gládis Moreira Barreto (in memoriam).</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2219/req_017-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2219/req_017-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Medalha Mérito Mulher Destaque Camarense "Medalha Maria Amália" à senhora Lizete Daniel de Souza.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2237/req_018-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2237/req_018-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense Medalha Maria Amália - destinado às mulheres destaque com trajetória e atividade no interior do Município -, à Traudi Maria Hister.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2238/req_019-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2238/req_019-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Medalha Mérito Mulher Destaque Camarense Medalha Marlete Azevedo Guimarães à senhora Bety Kroeff.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2239/req_020-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2239/req_020-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Requer a criação da Comissão Especial do Meio-Ambiente e Mudanças Climáticas.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2231/req_021-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2231/req_021-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que a Sra. Luciana Dorneles (Lu da Agropecuária), seja homenageada com a Medalha Mérito Mulher Destaque Camarense - Medalha Marlete Azevedo Guimarães.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2232/req_022-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2232/req_022-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que a Sra. Sofia Reis Krgwanski, seja homenageada com a Medalha Mérito Mulher Destaque Camarense - Medalha Maria Amália.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2233/req_023-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2233/req_023-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Medalha Mérito Mulher Destaque Camarense “Medalha Marlete Azevedo Guimarães” à senhora Nilza Terezinha Osório Rodrigues.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2234/req_024-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2234/req_024-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Medalha Mérito Mulher Destaque Camarense “Medalha Maria Amália” à senhora Magda Jociane Jacques dos Santos.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2240/req_025-2025_ver._alessandro-xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2240/req_025-2025_ver._alessandro-xando.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Medalha Mérito Mulher Destaque Camarense “Medalha Marlete Azevedo Guimarães” à senhora Rita de Cassia Alexandre de Morais.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2241/req_026-2025_ver._alessandro-xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2241/req_026-2025_ver._alessandro-xando.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Medalha Mérito Mulher Destaque Camarense “Medalha Maria Amália” à senhora Silvana Trarbach.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>Agendamento de audiência pública, dia 14/03/2025 - às 16h, para apresentação do Relatório de Gestão do 2º quadrimestre de 2024.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2244/req_028-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2244/req_028-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Convite para que Karolina Franco dos Santos- Professora de Educação Física com Especialização em Educação Especial, compareça na sessão ordinária do dia 03/04/2025, a fim de explanar sobre o tema “Transtorno do Espectro Autista (TEA)”, em decorrência da Semana de Conscientização do Autismo.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2245/req_029-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2245/req_029-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao executivo municipal, Moção de Apelo, para que priorize monitoramento de câmeras de segurança no interior do município especialmente nos principais acessos e saída das estradas.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>Cedência do plenário, no dia 26/03/2025 - das 14h às 16h -, para reunião ordinária do COMDICA.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>Cedência do plenário, no dia 02/04/2025 - às 18h30 -, à Secretaria Municipal de Educação para realização de um evento sobre autismo.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2256/req_032-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2256/req_032-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao grupo de jovens casais que assumiram a Comissão da Festa de São José 2025, na Volta do Barreto.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>Cedência do plenário, no dia 22/04/2025 - às 9h -, ao Executivo para realização de Leilão Público.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2261/req_034-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2261/req_034-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei nº 59912023, de autoria do Deputado Estadual Rodrigo Lorenzoni, que propõe a alteração da Lei n'8.109, de_x000D_
 19 de dezembro de 1985, visando extinguir a taxa de expedição do Certificado de Registro e Licenciamento de Veículo (CRLV).</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2270/req_035-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2270/req_035-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite ao Prefeito Municipal que compareça nesta casa Legislativa em data a combinar com a finalidade de falar sobre o ginásio de esportes do Boqueirão.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2275/req_036-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2275/req_036-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja realizada audiência pública no dia 29/04/2025 com o comércio e a comunidade local envolvida, com a finalidade de retomar a discussão sobre a utilização da Rua da Estação, nos termos do plano diretor da cidade, inclusive discutindo a realização de um plebiscito para definir a questão.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>Carmo Konzen, Ismael, Laís Lucas, Matheus Silveira</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2280/req_037-2025_ver._carmo-ismael-matheus-lais.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2280/req_037-2025_ver._carmo-ismael-matheus-lais.pdf</t>
   </si>
   <si>
     <t>Convite para que o gerente da CORSAN de Charqueadas, o Sr.  Dienaro Giannechini, compareça a esta casa, em data oportuna (reunião da comissões ou sessão legislativa)  para repassar informações detalhadas sobre os problemas de abastecimento de água que a comunidade de Santo Amaro está enfrentando.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>Bancada MDB</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2279/req_038-2025_banc_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2279/req_038-2025_banc_mdb.pdf</t>
   </si>
   <si>
     <t>Solicitamos que o responsável pela Presidência Associação dos Estudantes de General Câmara compareça a esta casa, em data oportuna (reunião de comissões ou sessão legislativa),  para informar a situação dos pagamentos referentes às bolsas e valores destinados aos estudantes._x000D_
 (Trazer os comprovantes necessários)</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2278/req_039.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2278/req_039.pdf</t>
   </si>
   <si>
     <t>Cedência do plenário, no dia 28/04/25 - horário expediente -, para o credenciamento público dos espaços comerciais para a festa de aniversário do município de 2025.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2284/req_040-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2284/req_040-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Associação do Passo da Taquara.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2297/req_041-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2297/req_041-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Sessão Ordinária do dia 18/09/2025 seja realizada no Centro de Tradições Gaúchas Sinuelo do Bom Sucesso.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2298/req_042-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2298/req_042-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Na condição de representantes do povo camarense, que seja encaminhado à Paróquia São Nicolau, à Arquidiocese de Porto Alegre e à Nunciatura Apostólica do Vaticano no Brasil, MOÇÃO DE PESAR pelo falecimento de Sua Santidade o Papa Francisco.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2302/req_043.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2302/req_043.pdf</t>
   </si>
   <si>
     <t>Cedência do Plenário, dia 25/04/2025 das 19h às 22h, para uma reunião do PL (Partido Liberal).</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>Cedência do plenário, no dia 07/05/2025 - das 14h às 16h -, para reunião ordinária do COMDICA.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2305/req_045-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2305/req_045-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a todos os profissionais de enfermagem e técnicos de enfermagem, em comemoração ao Dia do Enfermeiro, celebrado em 12 de maio, e à Semana da Enfermagem, que ocorre entre os dias 12 e 20 de maio. Pela passagem da data, parabenizamos todos os profissionais que exercem esta nobre profissão com respeito e que oferecem esperança a todos que necessitam de cuidados, em especial pelos serviços prestados por todos os enfermeiros à nossa comunidade de General Câmara - RS. A vocês, nossa imensa gratidão.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2306/req_046-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2306/req_046-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>MOÇÃODE APOIO a todos os usuários do Instituto de Previdência do Rio Grande do Sul - IPE SAUDE, manifestando total apoio à formação de uma Comissão Parlamentar de Inquérito - CPI, a ser instalada no âmbito da Assembleia Legislativa do Estado do Rio Grande do Sul, com o objetivo de investigar a gestão, contratos, repasses, atendimento e situação financeira do referido Instituto.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>Cedência do Plenário para a Brigada Militar de  General Câmara, dia 16/05 às 15h, para realização de uma reunião, com a comunidade e comerciantes, para tratar de assuntos de Segurança Pública de interesse dos munícipes em geral.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2330/req_048-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2330/req_048-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja enviado convite para que alguém da área da saúde, psicólogo ou psicoterapeuta, compareça na sessão ordinária do dia 29/05/2025 para promover palestra informativa sobre o mês Maio Laranja: o mês de combate à exploração sexual infantojuvenil, tema de tamanha importância.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2339/req_049-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2339/req_049-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convocação para que a Contadora do Munícipio Adrinara Consatti, comparecer na Sessão Legislativa do dia 29/05/2025 com a finalidade de esclarecer dúvidas quanto ao impacto financeiro para a criação de novos cargos em janeiro de 2025.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2344/req_050-2025_ver._alessandro-xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2344/req_050-2025_ver._alessandro-xando.pdf</t>
   </si>
   <si>
     <t>Venho pelo presente, REQUERER licença do cargo de Vereador, em consonância com o inciso II, do artigo 50, da Lei Orgânica do Município e do inciso II. artigo 225, do Regimento Interno da Câmara Municipal, a contar do dia 31 de maio de 2025 à 30 de junho de2025, sem remuneração.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>Agendamento de audiência pública, no dia 30/05/2025 - às 15h30 -, para apresentação das metas fiscais do 1º quadrimestre de 2025 do governo municipal.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>Moção de Apelo para que o Executivo Municipal determine que o transporte de pacientes com alta, do Hospital São Jerônimo para General Câmara, seja realizado a qualquer hora do dia.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>Moção de Congratulações à Coordenação da Comunidade Santa Rita, através do sr. Volnei Doria e os demais integrantes do grupo, pelo retorno e sucesso em 2025 da Festa de Santa Rita na Boca da Picada.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>Cedência do plenário, 18/06/2025 às 18h, para uma reunião com o objetivo de tratar assuntos relacionados ao planejamento de ações culturais e turísticas do município.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2367/req_056-2025_bancada_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2367/req_056-2025_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE N0TITICAÇÁ0 PARA ENTREGA DE DECLARAÇÃO DE BENS, pelos fatos e fundamentos a seguir expostos:_x000D_
 Considerando que o ex-prefeito Helton Holz Barreto, exerceu o mandato no período de 01/01/2020 a 31/12/2024, deixou de apresentar a Declaração de Bens e Valores no ato da transmissão do cargo, conforme determina o artigo 73 da Lei Orgânica do Município e artigo 13, §2º da Lei nº 8,429/92.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2368/req_057-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2368/req_057-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convocação para que o Prefeito Municipal, compareça na Sessão Legislativa do dia 12/06/2025, com a finalidade de esclarecer quanto o impacto financeiro para a criação de novos cargos em janeiro de 2025.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2369/req_058-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2369/req_058-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Pleito de Securitização da Agricultura._x000D_
 . COM COPIA PARA:_x000D_
 - Ministério da Agricultura, Pecuária e Abastecimento_x000D_
 - Gabinete do Governador_x000D_
 - Secretário Chefe da Casa Civil_x000D_
 - Secretário de Estado da Agricultura e Pecuária_x000D_
 - Presidente do Congresso Nacional_x000D_
 - Presidente do Senado Federal_x000D_
 - Presidente da Assembleia Legislativa</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>Gustavo, Biti, Carmo Konzen, Ismael, Luisa, Maikynho</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2375/req_059-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2375/req_059-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Convocação do Sr. Prefeito Municipal a comparecer na Câmara a fim de que faça a prestação das contas municipais.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2376/req_060-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2376/req_060-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores proceda, imediatamente, a filiação junto à UVERGS - União dos Vereadores do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>Cedência do plenário, no dia 25/06/2025 - das 14h às 16h -, para reunião ordinária do COMDICA.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>Convocação para que o Vice-Prefeito Thiago Reichel, que responde pela Secretaria de Educação, compareça na reunião das comissões do dia 03/07/2025 com a finalidade de esclarecer os fatos ocorridos na Escola Padre Ely.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>Que a mesa diretora oficie ao executivo municipal  para que informe a todos os setores da administração pública que conforme a Lei Orgânica Municipal  Art. 46 - Os vereadores são invioláveis no exercício do mandato, e, na circunscrição do Município, por suas opiniões, palavras e votos. Portanto tem acesso livre a qualquer local para exercer a função de fiscalizadores, inclusive com a prerrogativa de solicitar cópia de documentos.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>Cedência do plenário para o PT, para a votação do PED 2025 do Partido dos Trabalhadores, no dia 06/07/2025 das 9h às 17h.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2402/req_066-2025_ver._carmo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2402/req_066-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Desassoreamento dos rios que está sendo conduzido pelo Deputado Federal Giovani Cherini.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Cedência do Plenário para o CMAS, dia 01/08/2025 - das 13h às 17h, para realização da 14ª Conferência Municipal de Assistência Social do município de General Câmara.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2415/req_068-2025_ver._carmo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2415/req_068-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Pedido de realização de sessão solene em homenagem aos 80 anos de fundação da Paróquia São Nicolau.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2416/req_069-2025_ver._carmo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2416/req_069-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Pedido para a realização de sessões legislativas no interior do município.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Cedência do Plenário, dia 23/07/2025 - das 8h30 às 11h30, à SME para realização de uma formação para os professores da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2438/req_071-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2438/req_071-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração da Medalha Mérito Farroupilha Cyro Dutra Ferreira, do Município de General Câmara, à Senhora Deizi de Azeredo Pinto Siuch.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2436/req_072-2025_ver._carmo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2436/req_072-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração da Medalha Mérito Farroupilha Cyro Dutra Ferreira, do Município de  General Câmara, ao Senhor Amaro Adroaldo Viana Centeno.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2434/req_073-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2434/req_073-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração da Medalha Mérito Farroupilha Cyro Dutra Ferreira, do Município de General Câmara, ao Senhor Gilson Rosa da Silveira.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2435/req_074-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2435/req_074-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Pedido de licença do cargo de Vereador.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2439/req_075-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2439/req_075-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento, à Universidade Luterana do Brasil - Ulbra São Jerônimo/RS, pela passagem de seu 35º aniversário de fundação, celebrado neste ano de 2025.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2440/req_076-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2440/req_076-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento ao bombeiro voluntário José Vinicius Silveira, pelo ato de bravura ao salvar a vida de um repórter que sofreu um infarto durante um evento em outra cidade.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2433/req_077-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2433/req_077-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Aprovação para a abertura de espaço na sessão legislativa do dia 21/08/2025 para a realização de uma palestra sobre o mês AGOSTO LILÁS.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2437/req_079-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2437/req_079-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração da Medalha Mérito Farroupilha Cyro Dutra Ferreira, do Município de  General Câmara, à Senhorita Paula Pinheiro de Bortoli da Silva.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2446/req_080-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2446/req_080-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Mesa Diretora crie o livro de registros dos condecorados com a Medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara, e, que seja registrado no livro todos os condecorados que já receberam a condecoração desde a primeira edição.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2447/req_081-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2447/req_081-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração da Medalha Mérito Farroupilha Cyro Dutra Ferreira, do Município de  General Câmara, à tradicionalista Sofia Silva de Bastos.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2452/req_082-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2452/req_082-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Medalha Mérito Farroupilha Cyro Dutra Ferreira, do Município de  General Câmara, à tradicionalista Maria Eduarda Xinyao Henn Wang.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2472/req_084-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2472/req_084-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração da Medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara ao músico tradicionalista Juliano Santos de Oliveira.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2473/req_085-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2473/req_085-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração da Medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara ao tradicionalista Anderson de Souza Daniel.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Cedência do plenário, dia 08/09/2025- das 08h30 às 17h para realização de uma palestra, à Coordenadoria Municipal de Proteção e Defesa Civil.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2474/req_087-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2474/req_087-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da Nelcy Camilo da Silva (Dona Nelcy).</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2475/req_088-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2475/req_088-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo à Secretaria Estadual de Saúde, para que proceda a correção da Ficha de Programação Orçamentária dos exames laboratoriais, levando em conta a cota extra adquirida com recursos municipais nos últimos 5 anos.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2487/req_089-2025_ver._alessandro-xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2487/req_089-2025_ver._alessandro-xando.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara, à tradicionalista Lorena Pires Garcia.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2488/req_090-2025_bancada_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2488/req_090-2025_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiada a Comissão de Constituição e Justiça (CCJ) desta Casa para que analise a situação e adote as medidas cabíveis, orientando quanto ao correto procedimento de recepção e encaminhamento dos pedidos de informação dirigidos ao Legislativo Municipal.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Cedência do Plenário, para realização de uma reunião com as entidades locais para tratar dos fomentos culturais e sociais dia 24/09 - às 18h, à Secretaria de Turismo.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Cedência do plenário, no dia 03/09/2025 - das 14h às 16h -, para reunião ordinária do COMDICA.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2493/req_093-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2493/req_093-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Convite para que um profissional da área da saúde compareça à Sessão Ordinária do dia 25/09/2025, com o objetivo de realizar uma palestra educativa sobre a Campanha Setembro Amarelo - Prevenção ao Suicídio.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Agendamento de audiência pública, no dia 23/09/2025 - às 17h30 -, para apresentação das metas fiscais do 2º quadrimestre de 2025 do governo municipal.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2496/req_095-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2496/req_095-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para Luciana Regina da Silva, presidente da " Associação Mulheres de Fibra" para que  compareça à Sessão Ordinária do dia 02/10/2025, com o objetivo de realizar uma palestra  sobre a Fibromialgia.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2502/req_096-2025_ver._carmo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2502/req_096-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental, que a Sessão Ordinária do dia 23 de outubro de 2025 seja realizada na localidade do Boqueirão.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2515/req_098-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2515/req_098-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Patronagem do  CTG Sinuelo do Bom Sucesso.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2524/req_099-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2524/req_099-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao CTG Sinuelo do Bom Sucesso e, ao CTG Forqueta de Santo Amaro pela organização da Semana Farroupilha de 2025.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2529/req_100-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2529/req_100-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento à Escolinha Camarense de Futebol de campo.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2533/req_101-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2533/req_101-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Conhecimento à Escolinha Camarense de Futebol, campeã no ano de 1995 da Copa LIFIAT (Liga de Futebol Infantil do Alto Taquari).</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2536/req_102-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2536/req_102-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Instalação de Comissão Especial, destinada a tratar, estudar, acompanhar e propor medidas relacionadas aos Bombeiros Voluntários de General Câmara.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2539/req_103-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2539/req_103-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Convite para que um profissional da área da saúde compareça à Sessão Ordinária do dia 30/10/2025, com o objetivo de realizar uma palestra educativa sobre a Campanha Outubro Rosa - Prevenção e diagnóstico precoce do câncer de mama e do colo do útero.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2542/req_104-2025_bancada_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2542/req_104-2025_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>Que o Tribunal de Contas do Estado do Rio Grande do Sul (TCE) realize auditora detalhada sobre os gastos públicos, contratos, convênios, licitações e gestão administrativa do Município de General Câmara, referente aos últimos dez anos.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Cedência do plenário, dia 24/10/2025 - às 17h, para realização de uma palestra sobre a implementação de Escola Cívico Militar no município de General Câmara.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2559/req_106-2025_bancada_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2559/req_106-2025_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>Requeremos que seja encaminhado ao Tribunal de Contas do Estado do Rio Grande do Sul (TCE/RS), por meio da Presidência desta Casa Legislativa, pedido de auditoria nas contas públicas do Município  de General Câmara, abrangendo o período dos últimos 8 exercícios financeiros.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2564/req_107-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2564/req_107-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo para que o executivo municipal envie, a esta casa legislativa, projeto de lei estabelecendo a Destinação de índice mínimo de 5% da receita corrente líquida para aplicação em ações de Agricultura e Pecuária, nos moldes do percentual obrigatório aplicado em Saúde e Educação.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2565/req_108-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2565/req_108-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Governo do Estado do Rio Grande do Sul. Apelando à Secretaria Estadual de Educação para que o processo de abertura/extensão do curso de ensino médio noturno na Escola Anita Moreira seja implantado no calendário escolar 2026.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Cedência do plenário, no dia 29/10/2025 - das 14h às 16h -, para reunião ordinária do COMDICA.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2571/req_110-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2571/req_110-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que esta Casa manifeste repúdio ao decreto nº 12.686/2025, do Governo Federal, e declare apoio às famílias, endossando o Projeto de Decreto Legislativo (PDL) nº 845/2025, de autoria do Senador Flávio Arns, bem como os demais PDLs que foram propostos até o momento na Câmara dos Deputados.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2572/req_111-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2572/req_111-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Apresentação de denúncia contra o Ver. Gustavo por possível quebra de decoro parlamentar, requerendo abertura de Comissão Processante.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2576/req_112-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2576/req_112-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações aos Servidores Públicos, a ser publicada nas redes sociais e no jornal de circulação local.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2577/req_113-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2577/req_113-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Mesa Diretora proceda a revisão do valor repassado do Duodécimo até o presente momento, verificando o quanto será gasto até o final do ano e, procedendo o repasse do valor que sobrará, ao Executivo Municipal, com a finalidade de compra de exames laboratoriais para atender a demanda.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Cedência do plenário, no dia 12/12/2025 - das 19h às 21h -, para assembleia geral de eleição da nova diretoria do SINDSERV-GC.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Matheus Silveira, Alessandro - Xando, Laís Lucas</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2590/req_115-2025_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2590/req_115-2025_ver._xando.pdf</t>
   </si>
   <si>
     <t>Pedido para a sessão ordinária, do dia 27/11/2025, seja realizada na localidade da Boca da Picada .</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2583/req_116-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2583/req_116-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Convite para que um profissional da área da saúde compareça à Sessão Ordinária do dia 13/11/2025 com o objetivo de realizar uma palestra educativa sobre a Campanha Novembro Azul - Prevenção e diagnóstico precoce do câncer de próstata e promoção da saúde do homem.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2592/req_117-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2592/req_117-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que a Secretária de Saúde compareça na sessão do dia 13/11/2025 com a finalidade de dar informações sobre a falta de exames laboratoriais e de imagem no município.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2602/req_118-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2602/req_118-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores, realize uma audiência pública com os moradores das ruas: Otávio Santarém, Padre Luiz Frederico Jeremias, Orfelino Reichel e Abílio Goelzer. A fim de debater a venda dos terrenos referente ao projeto de lei 044.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2608/req_119-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2608/req_119-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Medalha Mérito Farroupilha do Município de General Câmara, na forma extraordinária, ao grupo de danças adulto do CTG Raízes da Tradição.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2615/req_120-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2615/req_120-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Paróquia São Nicolau em comemoração ao Dia de São Nicolau.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2645/req_122-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2645/req_122-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Executivo Municipal para que pague, a título de gratificação por desempenho, o incentivo adicional financeiro para os Agentes Comunitários de Saúde, ainda em 2025.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2127/pll_001-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2127/pll_001-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir e ampliar o Projeto Saúde em Movimento no âmbito do Município de General Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2137/pll_002-2025_mesa_diretora.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2137/pll_002-2025_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Concede aumento real de 2,30% sobre o vencimento básico dos Servidores do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2138/pll_003-2025_mesa_diretora.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2138/pll_003-2025_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 3º da Lei nº 2.336, de 23 de dezembro de 2021, que “Institui o Programa Vale-Feira no âmbito do Poder Legislativo Municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2139/pll_004-2025_mesa_diretora.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2139/pll_004-2025_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Alteram-se os incisos I e II do art. 3º, da Lei no 1.832, de 16 de janeiro de 2014, que “Dispõe sobre a indenização a título de Auxílio-Alimentação para os servidores da Câmara Municipal de Vereadores de General Câmara e dá outras providências”.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2140/pll_005-2025_mesa_diretora.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2140/pll_005-2025_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do Auxílio Efetividade concedido pela Lei nº 1.833, de 16 de janeiro de 2014.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2141/pll_006-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2141/pll_006-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Institui o direito de o contribuinte ter acesso a meios e formas de pagamento digital, tais como Pix e transferência bancária, para quitação de débitos de natureza tributária, taxas e contribuições.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2173/pll_007-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2173/pll_007-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Renomeia logradouro denominado Rua da Figueira como rua Hermes Lutz Maciel.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2183/pll_008-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2183/pll_008-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Apoio às Estradas Rurais do Município de General Câmara (FUNDESTRADAS) e dá outras providências.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2307/pll_009-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2307/pll_009-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Institui o dia 02 de maio como dia municipal de valorização do Agronegócio e do Trabalhador Rural.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2318/pll_010-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2318/pll_010-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a instituir o Sistema de Cercamento Eletrônico dos espaços públicos, com a interveniência da Brigada Militar, Polícia Civil e Polícia Rodoviária Federal.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2320/pll_011-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2320/pll_011-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Apadrinhamento Afetivo no município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2332/pll_012-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2332/pll_012-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Denomina rua Laura Fischer.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2340/pll_013-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2340/pll_013-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de General Câmara/RS, a Semana de Combate à Violência Contra a Mulher, dispõe sobre a inclusão do tema no currículo escolar de forma transversal nas redes pública e privada de ensino, e cria a Sala das Margaridas para atendimento à mulheres vítimas de violência, e dá outras providências.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2347/pll_014-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2347/pll_014-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Junho Vermelho" no âmbito do Município de General Câmara/RS, com o objetivo de incentivar a doação de sangue.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2358/pll_015-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2358/pll_015-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Adote uma Praça", com o objetivo de promover a conservação, manutenção e melhoria de praças e demais áreas públicas, no âmbito do Município de General Câmara/RS e dá outras providências.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2370/pll_016-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2370/pll_016-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Altera o Art.2º da Lei Municipal nº 2368/2022.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2374/pll_017-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2374/pll_017-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema de Cercamento Eletrônico dos Espaços Públicos de General Câmara/RS e dá outras providências.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2429/pll_018-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2429/pll_018-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Declara a fumicultura como atividade de relevante interesse econômico, social e cultural no âmbito do Município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2538/pll_019-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2538/pll_019-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Declara o Clube 9 de Março como entidade de utilidade pública no âmbito do Município de General Câmara.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2550/pll_020-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2550/pll_020-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de apresentação bimestral, pelo Poder Executivo Municipal, de relatório detalhado da receita e da despesa pública, com o objetivo de garantir a transparência e o equilíbrio das contas públicas, evitando o déficit orçamentário.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2556/pll_021-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2556/pll_021-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Acrescenta os arts. 30-A, 30-B e 30-C ao Código de Posturas do Município de General Câmara, autorizando o Poder Executivo Municipal a proceder a remoção, recolhimento e destinação de fios, cabos e postes em desuso, abandono ou situação de risco, e dá outras providências.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2562/pll_022-20025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2562/pll_022-20025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Proíbe a suspensão do fornecimento dos serviços de abastecimento de água, energia elétrica e internet por inadimplência do consumidor, no território do Município de General Câmara, em finais de semana e feriados, e dá outras providências.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CEFO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2361/pdl_001-2025_cefo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2361/pdl_001-2025_cefo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas Anuais do Executivo Municipal de General Câmara no exercício de 2021.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2128/pp_001-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2128/pp_001-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo ou órgão responsável faça reparos na iluminação pública ao longo da rua Airton Senna.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2129/pp_002-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2129/pp_002-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo ou órgão responsável faça reparos na iluminação pública ao longo da estrada Doutor Índio Brasil Damasceno (estrada do Silo), tendo como referência a residência do Sr. Thiarles Fidelis e da Sra. Camila Canteros.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2130/pp_003-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2130/pp_003-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo ou órgão responsável faça reparos na iluminação pública ao longo da rua Otávio Santarém.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2131/pp_004-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2131/pp_004-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo ou órgão responsável faça reparos na iluminação pública ao longo da rua Eraldo da Silveira Baptista.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2132/pp_005-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2132/pp_005-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo ou órgão responsável faça reparos na iluminação pública ao longo da rua Orphelino Reichel.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2133/pp_006-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2133/pp_006-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a retirada do barranco em frente da Igreja Evangélica de Santo Amaro (Pedreira).</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2134/pp_007-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2134/pp_007-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o patrolamento da estrada do Corredor dos Petiços.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2135/pp_008-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2135/pp_008-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, com urgência, a manutenção e colocação de refletores e a instalação de placas de sinalização no Balneário da Cachoeirinha, em especial placa dos horários de guarita, placa de área de risco e placa de ponto de embarcação.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2136/pp_009-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2136/pp_009-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, com urgência, a manutenção e colocação de refletores e a ligação da água nas torneiras na Praia de Santo Amaro.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2142/pp_010-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2142/pp_010-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da CODESA, providencie, com máxima urgência, o reparo e substituição das mangueiras por canos da rede que leva água para a propriedade da Janete e do Telmo no corredor dos trilhos na confluência das estradas do Boqueirão e Passo da Taquara.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2143/pp_011-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2143/pp_011-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que executivo municipal, proceda o conserto da confluência do calçamento da Estrada do Pagador Martel com a ERS 244.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2144/pp_012-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2144/pp_012-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que executivo municipal, através do setor responsável, proceda a limpeza no final  da rua Adão Lucas Viana, e, coloque placa de “Proibido colocar lixo”.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2149/pp_013-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2149/pp_013-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o patrolamento da estrada do Corredor do Rincão, até o Plínio (leiteiro).</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2150/pp_014-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2150/pp_014-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a colocação de bancos na unidade de saúde do Boqueirão.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2155/pp_015-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2155/pp_015-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que realize as manutenções necessárias para o fechamento de um bueiro que se encontra sem tampa na ERS 244 em frente à casa da dona Clarisse Souza.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2156/pp_016-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2156/pp_016-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que realize as manutenções necessárias para o devido fechamento dos bueiros na Praça Eurico Gaspar Dutra.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2157/pp_017-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2157/pp_017-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que realize as manutenções necessárias na pracinha do Balneário da Cachoeirinha.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2158/pp_018-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2158/pp_018-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que reformule as demarcações com as medidas oficiais das quadras de esporte na Praça Eurico Gaspar Dutra.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2159/pp_019-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2159/pp_019-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que seja realizado o patrolamento das estradas de chão no distrito do Potreiro.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2160/pp_020-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2160/pp_020-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que seja realizado o patrolamento das estradas de chão no distrito da Volta do Barreto.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2161/pp_021-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2161/pp_021-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que realize as manutenções necessárias na praça central do distrito de Santo Amaro.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2162/pp_022-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2162/pp_022-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que realize as manutenções necessárias na Praça Centenário na Vila Popular.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2163/pp_023-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2163/pp_023-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que realize as manutenções necessárias, bem como demarcações e pintura na quadra de futebol da praça central do distrito de Santo Amaro.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2164/pp_024-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2164/pp_024-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que sejam instaladas redes de proteção ao longo das quadras de esporte na praça Eurico Gaspar Dutra.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2153/pp_025-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2153/pp_025-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, com urgência, a colocação das redes ao redor das quadras de futsal e vôlei na praça coberta (Praça Eurico Gaspar Dutra).</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2154/pp_026-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2154/pp_026-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção da quadra de areia, ao lado do ginásio de esportes.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2174/pp_027-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2174/pp_027-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie melhorias na estrada das Águas Boas, no Passo da Taquara.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2175/pp_028-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2175/pp_028-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a revisão e conserto da iluminação pública na localidade de Águas Boas, no Passo da Taquara.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2176/pp_029-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2176/pp_029-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a revisão e conserto da iluminação pública na rua Visconde de Itaboraí, nº 1366.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2177/pp_030-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2177/pp_030-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a revisão e conserto da iluminação pública da Volta do Barreto.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2178/pp_031-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2178/pp_031-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal proceda, com a máxima urgência, nas melhorias com a colocação de cascalho, compactação com rolo compactador, e, abertura e limpeza das saídas de água pluvial do Corredor dos Borges, no distrito de Santo Amaro.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2184/pp_032-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2184/pp_032-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que realize a manutenção da iluminação pública na estrada do distrito do Boqueirão. (Próximo ao Marcelo dos ônibus).</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2185/pp_033-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2185/pp_033-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que seja resolvido o problema de iluminação pública na localidade do Passo da Taquara.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2186/pp_034-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2186/pp_034-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que seja resolvido o problema de esgoto a céu aberto no início da rua Maragatos.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2191/pp_035-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2191/pp_035-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que executivo municipal, através do setor responsável, providencie a limpeza, com recolhimento de lixo e galhos, em frente ao endereço de imóvel Visconde do Itaboraí nº 1121, Vila Popular.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2192/pp_036-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2192/pp_036-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a revisão e conserto da rede de  iluminação pública na rua Eraldo Silveira Baptista.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2193/pp_037-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2193/pp_037-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a revisão e conserto da rede de iluminação pública na Boca da Picada.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2194/pp_038-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2194/pp_038-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a manutenção da estrada do Boqueirão.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2195/pp_039-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2195/pp_039-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a manutenção da estrada do Potreiro, na subida da casa da Solange.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2196/pp_040-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2196/pp_040-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação/construção de mais um quebra-molas na rua Os Maragatos.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2199/pp_041-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2199/pp_041-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a colocação de um quebra-molas na entrada de Santo Amaro.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>Que o Executivo Municipal proceda a qualificação do serviço de coleta de lixo nas localidades do interior.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>Reitero, com urgência, para que o Executivo Municipal providencie, imediatamente, o patrolamento, colocação de material e saídas de águas pluviais no corredor dos Borges no distrito de Santo Amaro.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>Que o executivo providencie a limpeza na rua Margem do rio Taquari, na beira do rio. Pois as  pessoas que moram ali utilizam como prainha.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>Que seja construído um abrigo no ponto de ônibus da entrada do corredor do Marquinhos e Angelita, no Boqueirão.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2212/pp_046-2025_ver._carmo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2212/pp_046-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Que seja colocado placas de: Proibido o trânsito de cavalos na Praça de Santo Amaro.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2213/pp_047-2025_ver._carmo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2213/pp_047-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Que seja construído uma Passagem Elevada, em frente à escola Vasconcelos Jardim e uma na Norberto Fagundes Ribeiro.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2214/pp_048-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2214/pp_048-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal faça o levantamento dos danos causados pela AEGEA/CORSAN quando esta realiza o conserto de tubulações danificadas, bem como notifique a mesma, sob pena de multa, para que proceda no imediato reparo das ruas.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2215/pp_049-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2215/pp_049-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal notifique a Concessionária de Energia RGE, sob pena de multa, para que proceda no imediato recolhimento das podas realizadas na Avenida XV de Novembro.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2216/pp_050-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2216/pp_050-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal proceda na imediata retirada dos materiais das casas que foram atingidas pela enchente de maio dos proprietários tenham assinado o termo de responsabilidade, bem como seja decretada que nos locais atingidos sejam considerados área de risco para fins de moradia.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2220/pp_051-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2220/pp_051-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção nos buracos localizados na esquina entre a rua Quatro de maio e a rua Senador Florêncio (em frente a InfoCel).</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2221/pp_052-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2221/pp_052-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação/construção de um quebra-molas na rua Visconde de Itaboraí, próximo a Congregação da Igreja Evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2247/pp_053-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2247/pp_053-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero para que o executivo municipal, através do setor responsável, providencie a revisão e conserto da rede de iluminação no corredor do Joel e do Marquinhos, no Boqueirão.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2248/pp_054-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2248/pp_054-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>REITERO para que o executivo municipal, através do setor responsável, providencie com a máxima urgência o conserto do calçamento na estrada do Boqueirão.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2251/pp_055-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2251/pp_055-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que seja realizada a patrolagem das estradas de chão e a roçada da vegetação na localidade da Boca da Picada (Corredor dos Trindades).</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2252/pp_056-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2252/pp_056-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção nas lâmpadas nos trevos de acesso à cidade.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2257/pp_057-2025_vera_lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2257/pp_057-2025_vera_lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja reconstruído, com a máxima urgência, guard rail da ponte na estrada da Volta do Barreto.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2258/pp_058-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2258/pp_058-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que seja realizada a devida manutenção na rua Conde de Porto Alegre, que se encontra intransitável.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2259/pp_059-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2259/pp_059-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal proceda no imediato conserto das Ruas Conselheiro Buarque de Macedo e Conde de Porto Alegre.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2264/pp_060-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2264/pp_060-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que sejam feitas as devidas manutenções na iluminação pública ao longo da Visconde de Itaboray. (em frente à casa da dona Vera Azambuja, nº 48).</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2265/pp_061-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2265/pp_061-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que sejam feitas as devidas manutenções nas pontes de madeira que ligam o distrito da Boca da Picada ao Moré (estrada do Trierweiler).</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2266/pp_062-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2266/pp_062-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que seja feita a limpeza dos entulhos e roçada da vegetação na rua Marquês do Herval. (Em direção à casa da dona Chica).</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2267/pp_063-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2267/pp_063-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao poder executivo, ou setor responsável, que seja fechada uma tampa de bueiro, aberta, na rua Vereador Luiz Paulo Borneo.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2272/pp_064-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2272/pp_064-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção nas lâmpadas na praça Ângelo Cetraro.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2273/pp_065-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2273/pp_065-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Secretaria Municipal de Educação, providencie, com a máxima urgência, a aquisição de material de limpeza e papel higiênico para as escolas municipais.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2274/pp_066-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2274/pp_066-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Secretaria de Trânsito, providencie com a máxima urgência, um quebra-molas na rua Otávio Santarém, abaixo da pista de skate.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2285/pp_067-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2285/pp_067-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o conserto da parada de ônibus no Passo da Taquara, próximo à propriedade do Evandro Gastal.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2286/pp_068-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2286/pp_068-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o conserto do bueiro perto dos trilhos de trem, no Boqueirão.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2287/pp_069-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2287/pp_069-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o patrolamento da Estrada do Moré.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2292/pp_070-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2292/pp_070-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Requeremos ao Poder Executivo, ou ao setor competente, que providencie as manutenções, urgentes e necessárias, no pontilhão situado quase em confluência da Rua 4 de Maio com a Rua Buarque de Macedo, haja vista que o mesmo se encontra intransitável._x000D_
 Ademais, solicitamos que a Defesa Civil municipal seja notificada e tome as devidas providências, considerando que o referido pontilhão representa uma rota de fuga crucial para os moradores locais em situações de eventuais catástrofes e contratempos.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2293/pp_071-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2293/pp_071-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Reiteramos a solicitação ao poder executivo, ou setor responsável, para que realizem os serviços de patrolamento e roçada na estrada do Corredor dos Trindades, na localidade da Boca da Picada.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2300/pp_072-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2300/pp_072-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado calçadas ao longo da rua Adelar Heinrich no distrito industrial de General Câmara.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2299/pp_073-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2299/pp_073-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a substituição das lâmpadas queimadas na Estrada do Moré e no corredor do Beto Wuinch e do Paulo do Moré.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2314/pp_074-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2314/pp_074-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie o patrolamento, limpeza e roçada na rua Achiles Romanato (Sanga da Jararaca).</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2309/pp_075-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2309/pp_075-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a colocação de um contêiner de coleta de lixo na rua Barão do Triunfo.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2315/pp_076-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2315/pp_076-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a colocação de placa de nomenclatura na rua Amaro Medeiros (beco 2), no distrito de Santo Amaro.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2317/pp_077-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2317/pp_077-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie a continuidade da pintura estratigráfica/linha de divisão de fluxo, na rua Senador Florêncio.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2323/pp_078-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2323/pp_078-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a instalação de uma parada de ônibus na Rua Visconde de Itaboraí.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2324/pp_079-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2324/pp_079-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de um toldo na frente do GDAG.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2325/pp_080-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2325/pp_080-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado redutores de velocidade na Rua Borges de Medeiros.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2326/pp_081-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2326/pp_081-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie, com a máxima urgência, o patrolamento e colocação de material e compactação da estrada, bem como, a abertura e limpeza das saídas de água no Corredor dos Petiços</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2327/pp_082-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2327/pp_082-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção da iluminação pública na Boca da Picada, perto do salão Santa Rita.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2328/pp_083-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2328/pp_083-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie, com a máxima urgência, o patrolamento e colocação de material, bem como a compactação, na estrada do Pagador Martel entre a ERS 244 até a confluência da estrada do Boqueirão.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2334/pp_084-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2334/pp_084-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie a manutenção e a colocação de lâmpadas, especificamente no poste central da praça do distrito de Santo Amaro.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2335/pp_085-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2335/pp_085-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie a manutenção e a colocação de lâmpada na rua Thomas Pereira, no distrito de Santo Amaro.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2342/pp_086-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2342/pp_086-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Dirigimo-nos ao Poder Executivo ou setor competente para solicitar a realização de manutenções, benfeitorias e reformas na praça da rua Maragatos.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2336/pp_087-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2336/pp_087-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que seja reformado o banheiro da praça Professor Renê Boeckel Velloso Filho, situada entre as ruas Otávio Santarém e Dr. Mac Genity.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2337/pp_088-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2337/pp_088-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie melhorias na Estrada Boqueirão e Corredores, com o patrolamento e limpeza das saídas de águas pluviais.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2338/pp_089-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2338/pp_089-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a revisão e conserto da rede de iluminação no corredor da Estrada Boqueirão e seus corredores.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2341/pp_090-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2341/pp_090-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie a manutenção e a colocação de lâmpada na entrada de Pagador Martel.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2348/pp_091-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2348/pp_091-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie, com urgência, a substituição das madeiras quebradas e, que seja realizado o reparo nas partes soltas e comprometidas no mirante em Santo Amaro.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2349/pp_092-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2349/pp_092-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de material, tipo escória ou cascalho, em alguns pontos críticos na estrada do Passo do Pitiço, a fim de permitir o tráfego de veículos nos períodos de chuvas e no período de estiagem.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2350/pp_093-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2350/pp_093-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção nos buracos localizados em alguns pontos na rua Duque de Caxias.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2351/pp_094-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2351/pp_094-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de luminárias de iluminação pública ao longo da RS130, no trecho compreendido entre a propriedade do Sr. Ronaldo Della Nina e Rua Aquiles Romanato.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, divulgue calendário de recolhimento de galhos das podas e oriente a população para realizar a poda de forma correta.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2359/pp_096-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2359/pp_096-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e a acessibilidade no beco de acesso entre as ruas Duque de Caxias e  General Portela.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2363/pp_097-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2363/pp_097-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao setor competente a realização da devida manutenção no calçamento da rua João Pessoa, o qual tem apresentado acúmulo significativo de_x000D_
 água em diversas poças, dificultando o trânsito de pedestres e comprometendo a qualidade da via.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2364/pp_098-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2364/pp_098-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos a instalação de iluminação pública na parada de ônibus localizada na Estrada do Silo. Caso a iluminação já esteja presente, solicitamos que sejam realizados os reparos necessários para o seu pleno funcionamento.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2365/pp_099-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2365/pp_099-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos a realização de manutenções elétricas nas luminárias localizadas na rua João Pessoa.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2371/pp_100-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2371/pp_100-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie melhorias na estrada do Banheiro Velho, trecho entre a ERS 244 e os trilhos confluência com a estrada do Boqueirão e corredores, antes da chegada do inverno e do período de chuvas.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2366/pp_101-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2366/pp_101-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos a extensão da cobertura que dá acesso à Creche Paulo Roberto Ramé até o portão de entrada, considerando que sua funcionalidade é limitada em seu tamanho atual, o que resulta na exposição de crianças, professores e funcionários à chuva devido à distância entre a cobertura e a calçada.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2373/pp_102-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2373/pp_102-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio do setor responsável, providencie a pintura dos quebra-molas na localidade do Boqueirão.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2379/pp_103-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2379/pp_103-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie, com urgência, a colocação de uma nova tampa no bueiro localizado na rua 4 de Maio, próximo à loja Lebes.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2381/pp_104-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2381/pp_104-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura municipal, através do setor responsável do meio ambiente, realize a colocação de placas "Proibido Jogar Lixo e Entulho" em via pública, no Distrito de Santo Amaro do Sul, município de General Câmara-RS.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2382/pp_105-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2382/pp_105-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie a colocação de uma nova tampa de bueiro na rua João Alfredo Rodrigues da Silva, nº 836.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2387/pp_106-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2387/pp_106-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma parada de ônibus/abrigo na Estrada Boqueirão, em frente à casa do Tiago Freitas.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie melhorias na estrada do Pagador Martel, trecho entre a ERS 244 com início no Thiessen até a confluência com a estrada do Boqueirão. Com o patrolamento, limpeza das saídas de águas pluviais e colocação de cascalho.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2391/pp_108-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2391/pp_108-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>REINTERANDO O PEDIDO DE PROVIDÊNCIA DE Nº 70: Requeremos ao Poder Executivo, ou ao setor competente, que providencie as manutenções urgentes e necessárias no pontilhão situado quase em confluência da Rua 4 de Maio com a Rua Buarque de Macedo, haja vista que o mesmo se encontra intransitável._x000D_
 Ademais, solicitamos que a Defesa Civil municipal seja notificada e tome as devidas providências, considerando que o referido pontilhão representa uma rota de fuga crucial para os moradores locais em situações de eventuais catástrofes e contratempos.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2396/pp_109-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2396/pp_109-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da secretaria competente, providencie a manutenção do pavimento na Rua 4 de Maio no acesso entre a Lancheria do Gilvan e o portão de entrada do depósito do Supermercado Bonato.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2397/pp_110-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2397/pp_110-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da secretaria competente, providencie a manutenção de um vazamento de esgoto na rua São João esquina com a rua Borges de Medeiros.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2398/pp_111-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2398/pp_111-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da secretaria competente, providencie a reposição de uma nova tampa de bueiro na rua Visconde de Itaborí esquina com a rua Conselheiro José de Alencar.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2399/pp_112-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2399/pp_112-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio do setor responsável, providencie a manutenção do calçamento da localidade do Boqueirão, em frente à casa da senhora Elisa e do senhor Sérgio.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2400/pp_113-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2400/pp_113-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável , providencie, com urgência, a colocação de uma nova tampa no bueiro localizado na rua São João, em frente ao antigo prédio do Arsenal.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2401/pp_114-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2401/pp_114-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitamos a instalação de corrimãos nas rampas de acesso do Posto Municipal de Saúde.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2406/pp_115-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2406/pp_115-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, divulgue o calendário do campeonato de Futsal.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2412/pp_116-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2412/pp_116-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio do setor responsável, providencie a colocação de cascalho no corredor do senhor Luiz Royer e do senhor Fernando Royer, na localidade do Boqueirão.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2413/pp_117-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2413/pp_117-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio do setor responsável, providencie a manutenção no corredor do senhor Mano e da senhora Eliane, na localidade da Boca da Picada.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2417/pp_118-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2417/pp_118-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie a manutenção do pavimento na rua Visconde de Itaboraí, próximo à Igreja Evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2418/pp_119-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2418/pp_119-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie a manutenção do pavimento na rua Barão do Triunfo, esquina com a rua Marquês do Paraná.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2419/pp_120-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2419/pp_120-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie a manutenção e a colocação de lâmpadas, nos seguintes pontos da localidade do Potreiro: próximo à casa da senhora Maria Zilah de Souza; próximo à casa da senhora Cris Maciel e, próximo ao bar e mini mercado Ferreira.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2426/pp_121-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2426/pp_121-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de uma escada na rua São José, lomba de acesso à rua Os Maragatos, visando melhorar a mobilidade e segurança dos pedestres.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2420/pp_122-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2420/pp_122-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria de obras, providencie o patrolamento e colocação de material na Estrada do Mato, ligação entre a ERS 244 e o Potreiro.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2421/pp_123-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2421/pp_123-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria de obras, providencie, com a máxima urgência, melhorias no Corredor da Caixa de água, que liga a Estrada do Mato à Capela Santo Antônio, no Potreiro.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2422/pp_124-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2422/pp_124-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da setor de iluminação pública, providencie a substituição das lâmpadas queimadas na Estrada do Mato, no corredor da Caixa de água, e, revisão nos demais corredores e estradas do Potreiro.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2441/pp_125-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2441/pp_125-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de material, tipo escória ou cascalho, nos buracos na rua Comissário Lamas, na localidade da Cachoeirinha.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2442/pp_126-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2442/pp_126-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a revisão e o conserto das luminárias na praça Ângelo Cetraro, visando garantir a adequada iluminação do local.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2443/pp_127-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2443/pp_127-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie o patrolamento e a manutenção na Estrada do Silo.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2444/pp_128-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2444/pp_128-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie o recolhimento dos galhos e entulhos na localidade da Cachoeirinha.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2445/pp_129-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2445/pp_129-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie melhorias na estrada do Boqueirão com o patrolamento e limpezas das saídas de águas pluviais.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2453/pp_130-2025_ver._carmo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2453/pp_130-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Cemitério de Santo Amaro tenha sua área ampliada e devidamente adequada, tendo em vista que o local já se encontra em situação de superlotação, não havendo mais espaço disponível para novos sepultamentos. A ampliação é necessária para garantir que, ao longo dos próximos anos, haja capacidade para receber novos túmulos de forma organizada e respeitosa.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2454/pp_131-2025_ver._carmo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2454/pp_131-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Mirante de Santo Amaro passe por reparos, visto que o madeiramento apresenta sinais de desgaste e cedência do madeiramento devido aos anos sem manutenção e à intensa frequência de turistas, configurando risco iminente de queda da estrutura e de acidentes com visitantes.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>JOÃO RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2461/pp_132-2025_ver._joao_rodrigues.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2461/pp_132-2025_ver._joao_rodrigues.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o conserto do calçamento na rua Marquês do Paraná.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2462/pp_133-2025_ver._joao_rodrigues.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2462/pp_133-2025_ver._joao_rodrigues.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o conserto do calçamento ("buraco") na rua Quatro de Maio esquina com a rua Getúlio Vargas.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2463/pp_134-2025_ver._joao_rodrigues.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2463/pp_134-2025_ver._joao_rodrigues.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o conserto do calçamento na rua Estrada Geral em Santo Amaro.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2464/pp_135-2025_ver._joao_rodrigues.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2464/pp_135-2025_ver._joao_rodrigues.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o conserto do calçamento na rua Duque de Caxias em Santo Amaro</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2465/pp_136-2025_ver._joao_rodrigues.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2465/pp_136-2025_ver._joao_rodrigues.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o conserto do calçamento na rua Capitão Rodrigo em Santo Amaro.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2466/pp_137-2025_ver._joao_rodrigues.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2466/pp_137-2025_ver._joao_rodrigues.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o conserto do calçamento na rua Marechal Câmara em Santo Amaro.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2467/pp_138-2025_ver._joao_rodrigues.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2467/pp_138-2025_ver._joao_rodrigues.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o conserto do calçamento no Boqueirão.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2468/pp_139-2025_ver._joao_rodrigues.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2468/pp_139-2025_ver._joao_rodrigues.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de lâmpada no poste em frente a cabana, que se localiza no prolongamento da rua Demétrio Ribeiro, corredor que dá acesso a residência do Sr. Matheus Pereira, em Santo Amaro.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2469/pp_140-2025_ver._joao_rodrigues.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2469/pp_140-2025_ver._joao_rodrigues.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a limpeza das canaletas laterais do calçamento em Pagador Martel, "Estrada do Amaro Pacheco".</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2483/pp_141-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2483/pp_141-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o patrolamento da estrada do Pagador Martel.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2482/pp_142-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2482/pp_142-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da secretaria de obras, providencie a troca de lâmpada na rede pública no corredor do Marquinhos  e da Angelita, na localidade do Boqueirão.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2484/pp_143-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2484/pp_143-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie a manutenção nos buracos localizados na rua Senador Florêncio.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2485/pp_144-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2485/pp_144-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a retirada dos galhos e entulhos acumulados no terreno baldio, localizado entre a rua Visconde do Itaboraí e a esquina com a rua Adalberto Jung.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2486/pp_145-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2486/pp_145-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie a manutenção nos buracos localizados entre a rua José de Alencar e a esquina com a rua Otávio Santarém.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2494/pp_146-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2494/pp_146-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie o patrolamento, manutenção e colocação de material na estrada do Silo.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2498/pp_147-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2498/pp_147-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio do setor responsável, providencie a manutenção e a desobstrução do encanamento localizado na Estrada Geral, no distrito de Santo Amaro.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2500/pp_148-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2500/pp_148-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie o conserto do buraco localizado na Rua 4 de Maio, em frente à casa nº 315.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2503/pp_149-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2503/pp_149-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da secretaria responsável, realize a limpeza e manutenção do local, incluindo retirada de lixo, roçada pintura e reparos necessários no cemitério municipal, garantindo assim, um espaço seguro e bem cuidado para a comunidade.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2504/pp_150-2025_ver._alessandro-xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2504/pp_150-2025_ver._alessandro-xando.pdf</t>
   </si>
   <si>
     <t>Que o setor ou órgão responsável realize a limpeza do Balneário da Cachoeirinha e do trevo de acesso ao balneário.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2509/pp_151-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2509/pp_151-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio do setor responsável, providencie a colocação de novas tampas nos bueiros da localidade de Santo Amaro, nas seguintes vias: rua Júlio de Castilhos, rua Ernesto Alves e  rua Estrada Geral.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2510/pp_152-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2510/pp_152-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie a limpeza do lago localizado na rua Agenor Machado, nos fundos da vila Mandinho.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2517/pp_153-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2517/pp_153-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da secretaria competente, providencie a manutenção ou a instalação de uma nova lixeira na localidade da Boca da Picada, em frente à casa do Eraldo, ao lado do corredor do Zeno.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2516/pp_154-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2516/pp_154-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja realizada, com urgência, a limpeza da valeta localizada na Estrada Capão Alto, no ponto de confluência com a rodovia João Ivo Ramé, especialmente na curva perigosa existente no local.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2525/pp_155-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2525/pp_155-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a municipalidade providencie, com máxima urgência, o patrolamento das estradas do interior que se encontram em situação precária.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2518/pp_156-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2518/pp_156-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de material, tipo "escória" ou cascalho, em alguns pontos críticos na estrada do Passo da Taquara.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2519/pp_157-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2519/pp_157-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de material, tipo "escória" ou cascalho, em alguns pontos críticos na estrada do Passo das Pedras.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2520/pp_158-2025_ver._alessandro-xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2520/pp_158-2025_ver._alessandro-xando.pdf</t>
   </si>
   <si>
     <t>Solicitamos, reiteradamente, ao Poder Executivo Municipal ou à Secretaria competente que proceda, com a maior brevidade possível, à limpeza integral da Vila da Cachoeirinha, do Trevo de Acesso e do Balneário, os quais se encontram em estado de degradação e sem qualquer manutenção adequada, conforme reclamações recorrentes dos moradores desta localidade.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2521/pp_159-2025_ver._alessandro-xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2521/pp_159-2025_ver._alessandro-xando.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Poder Executivo Municipal, ou ao setor responsável, que realize as manutenções e limpezas necessárias na Vila Mandinho, especialmente na área que vem recebendo resíduos de descarte.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2526/pp_160-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2526/pp_160-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a municipalidade providencie, através da secretaria responsável, a colocação de material (escória) no Corredor do Alípio, no Boqueirão.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2527/pp_161-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2527/pp_161-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio do setor responsável, providencie o patrolamento do corredor do senhor Dilo e da senhora Lizete, na localidade do Banheiro Velho.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2528/pp_162-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2528/pp_162-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da secretaria competente, providencie a manutenção do pavimento na rua Visconde de Itaboray, em frente à igreja evangélica e, também em frente à residência 1481.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2530/pp_163-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2530/pp_163-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável providencie o patrolamento das estradas do Corredor dos Petiços (Pagador Martel).</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2540/pp_164-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2540/pp_164-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero, com urgência, para que o executivo municipal providencie imediatamente o patrolamento e colocação de cascalho no Passo da Taquara.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2541/pp_165-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2541/pp_165-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero, com urgência, para que o executivo municipal providencie imediatamente a manutenção dos brinquedos da praça Eurico Gaspar Dutra.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2545/pp_166-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2545/pp_166-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a manutenção do buraco na rua Senador Florêncio, em frente à lotérica.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2546/pp_167-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2546/pp_167-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, juntamente com a secretaria competente, providencie o reparo na rua Visconde de Itaboraí, nº 1430, onde há um buraco.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2547/pp_168-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2547/pp_168-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, juntamente com a secretaria competente, providencie o reparo na rua Barão de São Gabriel, esquina com a rua Marquês do Paraná, onde há um buraco.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2551/pp_169-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2551/pp_169-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar que seja encaminhado ao setor competente do Poder Executivo, pedido de providência para que sejam realizadas_x000D_
 as devidas manutenções na Estrada da Volta do Barreto, em toda a sua extensão.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2552/pp_170-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2552/pp_170-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar, que seja encaminhado ao setor competente do Poder Executivo pedido de providência, para que seja providenciada uma_x000D_
 solução para o esgoto que está correndo a céu aberto na Rua General Can Robert.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2548/pp_171-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2548/pp_171-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal providencie a colocação de uma lâmpada, em frente à antiga escola da dona Elza Bortolli, na entrada Porto das Goiabeiras.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2553/pp_172-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2553/pp_172-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da secretaria competente, providencie a limpeza e manutenção do banheiro da Praça do Skate Rene Boeckel Velloso Filho.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2554/pp_173-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2554/pp_173-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal. por meio da secretaria competente, providencie a manutenção de iluminação pública, é necessário a reposição de lâmpadas na rua Conselheiro José de Alencar, próximo à casa número 257.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da secretaria competente, providencie a substituição da tampa danificada do bueiro localizado na rua Visconde de Itaboray, em frente à parada de ônibus do IEE Vasconcelos Jardim.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da secretaria competente, providencie o conserto da calçada em frente ao IEE Vasconcelos Jardim, tendo em vista que há dois buracos no local, o que representa riscos às crianças e demais pedestres que utilizam a calçada diariamente.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2569/pp_176-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2569/pp_176-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o patrolamento do corredor dos Kistt, na localidade do Boqueirão.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2570/pp_177-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2570/pp_177-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o patrolamento e roçada do corredor dos Pitiços, na localidade do Pagador Martel.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2573/pp_178-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2573/pp_178-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Senhor Vereador, Venho, por meio deste, solicitar que seja encaminhado, ao setor competente do Poder Executivo, pedido de providência para a instalação de uma placa de identificação na entrada do Corredor do Rincão, a fim de orientar os motoristas que trafegam pela via.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2574/pp_179-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2574/pp_179-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita, no acesso à Estrada do Silo às margens da ERS 401 - KM2, um "Taipe de Entrada" para facilitar o acesso de veículos à Estrada do Silo.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2579/pp_180-2025_ver._biti.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2579/pp_180-2025_ver._biti.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a manutenção dos pontos de iluminação localizados no Corredor dos Maciel, na localidade do Potreiro. Esses pontos de iluminação estão situados em frente à casa do senhor Klébinho e da senhora Márcia.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2580/pp_181-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2580/pp_181-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Prezados(as) Senhores(as), Venho por meio deste formalizar um Pedido de Providência Urgente referente à situação da lixeira pública localizada na localidade de Banheiro Velho, mais especificamente em frente à Escola Padre Elly.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2581/pp_182-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2581/pp_182-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, juntamente com a secretaria competente, providencie a limpeza na prainha de Santo Amaro.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2582/pp_183-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2582/pp_183-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, juntamente com a secretaria competente, providencie a limpeza e a coleta de entulhos ao lado do contêiner de lixo, localizado na rua Orfelino Reichel.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2588/pp_184-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2588/pp_184-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da secretaria responsável, providencie a limpeza, a manutenção e os reparos necessários no Balneário da Cachoeirinha.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2589/pp_185-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2589/pp_185-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da secretaria responsável, providencie a limpeza, a manutenção e a instalação de refletores na Prainha, em Santo Amaro.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2591/pp_186-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2591/pp_186-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie, com a máxima urgência, o patrolamento da Estrada Geral do Boqueirão, Estrada do Banheiro Velho e Estrada Dico Dornelles.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2597/pp_187-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2597/pp_187-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da secretaria responsável, providencie o conserto e a manutenção dos brinquedos da pracinha localizada na localidade da Cachoeirinha.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2598/pp_188-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2598/pp_188-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da secretaria responsável, providencie o conserto e a manutenção dos brinquedos da pracinha localizada na rua Otávio Santarém.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2601/pp_189-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2601/pp_189-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a revisão da rede de iluminação pública do Boqueirão, Banheiro Velho, Boca da Picada, Volta dos Freitas e Passo da Taquara.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2609/pp_190-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2609/pp_190-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo providencie, com a máxima urgência, o conserto do calçamento que liga Pagador Martel à ERS 244.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2610/pp_191-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2610/pp_191-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da secretaria responsável, providencie o conserto e a reinstalação da parada de ônibus localizada na rua Demétrio Ribeiro, na localidade de Santo Amaro.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2616/pp_192-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2616/pp_192-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal providencie, através da Secretaria Municipal de Saúde, a divulgação, com antecedência, dos calendários de atendimento nos feriados de natal e primeiro do ano, objetivando a comunicação prévia dos usuários do sistema de saúde.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2623/pp_193-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2623/pp_193-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o recolhimento de galhos e entulhos na rua Conselheiro Buarque de Macedo, próximo à Academia Irmãos DN.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2629/pp_194-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2629/pp_194-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo providencie o patrolamento e roçada no Corredor do Rincão.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2630/pp_195-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2630/pp_195-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo providencie a troca de lâmpada em frente à casa da moradora Janete, no Passo da Taquara.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2631/pp_196-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2631/pp_196-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo providencie a troca das lâmpadas que estão queimadas, em dois pontos no Corredor do Marquinhos, no Boqueirão.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2632/pp_197-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2632/pp_197-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da secretaria responsável, providencie a instalação de placas de orientação, advertência e de indicação de áreas de risco no Balneário da Cachoeirinha, com o objetivo de alertar a população e garantir maior segurança aos frequentadores.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2639/pp_198-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2639/pp_198-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio dos órgãos responsáveis, realize a manutenção do pavimento na rua Lupi Martins 39.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2640/pp_199-2025_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2640/pp_199-2025_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio dos órgãos responsáveis, realize a troca da tampa de bueiro na esquina da rua Visconde de Itaboraí com a rua Conselheiro José do Patrocínio.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2641/pp_200-2025_vera._luisa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2641/pp_200-2025_vera._luisa.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, juntamente com a secretaria responsável, providencie a instalação de uma parada na RS-244, em frente à antiga Escola Municipal Pagador Martel.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2646/pp_201-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2646/pp_201-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que seja retirado os resíduos de poda e entulho da cidade, em especial na Vila Popular, rua São João, rua Camerino Marques da Rocha e Avenida XV de Novembro.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2647/pp_202-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2647/pp_202-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a devida limpeza da área do Lago da Vila Mandinho, bem como seja proibido o descarte irregular de resíduos de poda, caliça e demais resíduos.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2648/pp_203-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2648/pp_203-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o conserto do esgoto pluvial da rua São João esquina com a Borges de Medeiros. Solicitamos providências de maneira urgente.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2145/pi_001-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2145/pi_001-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1- Quantas patrulhas agrícolas o município dispõe e quais a localidades que estão locadas?_x000D_
 2-	Quantas estão em funcionamento?_x000D_
 3-	Quantas estão cedidas em parcerias com Associações e quais são elas?</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2152/pi_02-2025_ver._maiky.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2152/pi_02-2025_ver._maiky.pdf</t>
   </si>
   <si>
     <t>Este pedido de informação se baseia em diversas reclamações de equipes de futebol e usuários do Ginásio sobre a quadra de futsal, que está desativada por não apresentar condições adequadas de uso._x000D_
 Em reunião no ano passado, com o Diretor de Esportes e o Procurador do Município, na época responsável pela secretaria, juntamente com os representantes das equipes, à qual estive presente, foi-nos prometido que a reforma começaria no início deste ano, juntamente com a realização de um novo campeonato até março. No entanto, até agora, não houve nenhuma ação._x000D_
 Sabemos que os recursos para a reforma estão disponíveis há mais de seis meses, sendo uma emenda de R$ 210 mil do Deputado Federal Pedro Westphalen e R$ 70 mil de outra emenda do Deputado Federal Alexandre Lindenmeyer. A falta de manutenção está prejudicando as competições de futsal, o treino das equipes de vôlei e também as atividades da escolinha de futebol, que não consegue treinar em dias de chuva. A comunidade esportiva está aguardando informações sobre o andamento da reforma e a previsão de início dos trabalhos._x000D_
 Sendo assim encaminhamos o seguinte pedido de informação:_x000D_
 . Quais medidas o Executivo Municipal tomará mediante os fatos?_x000D_
  . Qual o tempo estimado para a manutenção da referida quadra?</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2187/pi_003-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2187/pi_003-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja informado, por função, a lista de espera de nomeação no concurso público?</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2188/pi_004-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2188/pi_004-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja informado a lista de contemplados com as casas do arsenal?</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2198/pi_005-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2198/pi_005-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicitar informações se, durante o recesso, chegou alguma notificação judicial à Câmara de Vereadores, enviada por órgãos de fiscalização do Estado, e se há alguma pendência ou exigência que precise ser atendida.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>Quando será publicado o edital para venda dos espaços na Festa do Município? _x000D_
 Haverá alguma preferência para o comércio local?</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2228/pi_007-2025_banc_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2228/pi_007-2025_banc_mdb.pdf</t>
   </si>
   <si>
     <t>- Qual a forma de contratação do plano de ensino positivo do governo municipal;_x000D_
 - Qual a data de início e a data de fim do contrato com a empresa Positivo;_x000D_
 - Qual o valor de repasse mensal para essa empresa e qual valor pago total para a empresa.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2229/pi_008-2025_banc_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2229/pi_008-2025_banc_mdb.pdf</t>
   </si>
   <si>
     <t>- Por quais motivos os eventos carnavalescos do município, como a escolha da rainha e a muamba, não ocorreram no pavilhão de eventos da Praça Eurico Gaspar Dutra;_x000D_
 - O pavilhão tem PPCI (programa de proteção contra incêndios);_x000D_
 - O pavilhão tem HABITS;_x000D_
 - Se houver, favor enviar, em anexo, os mesmos utilizados na festa do município de 2024.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2230/pi_009-2025_banc_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2230/pi_009-2025_banc_mdb.pdf</t>
   </si>
   <si>
     <t>- Qual forma de contratação da empresa que vendeu os cursos de Robótica;_x000D_
 - Qual foi o tempo de contrato com a empresa e valor investido neste fim.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2235/pi_010-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2235/pi_010-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>- Que o executivo municipal informe a essa casa legislativa, de forma detalhada, qual e quantos financiamentos estão sendo pagos e o valor mensal do financiamento ._x000D_
 - Qual o valor mensal de pagamentos com precatórios.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2246/pi_011-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2246/pi_011-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Qual a forma de contratação da mídia da Semana do Município. Juntando cópia do processo de contratação.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2263/pi_012-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2263/pi_012-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Qual o valor que Deputado Federal Marcelo Moraes destinou nos últimos 4 anos e onde foram aplicadas as emendas desse deputado.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2268/pi_013-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2268/pi_013-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>- Quantos veículos foram remanejados da secretaria municipal de saúde nos últimos 4 anos?  _x000D_
 - Ocorreu a devida indenização ao fundo municipal de saúde?</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2277/pi_014-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2277/pi_014-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>- Pedido de informação sobre como foi feito o processo seletivo dos visitadores do programa primeira infância melhor (PIM)?_x000D_
 - Quem compõe o grupo técnico municipal (GTM) monitores/supervisores e visitador?</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2281/pi_015-2025_bancada_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2281/pi_015-2025_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>Solicitamos, ao setor responsável,  a cópia da carta de exclusividade que é referida no extrato de contrato da produtora JD Produções Artísticas, contrato nº 43/2025.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2282/pi_016-2025_bancada_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2282/pi_016-2025_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao setor de licitações os seguintes questionamentos:_x000D_
 1. Quais foram os meios utilizados para a aquisição dos vestidos das soberanas de 2025?_x000D_
 2. Caso tenha ocorrido um processo licitatório, qual foi a modalidade utilizada (Pregão, Dispensa Licitatória, Concorrência, etc.) e qual o número do respectivo processo?_x000D_
 3. Se a aquisição ocorreu por outra forma que não licitação, qual foi a justificativa legal e o procedimento administrativo adotado?_x000D_
 4. Qual foi o valor total gasto na aquisição dos vestidos das soberanas de 2025?_x000D_
 5. Qual(is) foi(ram) o(s) fornecedor(es) dos vestidos?_x000D_
 6. Por que não há informações relacionadas a essas aquisições (processo licitatório, contrato, empenho) disponíveis para consulta no sistema LICITACON?</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2283/pi_017-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2283/pi_017-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Cópia integral da licitação da empresa de comunicação que irá fazer a transmissão da festa de General Câmara.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2296/pi_018-2025_bancada_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2296/pi_018-2025_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>- Qual a relação do município com o loteamento "Alpha" situado na Vila Popular, onde seriam construídas as residências através do programa da Caixa Econômica Federal? _x000D_
 - Houve investimento de recursos públicos nesse empreendimento? Pois o mesmo encontra-se abandonado há anos.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2295/pi_019-2025_ver._alessandroxando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2295/pi_019-2025_ver._alessandroxando.pdf</t>
   </si>
   <si>
     <t>Solicitamos uma relação dos funcionários concursados e dos ocupantes de cargos comissionados que possuem autorização para conduzir veículos oficiais.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2312/pi_020-2025_ver._matheus-xando-lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2312/pi_020-2025_ver._matheus-xando-lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Poder Executivo os seguintes questionamentos:_x000D_
 Solicitação Formal de Registro de Ponto de todos os Servidores Municipais e Apuração da Frequência do Servidores e em especial a do servidor Douglas Tramontini Debom, matrícula 127226811. Pois recebemos relatos concernentes à sua possível ausência do serviço em dias e horários de expediente._x000D_
 Diante do exposto, e visando a devida apuração dos fatos, solicitamos, de maneira específica, o registro de ponto detalhado do servidor Douglas Tramontini Debom._x000D_
 Requeremos, outrossim, que sejam apresentadas as eventuais justificativas de ausência registradas em seu sistema de controle de frequência.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2313/pi_021-2025_bancada_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2313/pi_021-2025_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Poder Executivo os seguintes questionamentos:_x000D_
 Como está sendo realizada a distribuição de EPI para o pessoal da limpeza das ruas, pois, segundo relatos, os funcionários não estão recebendo material para trabalhar.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2310/pi_022-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2310/pi_022-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>- Qual o valor mensal recebido em repasse federal para os exames laboratoriais?_x000D_
 - Qual o valor dos serviços contratados com recursos federal e municipal?_x000D_
 - Enviar espelho do BPA (boletim de produção ambulatorial) referente a produção de exames nos últimos 12 meses.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2311/pi_023-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2311/pi_023-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Solicito na integra:            _x000D_
 -  Cópia do mapa das áreas comerciais da festa de General Câmara._x000D_
 -  Quantos espaços foram vendidos, destacar quantos eram de General Câmara?_x000D_
 - Apresentar listagem dos espaços vendidos e como foi procedida a arrecadação aos cofres do município._x000D_
 - Qual o valor arrecadado com patrocínios?_x000D_
 - Apresentar relatório detalhado do valor pago as bandas e em estrutura de sonorização e palco.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2319/pi_024-2025_bancada_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2319/pi_024-2025_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>Especificamente, requeremos o fornecimento do processo administrativo integral referente à compra dos vestidos da Soberanas, incluindo, sem se limitar a:_x000D_
 -Todos os orçamentos solicitados às empresas fornecedoras;_x000D_
 - Os contatos da empresas que apresentaram orçamentos;_x000D_
 - O processo decisório que culminou na escolha do fornecedor;_x000D_
 - A justificativa para a modalidade de compra utilizada.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2329/pi_025-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2329/pi_025-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>- Quantas Patrulhas agrícolas o município dispõe hoje em funcionamento? _x000D_
 - Onde estão localizadas e quais os equipamentos que dispõe cada Patrulha?</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2343/pi_026-2025_bancada_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2343/pi_026-2025_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>Quais são os motivos que levam o setor de licitações a não cumprir as normas referentes ao envio de processos licitatórios e dispensas de licitação ao Tribunal de Contas do Estado?</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>Os questionamentos que se seguem referem-se à substituição da cobertura do Ginásio Municipal:_x000D_
 -Quantas telhas foram removidas no total? Dessas, quantas foram consideradas aptas para reutilização?_x000D_
 -Qual o destino das telhas consideradas reaproveitáveis? Existe um plano para a reutilização dessas telhas em outras obras públicas municipais, em outros equipamentos esportivos, ou em outros projetos da prefeitura?_x000D_
 -Caso as telhas reaproveitáveis tenham sido doadas ou vendidas, qual foi o processo para esse destinação? Houve algum tipo de registro ou documentação dessa transação (termo de doação, contrato de venda, etc.)?_x000D_
 -Quem foi o responsável pela remoção e pelo transporte das telhas descartadas e das reaproveitáveis? Qual empresa ou setor da prefeitura realizou esse serviço?_x000D_
 -Para onde foram levadas as telhas descartadas? Elas foram destinadas a um local de descarte adequado para esse tipo de material, seguindo as normas ambientais vigentes? Qual o nome e a localização desse local?_x000D_
 -Para onde foram levadas as telhas consideradas reaproveitáveis? Se estiverem armazenadas, qual o local exato de armazenamento e quais as condições desse armazenamento para garantir a integridade do material?_x000D_
 -Existe algum inventário ou registro do material removido, especificando a quantidade de telhas descartadas e as consideradas reaproveitáveis, bem como seu destino final?</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2378/pi_028-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2378/pi_028-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>- Quais as motivações que levam o executivo municipal não atender aos preceitos estabelecidos na Lei Municipal 2459 de 08 de junho de 2023 que dispõe sobre a publicidade das emendas parlamentares recebidas pelo município de General Câmara e dá outras providências?</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2403/pi_029-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2403/pi_029-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>-O município dispõe de um plano de contingência para atuação da Defesa Civil? _x000D_
 -Foi realizado levantamento dos danos causados pela última enchente levando em consideração a sede e o interior?</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2404/pi_030-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2404/pi_030-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Referente a vacina contra a influenza, qual foi o percentual vacinado da população de General Câmara dos grupos prioritários?</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2425/pi_031-2025_bancada_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2425/pi_031-2025_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Poder Executivo ou setor responsável, os seguintes questionamentos:_x000D_
 Requeremos novamente o fornecimento integral do processo administrativo referente à aquisição dos vestidos da Corte Municipal._x000D_
 _x000D_
 Na mesma oportunidade, solicitamos o envio completo dos processos licitatórios relacionados às seguintes contratações:_x000D_
 - Locação de toldos e coberturas utilizados nos eventos de Carnaval e Santo Amaro em Portugal 2025;_x000D_
 - Contratação de banda para o evento Santo Amaro em Portugal.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2450/pi_032-2025_ver._alessandro-xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2450/pi_032-2025_ver._alessandro-xando.pdf</t>
   </si>
   <si>
     <t>Quais foram os valores recebidos pela desafetação da Rua da Estação, (localizada ao lado da rua São Roque)?_x000D_
 Qual valor já foi gasto no processo de construção do projeto do terminal rodoviário anteriormente apresentado para aquele local?_x000D_
 Existe saldo remanescente dos valores recebidos com a desafetação da referida rua?_x000D_
 Em caso afirmativo, solicita-se:_x000D_
 a) Qual o montante atual disponível?_x000D_
 b) Em qual setor, fundo ou conta orçamentária está alocado esse recurso?_x000D_
 c) Qual o destino previsto para esse saldo?</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2459/pi_033-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2459/pi_033-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1- Qual o valor médio necessário, por KM, para ampliar Pavimentação através de blocos na estrada do Boqueirão e outras estradas do interior?</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2460/pi_034-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2460/pi_034-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1-	 Qual a composição do Comitê de Farmácia e Terapêutica (CFT) e qual o documento onde foi nomeada?_x000D_
 2-	Quando foi realizada a última atualização da REMUME?_x000D_
 3-	Solicito cópia da REMUME</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2476/pi_036-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2476/pi_036-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envie para essa casa legislativa cópia dos processos de transferência de veículos da Saúde, para outras áreas da administração pública, bem como junte o comprovante de transferência do valor ao Fundo Município de Saúde, no período dos últimos 5 anos.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2505/pi_037-2025_ver._alessandro-xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2505/pi_037-2025_ver._alessandro-xando.pdf</t>
   </si>
   <si>
     <t>Solicito, que sejam fornecidas informações detalhadas sobre como foi realizada a liberação das ligações de água e luz das casas do Arsenal que se encontram invadidas._x000D_
 Especificamente, gostaria de saber:_x000D_
 1. Houve autorização formal por parte da Prefeitura para a realização dessas ligações?_x000D_
 2. Caso positivo, quem concedeu a concessão de uso?_x000D_
 3. Quais critérios, documentos ou procedimentos foram adotados para autorizar tais ligações?</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2513/pi_038-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2513/pi_038-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>1. Foi destinado algum valor específico para a realização dos festejos farroupilhas deste ano?_x000D_
 2. Se sim, qual foi o valor total destinado?_x000D_
 3. Caso haja a destinação de recursos, qual entidade ou instituição foi beneficiada com essa verba?_x000D_
 4- Qual o valor repassado para essa(s) entidade(s)?</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2522/pi_039-2025_ver._alessandro-xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2522/pi_039-2025_ver._alessandro-xando.pdf</t>
   </si>
   <si>
     <t>Nos termos da Lei Federal nº 12.527/2011 (Lei de Acesso à informação), venho requerer as seguintes informações acerca das atividades de descarte de resíduos na localidade de Vila Mandinho, em General Câmara/RS:_x000D_
 1. Quais empresas estão realizando descarte de resíduos (sólidos, líquidos ou mistos) na Vila Mandinho._x000D_
 2. Se essas empresas possuem licença ou liberação ambiental válida, emitida pelos órgãos competentes._x000D_
 3. Se os locais de descarte estão adequadamente sinalizados, conforme as normas ambientais aplicáveis._x000D_
 4. Se há registros de fiscalização, autuações ou notificações relacionadas a essas empresas nesse local._x000D_
 5. Se há plano de mitigação ou medidas corretivas em caso de irregularidades._x000D_
 _x000D_
 Solicito que, se possível, sejam enviadas cópias das licenças, alvarás ou documentos correspondentes, fotos ou relatórios de vistoria que confirmem a sinalização e conformidade.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2537/pi_040-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2537/pi_040-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>1.- Quanto foi destinado em recursos financeiros ao Corpo de Bombeiros Voluntários através de emendas impositivas em 2023,2024 e 2025 e qual a_x000D_
 finalidade dos recursos?_x000D_
 2.- Quanto foi destinado em recursos financeiros ao Corpo de Bombeiros Voluntários através de recursos próprios do Executivo em 2023,2024 e 2025 e_x000D_
 qual a finalidade dos recursos?_x000D_
 3.- O Corpo de Bombeiros Voluntários recebeu alguma emenda parlamentar estadual ou federal? Se sim qual o valor e para que foi destinada?_x000D_
 4.- Quais as maneiras que o Executivo auxilia o Corpo de Bombeiros Voluntários?_x000D_
 Solicito que sejam juntadas cópias de documentos a fim de comprovar as informações.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2549/pi_041-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2549/pi_041-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1- Qual é o déficit orçamentário e o déficit financeiro até o presente momento?_x000D_
 2- Qual foi o motivo que levou ao desequilíbrio sendo que no primeiro semestre não ocorreu queda de arrecadação?</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2563/pi_042-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2563/pi_042-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Solicito informações sobre o andamento do cadastro do projeto de calçamento Boqueirão/ERS 244 no sistema Parceria RS. Com a finalidade de captação de recursos através do Programa Pavimenta.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2560/pi_043-2025_bancada_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2560/pi_043-2025_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>1. Quais processos de sindicância foram instaurados pela Prefeitura Municipal nos anos de 2024 e 2025?_x000D_
 2. Informar o número e objeto de cada processo instaurado e, em caso de encerramento, solicitar cópia integral do processo._x000D_
 3. Indicar quais processos já foram encerrados e quais permanecem em andamento, especificando as respectivas datas de abertura e, se concluídos, de_x000D_
 encerramento._x000D_
 4. Esclarecer como o cidadão pode acompanhar a tramitação e a transparência desses processos, se há publicação em portal oficial, boletim, ou outro meio de acesso público.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2578/pi_044-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2578/pi_044-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Qual a cota mensal destinada à realização de exames de mamografia e o número atual de pacientes que aguardam na fila de espera para a realização desse exame?</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2604/pi_045-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2604/pi_045-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>Solicito relatório com a listagem de todas as empresas cadastradas em GC, informando o ramo de atuação e faturamento.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2614/pi_046-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2614/pi_046-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envie para essa casa legislativa: _x000D_
 1-Quantos veículos o município tem locado desde 01/01/2025. _x000D_
 2- Os mesmos são dotados de sistema de monitoramento por GPS? _x000D_
 3-Solicito cópia de diário de Bordo.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2619/pi_047-2025_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2619/pi_047-2025_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Com fundamento na Lei no 12.52712011 (Lei de Acesso à Informação - LAI), venho solicitar as seguintes informações referentes ao Programa Operação Terra Forte:_x000D_
 - Quais foram os critérios utilizados para o cadastro dos interessados no programa?_x000D_
 - Quais critérios técnicos, sociais e ambientais foram adotados para a seleção dos beneficiários que receberão os recursos?_x000D_
 - Quais foram os meios de divulgação utilizados pelo município/órgão para:_x000D_
 a) divulgar o período de inscrição;_x000D_
 b) divulgar a lista de inscritos;_x000D_
 c) divulgar a lista preliminar e final dos selecionados._x000D_
 - Solicito também copia ou link dos documentos oficiais, tais como:_x000D_
 - Edital local ou orientação técnica usada no processo de seleção;_x000D_
 - Atas das reuniões do Conselho Municipal ou Comissão responsável pela seleção, caso existam;_x000D_
 - Lista completa dos inscritos,</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2622/pi_048-2025_ver._alessandro-xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2622/pi_048-2025_ver._alessandro-xando.pdf</t>
   </si>
   <si>
     <t>lnformações sobre recursos da Defesa Civil - anos de 2023,2024 e 2025_x000D_
 - Quais foram os valores recebidos?_x000D_
 - lnformar, de forma integral e separada por ano:_x000D_
 Quais valores o município recebeu do Governo Federal referentes:_x000D_
 - à Enchente de 2023;_x000D_
 - à Enchente de 2024;_x000D_
 - à Estiagem e Chuvas lntensas de 2025._x000D_
 Quais valores o município recebeu do Governo Estadual referentes aos mesmos eventos._x000D_
 Enviar Portarias, Portarias Federais e Estaduais que autorizaram o reconhecimento, repasse ou utilização dos recursos._x000D_
 Enviar:_x000D_
 Declarações de Cumprimento do Objeto;_x000D_
 Declaração de Atingimento dos Objetivos;_x000D_
 Síntese da aplicação dos recursos (Todas as despesas e situação atual).</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2633/pi_049-2025_ver._alessandro-xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2633/pi_049-2025_ver._alessandro-xando.pdf</t>
   </si>
   <si>
     <t>I - Quais são os débitos existentes entre a empresa CODESA e este município, incluindo valores, origem das obrigações, datas de contratação e a situação atual de cada débito (empenhado, liquidado ou em aberto)?_x000D_
 2 - Quais são os débitos pendentes da gestão passada e da gestão atual, discriminados, natureza da despesa, valores empenhados, valores liquidados e_x000D_
 valores ainda em aberto, apresentando também os documentos comprobatórios, quando houver?</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2634/pi_050-2025_ver._alessandro-xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2634/pi_050-2025_ver._alessandro-xando.pdf</t>
   </si>
   <si>
     <t>í - Quais são os valores dos débitos relacionados ao programa Patrulha Agrícola referentes aos anos de 2024 e 2025?_x000D_
 2 - Quais são os débitos pendentes da gestão passada e da gestão atual, natureza da despesa, valores empenhados, valores liquidados e valores ainda em aberto?_x000D_
 3 - Quanto ficou de dívida da gestão passada em razão da falta de cobrança e dos pagamentos não realizados pela gestão passada e pela gestão atual?_x000D_
 Solicito que essa informação seja apresentada com a discriminação dos valores, origem das obrigações e situação atual de cada débito.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2642/pi_051-2025_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2642/pi_051-2025_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Informe, através de listagem, a frota de veículos lotados por secretaria e o respectivo número de patrimônio.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2649/pi_052-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2649/pi_052-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>1) Quais providências a Administração tomou junto à SPU para a Transferência dos imóveis do Arsenal?_x000D_
 2) Considerando a reunião realizada em setembro na SPU, a Administração Municipal apresentou/revisou os projetos de utilização dos imóveis: Campo de futebol; Área de Lazer (Cachoeirinha); Seção de Saúde (CRAS); Vila Militar 1; e Vila Militar 2?</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2650/pi_053-2025_ver._gustavo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2650/pi_053-2025_ver._gustavo.pdf</t>
   </si>
   <si>
     <t>1) Quantos atendimentos a Patrulha Agrícola realizou?_x000D_
 2) Considerando a Lei nº 2.178/2019 e suas alterações, quais programas foram executados? Quantos agricultores foram beneficiados?_x000D_
 3) Qual o valor arrecadado no ano com os serviços da Secretaria de Agricultura?_x000D_
 4) Solicitamos que sejam enviados os documentos comprobatórios de arrecadação e relatórios.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2613/plce_001-2025.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2613/plce_001-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 05, de 26 de abril de 2022, que institui o Regime Jurídico Único dos Servidores Públicos Municipais de General Câmara.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5906,67 +5906,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2147/ind_001-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2151/ind_002-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2172/ind_003-2025_ver._ismaael.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2179/ind_004-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2180/ind_005-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2181/ind_006-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2190/ind_007-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2236/ind_010-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2254/ind_011-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2255/ind_012-2025_vera_lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2262/ind_013-2025_vera._luisa-ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2269/ind_014-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2276/ind_015-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2290/ind_016-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2291/ind_017-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2301/ind_018-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2294/ind_019-2025_ver._alessandroxando.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2308/ind_020-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2321/ind_021-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2322/ind_022-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2333/ind_023-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2356/ind_024-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2362/ind_026-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2377/ind_027-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2380/ind_028-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2395/ind_029-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2405/ind_030-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2414/ind_031-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2423/pi_032-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2427/ind_033-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2424/ind_034-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2430/ind_036-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2431/ind_037-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2432/ind_038-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2455/ind_039-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2456/ind_040-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2457/ind_041-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2458/ind_042-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2471/ind_043-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2477/ind_044-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2478/ind_045-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2479/ind_046-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2480/ind_047-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2481/ind_048-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2497/ind_049-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2501/ind_050-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2514/ind_051-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2523/ind_052-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2531/ind_053-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2532/ind_054-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2543/ind_055-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2544/ind_056-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2584/ind_057-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2594/ind_058-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2595/ind_059-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2596/ind_060-2025_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2603/ind_061-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2617/ind_062-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2618/ind_063-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2643/ind_064-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2644/ind_065-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2121/ple_001-25.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2122/ple_002-25.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2123/ple_003-25.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2124/ple_004-25.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2125/ple_005-25.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2165/ple_006-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2166/ple_007-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2167/ple_008-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2171/ple_009-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2168/ple_010-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2169/ple_011-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2170/ple_012-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2201/ple_013-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2202/ple_014-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2243/ple_015-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2211/ple_016-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2392/ple_017-2025_ppa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2253/ple_018-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2271/ple_019-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2288/ple_020-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2304/ple_021-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2331/ple_022-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2345/ple_023-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2372/ple_024-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2384/ple_025-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2385/ple_026-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2492/ple_027-2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2393/ple_028-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2407/ple_029-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2408/ple_030-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2411/ple_031-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2410/ple_032-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2449/ple_033-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2451/ple_034-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2491/ple_035-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2499/ple_036-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2636/ple_037-2025_loa-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2506/ple_038-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2507/ple_039-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2511/ple_040-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2512/ple_041-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2534/ple_042-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2535/ple_043-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2567/ple_044-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2561/ple_045-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2568/ple_046-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2585/ple_047-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2586/ple_048-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2587/ple_049-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2599/ple_050-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2600/ple_051-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2605/ple_052-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2606/ple_053-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2607/ple_054-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2611/ple_055-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2612/ple_056-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2624/ple_057-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2625/ple_058-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2626/ple_059-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2627/ple_060-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2628/ple_061-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2637/ple_062-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2638/ple_063-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2651/ple_064-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2652/ple_065-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2653/ple_066-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2593/plcl_001-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2620/plcl_002-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2289/pr_001-2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2621/pr_003-2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2182/req_004-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2189/req_005-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2200/req_007-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2226/req_009-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2227/req_010-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2217/req_011-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2218/req_012-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2222/req_013-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2223/req_014-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2224/req_015-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2225/req_016-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2219/req_017-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2237/req_018-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2238/req_019-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2239/req_020-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2231/req_021-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2232/req_022-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2233/req_023-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2234/req_024-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2240/req_025-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2241/req_026-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2244/req_028-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2245/req_029-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2256/req_032-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2261/req_034-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2270/req_035-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2275/req_036-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2280/req_037-2025_ver._carmo-ismael-matheus-lais.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2279/req_038-2025_banc_mdb.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2278/req_039.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2284/req_040-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2297/req_041-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2298/req_042-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2302/req_043.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2305/req_045-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2306/req_046-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2330/req_048-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2339/req_049-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2344/req_050-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2367/req_056-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2368/req_057-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2369/req_058-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2375/req_059-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2376/req_060-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2402/req_066-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2415/req_068-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2416/req_069-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2438/req_071-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2436/req_072-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2434/req_073-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2435/req_074-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2439/req_075-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2440/req_076-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2433/req_077-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2437/req_079-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2446/req_080-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2447/req_081-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2452/req_082-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2472/req_084-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2473/req_085-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2474/req_087-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2475/req_088-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2487/req_089-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2488/req_090-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2493/req_093-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2496/req_095-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2502/req_096-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2515/req_098-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2524/req_099-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2529/req_100-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2533/req_101-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2536/req_102-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2539/req_103-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2542/req_104-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2559/req_106-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2564/req_107-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2565/req_108-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2571/req_110-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2572/req_111-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2576/req_112-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2577/req_113-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2590/req_115-2025_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2583/req_116-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2592/req_117-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2602/req_118-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2608/req_119-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2615/req_120-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2645/req_122-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2127/pll_001-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2137/pll_002-2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2138/pll_003-2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2139/pll_004-2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2140/pll_005-2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2141/pll_006-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2173/pll_007-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2183/pll_008-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2307/pll_009-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2318/pll_010-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2320/pll_011-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2332/pll_012-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2340/pll_013-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2347/pll_014-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2358/pll_015-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2370/pll_016-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2374/pll_017-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2429/pll_018-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2538/pll_019-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2550/pll_020-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2556/pll_021-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2562/pll_022-20025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2361/pdl_001-2025_cefo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2128/pp_001-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2129/pp_002-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2130/pp_003-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2131/pp_004-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2132/pp_005-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2133/pp_006-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2134/pp_007-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2135/pp_008-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2136/pp_009-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2142/pp_010-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2143/pp_011-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2144/pp_012-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2149/pp_013-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2150/pp_014-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2155/pp_015-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2156/pp_016-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2157/pp_017-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2158/pp_018-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2159/pp_019-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2160/pp_020-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2161/pp_021-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2162/pp_022-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2163/pp_023-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2164/pp_024-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2153/pp_025-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2154/pp_026-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2174/pp_027-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2175/pp_028-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2176/pp_029-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2177/pp_030-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2178/pp_031-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2184/pp_032-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2185/pp_033-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2186/pp_034-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2191/pp_035-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2192/pp_036-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2193/pp_037-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2194/pp_038-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2195/pp_039-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2196/pp_040-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2199/pp_041-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2212/pp_046-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2213/pp_047-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2214/pp_048-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2215/pp_049-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2216/pp_050-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2220/pp_051-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2221/pp_052-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2247/pp_053-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2248/pp_054-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2251/pp_055-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2252/pp_056-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2257/pp_057-2025_vera_lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2258/pp_058-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2259/pp_059-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2264/pp_060-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2265/pp_061-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2266/pp_062-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2267/pp_063-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2272/pp_064-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2273/pp_065-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2274/pp_066-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2285/pp_067-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2286/pp_068-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2287/pp_069-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2292/pp_070-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2293/pp_071-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2300/pp_072-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2299/pp_073-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2314/pp_074-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2309/pp_075-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2315/pp_076-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2317/pp_077-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2323/pp_078-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2324/pp_079-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2325/pp_080-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2326/pp_081-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2327/pp_082-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2328/pp_083-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2334/pp_084-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2335/pp_085-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2342/pp_086-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2336/pp_087-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2337/pp_088-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2338/pp_089-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2341/pp_090-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2348/pp_091-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2349/pp_092-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2350/pp_093-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2351/pp_094-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2359/pp_096-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2363/pp_097-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2364/pp_098-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2365/pp_099-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2371/pp_100-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2366/pp_101-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2373/pp_102-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2379/pp_103-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2381/pp_104-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2382/pp_105-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2387/pp_106-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2391/pp_108-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2396/pp_109-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2397/pp_110-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2398/pp_111-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2399/pp_112-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2400/pp_113-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2401/pp_114-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2406/pp_115-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2412/pp_116-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2413/pp_117-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2417/pp_118-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2418/pp_119-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2419/pp_120-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2426/pp_121-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2420/pp_122-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2421/pp_123-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2422/pp_124-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2441/pp_125-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2442/pp_126-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2443/pp_127-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2444/pp_128-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2445/pp_129-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2453/pp_130-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2454/pp_131-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2461/pp_132-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2462/pp_133-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2463/pp_134-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2464/pp_135-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2465/pp_136-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2466/pp_137-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2467/pp_138-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2468/pp_139-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2469/pp_140-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2483/pp_141-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2482/pp_142-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2484/pp_143-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2485/pp_144-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2486/pp_145-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2494/pp_146-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2498/pp_147-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2500/pp_148-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2503/pp_149-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2504/pp_150-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2509/pp_151-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2510/pp_152-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2517/pp_153-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2516/pp_154-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2525/pp_155-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2518/pp_156-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2519/pp_157-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2520/pp_158-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2521/pp_159-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2526/pp_160-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2527/pp_161-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2528/pp_162-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2530/pp_163-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2540/pp_164-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2541/pp_165-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2545/pp_166-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2546/pp_167-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2547/pp_168-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2551/pp_169-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2552/pp_170-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2548/pp_171-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2553/pp_172-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2554/pp_173-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2569/pp_176-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2570/pp_177-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2573/pp_178-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2574/pp_179-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2579/pp_180-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2580/pp_181-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2581/pp_182-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2582/pp_183-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2588/pp_184-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2589/pp_185-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2591/pp_186-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2597/pp_187-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2598/pp_188-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2601/pp_189-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2609/pp_190-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2610/pp_191-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2616/pp_192-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2623/pp_193-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2629/pp_194-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2630/pp_195-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2631/pp_196-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2632/pp_197-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2639/pp_198-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2640/pp_199-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2641/pp_200-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2646/pp_201-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2647/pp_202-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2648/pp_203-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2145/pi_001-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2152/pi_02-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2187/pi_003-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2188/pi_004-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2198/pi_005-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2228/pi_007-2025_banc_mdb.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2229/pi_008-2025_banc_mdb.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2230/pi_009-2025_banc_mdb.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2235/pi_010-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2246/pi_011-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2263/pi_012-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2268/pi_013-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2277/pi_014-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2281/pi_015-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2282/pi_016-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2283/pi_017-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2296/pi_018-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2295/pi_019-2025_ver._alessandroxando.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2312/pi_020-2025_ver._matheus-xando-lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2313/pi_021-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2310/pi_022-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2311/pi_023-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2319/pi_024-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2329/pi_025-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2343/pi_026-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2378/pi_028-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2403/pi_029-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2404/pi_030-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2425/pi_031-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2450/pi_032-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2459/pi_033-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2460/pi_034-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2476/pi_036-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2505/pi_037-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2513/pi_038-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2522/pi_039-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2537/pi_040-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2549/pi_041-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2563/pi_042-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2560/pi_043-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2578/pi_044-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2604/pi_045-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2614/pi_046-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2619/pi_047-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2622/pi_048-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2633/pi_049-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2634/pi_050-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2642/pi_051-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2649/pi_052-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2650/pi_053-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2613/plce_001-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2147/ind_001-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2151/ind_002-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2172/ind_003-2025_ver._ismaael.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2179/ind_004-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2180/ind_005-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2181/ind_006-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2190/ind_007-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2236/ind_010-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2254/ind_011-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2255/ind_012-2025_vera_lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2262/ind_013-2025_vera._luisa-ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2269/ind_014-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2276/ind_015-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2290/ind_016-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2291/ind_017-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2301/ind_018-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2294/ind_019-2025_ver._alessandroxando.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2308/ind_020-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2321/ind_021-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2322/ind_022-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2333/ind_023-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2356/ind_024-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2362/ind_026-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2377/ind_027-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2380/ind_028-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2395/ind_029-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2405/ind_030-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2414/ind_031-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2423/pi_032-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2427/ind_033-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2424/ind_034-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2430/ind_036-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2431/ind_037-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2432/ind_038-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2455/ind_039-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2456/ind_040-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2457/ind_041-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2458/ind_042-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2471/ind_043-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2477/ind_044-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2478/ind_045-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2479/ind_046-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2480/ind_047-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2481/ind_048-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2497/ind_049-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2501/ind_050-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2514/ind_051-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2523/ind_052-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2531/ind_053-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2532/ind_054-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2543/ind_055-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2544/ind_056-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2584/ind_057-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2594/ind_058-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2595/ind_059-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2596/ind_060-2025_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2603/ind_061-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2617/ind_062-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2618/ind_063-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2643/ind_064-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2644/ind_065-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2121/ple_001-25.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2122/ple_002-25.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2123/ple_003-25.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2124/ple_004-25.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2125/ple_005-25.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2165/ple_006-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2166/ple_007-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2167/ple_008-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2171/ple_009-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2168/ple_010-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2169/ple_011-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2170/ple_012-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2201/ple_013-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2202/ple_014-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2243/ple_015-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2211/ple_016-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2392/ple_017-2025_ppa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2253/ple_018-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2271/ple_019-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2288/ple_020-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2304/ple_021-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2331/ple_022-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2345/ple_023-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2372/ple_024-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2384/ple_025-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2385/ple_026-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2492/ple_027-2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2393/ple_028-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2407/ple_029-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2408/ple_030-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2411/ple_031-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2410/ple_032-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2449/ple_033-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2451/ple_034-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2491/ple_035-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2499/ple_036-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2636/ple_037-2025_loa-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2506/ple_038-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2507/ple_039-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2511/ple_040-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2512/ple_041-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2534/ple_042-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2535/ple_043-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2567/ple_044-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2561/ple_045-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2568/ple_046-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2585/ple_047-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2586/ple_048-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2587/ple_049-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2599/ple_050-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2600/ple_051-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2605/ple_052-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2606/ple_053-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2607/ple_054-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2611/ple_055-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2612/ple_056-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2624/ple_057-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2625/ple_058-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2626/ple_059-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2627/ple_060-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2628/ple_061-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2637/ple_062-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2638/ple_063-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2651/ple_064-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2652/ple_065-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2653/ple_066-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2593/plcl_001-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2620/plcl_002-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2289/pr_001-2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2621/pr_003-2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2182/req_004-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2189/req_005-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2200/req_007-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2226/req_009-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2227/req_010-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2217/req_011-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2218/req_012-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2222/req_013-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2223/req_014-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2224/req_015-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2225/req_016-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2219/req_017-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2237/req_018-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2238/req_019-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2239/req_020-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2231/req_021-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2232/req_022-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2233/req_023-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2234/req_024-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2240/req_025-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2241/req_026-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2244/req_028-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2245/req_029-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2256/req_032-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2261/req_034-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2270/req_035-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2275/req_036-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2280/req_037-2025_ver._carmo-ismael-matheus-lais.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2279/req_038-2025_banc_mdb.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2278/req_039.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2284/req_040-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2297/req_041-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2298/req_042-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2302/req_043.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2305/req_045-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2306/req_046-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2330/req_048-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2339/req_049-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2344/req_050-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2367/req_056-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2368/req_057-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2369/req_058-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2375/req_059-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2376/req_060-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2402/req_066-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2415/req_068-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2416/req_069-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2438/req_071-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2436/req_072-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2434/req_073-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2435/req_074-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2439/req_075-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2440/req_076-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2433/req_077-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2437/req_079-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2446/req_080-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2447/req_081-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2452/req_082-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2472/req_084-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2473/req_085-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2474/req_087-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2475/req_088-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2487/req_089-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2488/req_090-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2493/req_093-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2496/req_095-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2502/req_096-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2515/req_098-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2524/req_099-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2529/req_100-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2533/req_101-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2536/req_102-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2539/req_103-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2542/req_104-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2559/req_106-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2564/req_107-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2565/req_108-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2571/req_110-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2572/req_111-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2576/req_112-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2577/req_113-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2590/req_115-2025_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2583/req_116-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2592/req_117-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2602/req_118-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2608/req_119-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2615/req_120-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2645/req_122-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2127/pll_001-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2137/pll_002-2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2138/pll_003-2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2139/pll_004-2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2140/pll_005-2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2141/pll_006-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2173/pll_007-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2183/pll_008-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2307/pll_009-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2318/pll_010-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2320/pll_011-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2332/pll_012-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2340/pll_013-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2347/pll_014-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2358/pll_015-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2370/pll_016-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2374/pll_017-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2429/pll_018-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2538/pll_019-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2550/pll_020-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2556/pll_021-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2562/pll_022-20025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2361/pdl_001-2025_cefo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2128/pp_001-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2129/pp_002-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2130/pp_003-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2131/pp_004-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2132/pp_005-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2133/pp_006-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2134/pp_007-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2135/pp_008-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2136/pp_009-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2142/pp_010-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2143/pp_011-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2144/pp_012-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2149/pp_013-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2150/pp_014-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2155/pp_015-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2156/pp_016-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2157/pp_017-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2158/pp_018-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2159/pp_019-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2160/pp_020-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2161/pp_021-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2162/pp_022-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2163/pp_023-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2164/pp_024-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2153/pp_025-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2154/pp_026-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2174/pp_027-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2175/pp_028-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2176/pp_029-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2177/pp_030-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2178/pp_031-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2184/pp_032-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2185/pp_033-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2186/pp_034-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2191/pp_035-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2192/pp_036-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2193/pp_037-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2194/pp_038-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2195/pp_039-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2196/pp_040-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2199/pp_041-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2212/pp_046-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2213/pp_047-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2214/pp_048-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2215/pp_049-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2216/pp_050-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2220/pp_051-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2221/pp_052-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2247/pp_053-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2248/pp_054-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2251/pp_055-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2252/pp_056-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2257/pp_057-2025_vera_lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2258/pp_058-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2259/pp_059-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2264/pp_060-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2265/pp_061-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2266/pp_062-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2267/pp_063-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2272/pp_064-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2273/pp_065-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2274/pp_066-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2285/pp_067-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2286/pp_068-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2287/pp_069-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2292/pp_070-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2293/pp_071-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2300/pp_072-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2299/pp_073-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2314/pp_074-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2309/pp_075-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2315/pp_076-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2317/pp_077-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2323/pp_078-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2324/pp_079-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2325/pp_080-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2326/pp_081-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2327/pp_082-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2328/pp_083-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2334/pp_084-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2335/pp_085-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2342/pp_086-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2336/pp_087-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2337/pp_088-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2338/pp_089-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2341/pp_090-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2348/pp_091-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2349/pp_092-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2350/pp_093-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2351/pp_094-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2359/pp_096-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2363/pp_097-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2364/pp_098-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2365/pp_099-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2371/pp_100-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2366/pp_101-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2373/pp_102-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2379/pp_103-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2381/pp_104-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2382/pp_105-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2387/pp_106-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2391/pp_108-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2396/pp_109-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2397/pp_110-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2398/pp_111-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2399/pp_112-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2400/pp_113-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2401/pp_114-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2406/pp_115-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2412/pp_116-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2413/pp_117-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2417/pp_118-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2418/pp_119-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2419/pp_120-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2426/pp_121-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2420/pp_122-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2421/pp_123-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2422/pp_124-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2441/pp_125-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2442/pp_126-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2443/pp_127-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2444/pp_128-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2445/pp_129-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2453/pp_130-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2454/pp_131-2025_ver._carmo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2461/pp_132-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2462/pp_133-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2463/pp_134-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2464/pp_135-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2465/pp_136-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2466/pp_137-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2467/pp_138-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2468/pp_139-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2469/pp_140-2025_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2483/pp_141-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2482/pp_142-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2484/pp_143-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2485/pp_144-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2486/pp_145-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2494/pp_146-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2498/pp_147-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2500/pp_148-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2503/pp_149-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2504/pp_150-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2509/pp_151-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2510/pp_152-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2517/pp_153-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2516/pp_154-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2525/pp_155-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2518/pp_156-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2519/pp_157-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2520/pp_158-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2521/pp_159-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2526/pp_160-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2527/pp_161-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2528/pp_162-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2530/pp_163-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2540/pp_164-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2541/pp_165-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2545/pp_166-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2546/pp_167-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2547/pp_168-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2551/pp_169-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2552/pp_170-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2548/pp_171-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2553/pp_172-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2554/pp_173-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2569/pp_176-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2570/pp_177-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2573/pp_178-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2574/pp_179-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2579/pp_180-2025_ver._biti.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2580/pp_181-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2581/pp_182-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2582/pp_183-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2588/pp_184-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2589/pp_185-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2591/pp_186-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2597/pp_187-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2598/pp_188-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2601/pp_189-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2609/pp_190-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2610/pp_191-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2616/pp_192-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2623/pp_193-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2629/pp_194-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2630/pp_195-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2631/pp_196-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2632/pp_197-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2639/pp_198-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2640/pp_199-2025_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2641/pp_200-2025_vera._luisa.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2646/pp_201-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2647/pp_202-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2648/pp_203-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2145/pi_001-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2152/pi_02-2025_ver._maiky.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2187/pi_003-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2188/pi_004-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2198/pi_005-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2228/pi_007-2025_banc_mdb.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2229/pi_008-2025_banc_mdb.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2230/pi_009-2025_banc_mdb.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2235/pi_010-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2246/pi_011-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2263/pi_012-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2268/pi_013-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2277/pi_014-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2281/pi_015-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2282/pi_016-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2283/pi_017-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2296/pi_018-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2295/pi_019-2025_ver._alessandroxando.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2312/pi_020-2025_ver._matheus-xando-lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2313/pi_021-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2310/pi_022-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2311/pi_023-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2319/pi_024-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2329/pi_025-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2343/pi_026-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2378/pi_028-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2403/pi_029-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2404/pi_030-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2425/pi_031-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2450/pi_032-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2459/pi_033-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2460/pi_034-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2476/pi_036-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2505/pi_037-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2513/pi_038-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2522/pi_039-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2537/pi_040-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2549/pi_041-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2563/pi_042-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2560/pi_043-2025_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2578/pi_044-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2604/pi_045-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2614/pi_046-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2619/pi_047-2025_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2622/pi_048-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2633/pi_049-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2634/pi_050-2025_ver._alessandro-xando.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2642/pi_051-2025_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2649/pi_052-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2650/pi_053-2025_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2613/plce_001-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H534"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>