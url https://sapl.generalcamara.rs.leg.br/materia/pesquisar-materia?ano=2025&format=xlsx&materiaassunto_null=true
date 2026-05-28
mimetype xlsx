--- v1 (2026-04-11)
+++ v2 (2026-05-28)
@@ -4101,51 +4101,51 @@
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2453/pp_130-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Cemitério de Santo Amaro tenha sua área ampliada e devidamente adequada, tendo em vista que o local já se encontra em situação de superlotação, não havendo mais espaço disponível para novos sepultamentos. A ampliação é necessária para garantir que, ao longo dos próximos anos, haja capacidade para receber novos túmulos de forma organizada e respeitosa.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2454/pp_131-2025_ver._carmo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Mirante de Santo Amaro passe por reparos, visto que o madeiramento apresenta sinais de desgaste e cedência do madeiramento devido aos anos sem manutenção e à intensa frequência de turistas, configurando risco iminente de queda da estrutura e de acidentes com visitantes.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>JOÃO RODRIGUES</t>
+    <t>João Rodrigues</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2461/pp_132-2025_ver._joao_rodrigues.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o conserto do calçamento na rua Marquês do Paraná.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2025/2462/pp_133-2025_ver._joao_rodrigues.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o conserto do calçamento ("buraco") na rua Quatro de Maio esquina com a rua Getúlio Vargas.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>134</t>
   </si>