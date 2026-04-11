--- v0 (2025-11-21)
+++ v1 (2026-04-11)
@@ -54,4508 +54,4508 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Laís Lucas</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1683/ind_001-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1683/ind_001-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal implante o passe livre no transporte público nas linhas do interior/sede, sede/interior.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ZANETE</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1691/ind_002-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1691/ind_002-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envie um projeto de lei à Câmara de Vereadores com a seguinte ementa: " Institui o Programa de Sustentabilidade Ambiental na rede municipal de ensino e dá outras providências".</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1692/ind_003-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1692/ind_003-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Educação fomente e incremente no calendário escolar 2024, ações de promoção à cultura da paz, do diálogo e do respeito às divergências, à cultura da tolerância.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Marcinho</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1704/ind_004-2024_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1704/ind_004-2024_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que o prédio da escola Oraida, do Passo da Taquara, seja disponibilizado para o uso do projeto Saúde em Movimento, tendo em vista que a comunidade do Passo da Taquara quer que esse projeto vá para lá.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1719/ind_005-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1719/ind_005-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero, pela segunda vez,  para que a Secretaria Municipal de Saúde providencie o atendimento ginecológico agendado nas Unidades de Saúde do interior.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1720/ind_006-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1720/ind_006-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal reúna as entidades que receberam indicação de emendas impositivas, para o exercício de 2024, a fim de agilizar o empenho e pagamento antes do período estabelecido pelas vedações eleitorais.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1722/ind_007-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1722/ind_007-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o programa "Saúde em Movimento" no salão da comunidade do Passo da Taquara.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Alessandro - Xando</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1721/ind_008-2024_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1721/ind_008-2024_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja colocado o nome de "Allan Martins Pereira", in memoriam, na 3ª Copa Renovar.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1741/ind_009-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1741/ind_009-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Saúde, promova as ações de prevenção à dengue, intensificando as vistorias e as ações com as escolas do município e do estado.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1752/ind_010-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1752/ind_010-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que Secretaria Municipal de Educação proceda com a  aquisição de  brinquedos e equipamentos para a Escola de Educação Infantil Paulo Roberto Ramé.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1770/ind_011-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1770/ind_011-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja criado um calendário de patrolamento a ser feito nas estradas do interior.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1778/ind_012-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1778/ind_012-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Agricultura dê ampla divulgação nas redes sociais das atividades da Semana do Colono, Motorista e Agricultor Familiar do Município de General Câmara.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1779/ind_013-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1779/ind_013-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>REITERO A INDICAÇÃO, para que seja procedido convênio com a FGTAS (FUNDAÇÃO GAÚCHA DO TRABALHO E AÇÃO SOCIAL) para abertura de BALCÃO DO CIDADÃO FGTAS/SINE em General Câmara, atendimento de intermediação de vagas de trabalho, confecção de Carteiras de Trabalho e encaminhamento de Seguro Desemprego.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1788/ind_014-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1788/ind_014-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal proceda a roçada programada nas estradas e acessos do interior, visando melhorar o trânsito nessas localidades.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1789/ind_015-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1789/ind_015-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Educação e a Secretaria Municipal de Saúde promovam, de forma conjunta, a implantação do serviço público municipal de atendimento integral de crianças com TEA, criando um serviço de assistência e apoio às crianças e aos pais.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Matheus Silveira</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1800/ind_016-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1800/ind_016-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo para colocação de quebra-molas nas ruas Airton Senna e Camerino Marques da Rocha, próximo à entrada de acesso à rua Os Maragatos.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1818/ind_017-2024_vera_lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1818/ind_017-2024_vera_lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria responsável, crie um link e promova a divulgação, na página da prefeitura, um relatório mensal de quantas residências são abastecidas com água no interior, através da Codesa e qual o faturamento.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1826/ind_018-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1826/ind_018-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo municipal para que, através da secretaria competente, realize as providências necessárias para a instalação de um toldo ou cobertura no portão , aonde os pais/responsáveis entregam seus filhos para os professores na Escola Municipal Paulo Roberto Ramé.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1824/ind_019-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1824/ind_019-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja repassado aos Agentes Comunitários de Saúde e Agentes de Combate a Endemias o incentivo criado pela Portaria 674/GM de 03de junho de 2003.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1832/ind_020-2024__ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1832/ind_020-2024__ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja ampliado o número de esterilização, para cães e gatos, custeada pelo município e que seja realizado um cadastro para as pessoas que tenham condições de pagar uma taxa ne que este cadastro, seja disponibilizado no site da prefeitura.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1837/ind_021-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1837/ind_021-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Saúde em parceria com a Secretaria Municipal de Educação, de forma organizada e com autorização dos pais e responsáveis, promova a vacinação da influenza e Covid nas escolas.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Ismael</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1838/ind_022-2024_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1838/ind_022-2024_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo, pelo Executivo Municipal, para isenção do IPTU aos imóveis atingidos pelas enchentes do mês de maio de 2024.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Professor Mauricio, Alessandro - Xando, Kaskão Júnior, Matheus Silveira, ZANETE</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1852/ind_023-2024_ver.s_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1852/ind_023-2024_ver.s_mdb.pdf</t>
   </si>
   <si>
     <t>Solicitamos que a empresa RGE realize a construção de uma subestação de energia no município de General Câmara.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1853/ind_024-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1853/ind_024-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie à esta Casa Legislativa um Projeto de Lei criando o Comitê Técnico Municipal de Acompanhamento Permanente das Mudanças Climáticas.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1861/ind_025-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1861/ind_025-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja realizado uma ampla divulgação e busca ativa para vacinação contra hepatite e tétano, principalmente em quem esteve em contato direto com as águas da enchente.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Marcinho, Alessandro - Xando</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1864/ind_026-2024_ver._marcio-ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1864/ind_026-2024_ver._marcio-ver._xando.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas contratações temporárias emergenciais de pessoal, especialmente àqueles que foram afetados pela enchente, diante do Estado de Calamidade Pública, visando a realização de atividades necessárias e urgentes para a limpeza e reconstrução da cidade.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1865/ind_027-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1865/ind_027-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado, junto ao Governo Federal, destinação das áreas disponíveis do Arsenal de Guerra de General Câmara para construção de casas no âmbito do programa "Minha Casa, Minha Vida".</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1866/ind_028-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1866/ind_028-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal divulgue o calendário de entrega dos benefícios, assistências em nível municipal para as famílias atingidas pela enchente.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1872/ind_029-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1872/ind_029-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal articule, de forma coordenada com as Secretarias de Saúde, Educação e Assistência Social, Ações de Prevenção ao Suicídio na sede e no interior.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1896/ind_030-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1896/ind_030-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal proceda uma ampla divulgação dos locais onde existe o recolhimento de lixo eletrônico, lâmpadas, pilhas, bem como_x000D_
 intensifique as ações de educação ambiental nas escolas  sobre a problemática dos referidos resíduos.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1897/ind_031-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1897/ind_031-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO feita em 2021, março e novembro de 2022 e maio e dezembro 2023, para quê seja ampliado a rede de MONITORAMENTO DE_x000D_
 CÂMERAS DE SEGURANÇA No INTERIOR DO MUNICÍPIO ESPECIALMENTE NOS PRINCIPAIS ACESSOS E ESTRADAS DO INTERIOR.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1906/ind_032-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1906/ind_032-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal crie a central solidária, órgão de centralização de atendimento e informações para os atingidos pelos efeitos da enchente.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1927/ind_033-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1927/ind_033-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através do setor responsável, anaIise a viabilidade e as medidas necessárias para a realização da pavimentação asfáltica do nosso Distrito Industrial, localizado na Rua Adelar Paulo Heinrich.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1940/ind_034-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1940/ind_034-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Solicito que seja nomeado ou contratado um técnico agrícola para a Secretaria de Agricultura.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1941/ind_035-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1941/ind_035-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Solicito que seja disponibilizado um transporte escolar para as pessoas do interior, haja visto que foram abertas as inscrições para o segundo semestre da_x000D_
 escola Vasconcelos Jardim.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1947/ind_036-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1947/ind_036-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero novamente indicação para que a Secretaria Municipal de Saúde, proceda a IMPLANTAÇAO DE SERVIÇO FISIOTERAPIA DOMICILIAR para atender aos pacientes acamados no INTERIOR E NA SEDE, que necessitam o referido atendimento para reabilitação e não tem condições de ir até a Unidade_x000D_
 de Saúde</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1958/ind_037-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1958/ind_037-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através do setor responsável, anaIise a viabilidade e as medidas necessárias para a realização da pavimentação asfáltica na rua Coronel Camilo Mércio Pereira..</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1963/ind_038-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1963/ind_038-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Mesa Diretora, promova a divulgação do Banner em apoio ao Movimento SOS Agro RS, nas redes sociais da Câmara Municipal de Vereadores, bem como faixa de apoio em frente à sede do legislativo.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1979/ind_039-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1979/ind_039-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja concedida uma ampla revisão na iluminação pública das localidades do interior do município.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1988/ind_040-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1988/ind_040-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, apresente um plano de manutenção e recuperação das estradas do interior.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Professor Mauricio</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1992/ind_041-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1992/ind_041-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Solicito a abertura da biblioteca pública no centro da cidade, uma unidade em Santo Amaro e outras localidades.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2002/ind_042-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2002/ind_042-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero, pela terceira vez, para que a Secretaria Municipal de Saúde providencie o atendimento ginecológico agendado nas Unidades de Saúde do interior.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2015/ind_043-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2015/ind_043-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal  a designação de um vigia (guarda) para a praça Ângelo Cetraro, no centro da cidade.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2019/ind_044-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2019/ind_044-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja intensificado as ações de prevenção a DENGUE, visto que as previsões para o próximo verão são alarmantes.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2023/ind_045-2024_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2023/ind_045-2024_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que retorne as atividades da Escolinha de Futsal Camarense.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2024/ind_046-2024_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2024/ind_046-2024_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja incluída aulas de jiu-jitsu nas atividades do CRAS- Centro de Referência de Assistência Social.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2029/ind_047-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2029/ind_047-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza e desassoreamento, sob supervisão de Engenharia Ambiental, dos rios Taquari e Jacuí, que banham o perímetro urbano e rural do Município de General Câmara, principalmente nos pontos que causam transtornos ao meio ambiente e aos agricultores.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Que a Secretaria de Assistência Social melhore o sistema de entrega das cestas básicas para as famílias cadastradas, evitando aglomeração e a fila.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2035/ind_049-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2035/ind_049-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal a instalação e manutenção do chimarródromo nas áreas de lazer do município.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2041/ind_050-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2041/ind_050-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que Secretaria de Obras acione o seguro da obra do calçamento do Boqueirão, ou, caso não tenha mais cobertura de seguro, providencie o conserto imediato, pois está intransitável.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2050/ind_051-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2050/ind_051-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal inclua orçamento na LOA 2025, com a finalidade de promover o fortalecimento do programa de correção do solo, a fim de subsidiar aquisição de calcário para entrega gratuita aos agricultores.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2053/ind_052-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2053/ind_052-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através do setor responsável, analise a viabilidade e as medidas necessárias para que sejam construídos banheiros públicos no distrito histórico de Santo Amaro.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2069/ind_053-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2069/ind_053-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria competente, crie o Programa "Adote um Espaço Público, no município de General Câmara, com o objetivo de promover parcerias entre o Poder Público e a iniciativa privada, através de pessoas físicas ou jurídicas para conservação e manutenção dos mesmos, como: praças, academias ao ar livre, canteiros, rotatórias, jardins, abrigos de paradas de ônibus, entre outros. Poderá ser permitida a veiculação de publicidade no espaço público adotado por parte da pessoa física ou jurídica adotante ou também poderá ter desconto no IPTU.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2071/ind_054-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2071/ind_054-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal inclua, orçamento na LOA 2025, recursos para a instalação de vídeo monitoramento nos acessos das estradas do interior do município.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2077/ind_055-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2077/ind_055-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Saúde adquira uma cota extra de mamografias com a finalidade de reduzir o tempo de espera pelo exame.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2085/ind_056-2024_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2085/ind_056-2024_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja disposto banheiros químicos na praia da Cachoeirinha, aos finais de semana e feriados.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2097/ind_057-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2097/ind_057-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Educação promova a articulação da LEI ORDINARIA no 2.571, de 22 de julho de 2024 que Regulamenta o funcionamento do momento cívico semanal nas escolas públicas e privadas em General Câmara.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2098/ind_058-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2098/ind_058-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie PL, à Câmara de Vereadores, com â seguinte ementa:_x000D_
 Autoriza a criação de programa para concessão de transporte a atletas, equipes, entidades culturais e tradicionalistas do município de General Câmara para participação em competições esportivas ou culturais e dá outras providências.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2110/ind_059-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2110/ind_059-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Agricultura providencie, urgentemente, capacitações no interior com a finalidade de instruir o manuseio e operação da nota eletrônica para os produtores rurais</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2120/ind_060-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2120/ind_060-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal da Fazenda promova, em 2025, Campanha de Conscientização sobre a importância e benefícios de cadastro do CPF no Programa Nota Fiscal Gaúcha, bem como o Nota Fiscal Camarense.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Helton Holz Barreto</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1695/ple-001-24.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1695/ple-001-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor da indenização a título de Auxílio Alimentação estabelecida pela Lei nº 2.325, de 10 de novembro de 2021.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1696/ple_002-24.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1696/ple_002-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do Auxílio Efetividade, concedido pela Lei Municipal nº 1.828, de 16 de janeiro de 2014.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1697/ple_003-24.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1697/ple_003-24.pdf</t>
   </si>
   <si>
     <t>Altera o art. 10, inciso I, alíneas a e b da Lei nº 2.189/2019, dispondo novo valor da bolsa auxílio mensal aos estagiários do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1698/ple_004-24.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1698/ple_004-24.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual sobre a remuneração dos servidores públicos municipais e os subsídios de que trata o art. 39, § 4º da Constituição Federal e aumento real sobre a remuneração dos servidores públicos do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1724/ple_005-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1724/ple_005-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 150.000,00.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1725/ple_006-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1725/ple_006-2024.pdf</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1709/pl_2024_n_07_credito_especial.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1709/pl_2024_n_07_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 350.000,00.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1710/pl_2024_n_08_credito_especial.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1710/pl_2024_n_08_credito_especial.pdf</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1711/pl_2024_n_09_credito_especial.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1711/pl_2024_n_09_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 250.000,00.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1712/pl_2024_n_010_credito_especial.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1712/pl_2024_n_010_credito_especial.pdf</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1726/ple_011-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1726/ple_011-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 313.895,80.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1727/ple_012-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1727/ple_012-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 27.395,80.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1713/pl_2024_n_013_credito_suplementar.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1713/pl_2024_n_013_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar, no valor de R$ 444.117,00.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1714/pl_2024_n_014_credito_especial.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1714/pl_2024_n_014_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial, no valor de R$ 444.117,00.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1728/ple_015-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1728/ple_015-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação, por prazo determinado, para atender necessidade temporária de excepcional interesse público, para a função de Motorista Categoria “D”.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1729/ple_016-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1729/ple_016-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação, por prazo determinado, para atender necessidade temporária de excepcional interesse público, para as funções que especifica.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1730/ple_017-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1730/ple_017-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação, por prazo determinado, para atender necessidade temporária de excepcional interesse público, para a função de Atendente de Escola.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1747/ple_018-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1747/ple_018-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.824, de 16 de janeiro de 2014, que reorganiza a estrutura administrativa do Município de General Câmara/RS.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1745/ple_019-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1745/ple_019-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza pagamento de gratificação aos Servidores Públicos Municipais e Estagiários do Poder Executivo que atuarem como Fiscais de Provas dos Concursos Municipais da Prefeitura Municipal e da Câmara Municipal de Vereadores e do Processo Seletivo Público da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1748/ple_020-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1748/ple_020-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 1.013,95.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1746/ple_021-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1746/ple_021-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação, por prazo determinado, para atender necessidade temporária de excepcional interesse público, para a função de Médico Veterinário.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1749/ple_022-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1749/ple_022-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 400.000,00.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1754/ple_023-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1754/ple_023-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 142.953,16.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1755/ple_024-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1755/ple_024-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 1.917,45.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1756/ple_025-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1756/ple_025-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 144.870,16.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1757/ple_026-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1757/ple_026-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial valor de R$ 323.517,71.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1768/ple_027-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1768/ple_027-2024.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 1º da Lei nº 2.525, de 06 de março de 2024, que autoriza pagamento de gratificação aos Servidores Públicos Municipais e Estagiários do Poder Executivo que atuarem como Fiscais de Provas dos Concursos Municipais da Prefeitura Municipal e da Câmara Municipal de Vereadores e do Processo Seletivo Público da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1774/ple_028-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1774/ple_028-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 19.517,89.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1775/ple_029-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1775/ple_029-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 286.500,00.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1783/ple_031-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1783/ple_031-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 1.000.000,00.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1796/ple_032-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1796/ple_032-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial, no valor de R$ 157.461,60.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1797/ple_033-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1797/ple_033-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial, no valor de R$ 301.911,03.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1795/ple_034-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1795/ple_034-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 29.376,42.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1798/ple_035-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1798/ple_035-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial, no valor de R$ 39.830,90.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1813/ple_036-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1813/ple_036-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 7.870,87.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1814/ple_037-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1814/ple_037-2024.pdf</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1815/ple_038-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1815/ple_038-2024.pdf</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1821/ple_039-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1821/ple_039-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 807,88.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1822/ple_040-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1822/ple_040-2024.pdf</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1839/ple_041-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1839/ple_041-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 308.492,67.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1840/ple_042-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1840/ple_042-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 308.492,67 .</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1825/ple_043-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1825/ple_043-2024.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a Lei Nº 2098 de 14 de maio de 2018 que cria emprego público de Agente Comunitário de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1841/ple_044-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1841/ple_044-2024.pdf</t>
   </si>
   <si>
     <t>Institui o novo regulamento dos Serviços de Transporte Individual e Coletivo de Passageiros em Veículos Automotores de Aluguel do Município de General Câmara/RS, em consonância com o Código de Trânsito Brasileiro, e dá outras providências.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1845/ple_045-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1845/ple_045-2024.pdf</t>
   </si>
   <si>
     <t>Concede isenções de Imposto Predial e Territorial Urbano – IPTU, Taxa de Serviços Urbanos, de cobranças de serviços de água da CODESA, de taxas de Patrulha Agrícola, bem como a remissão e anistia de dívidas ativas aos munícipes atingidos pelas enchentes.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1846/ple_046-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1846/ple_046-2024.pdf</t>
   </si>
   <si>
     <t>Institui o programa Emergencial de Crédito Juro Zero no Município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1847/ple_047-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1847/ple_047-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 275.019,00.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1848/ple_048-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1848/ple_048-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 1.074.699,55.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1856/ple_049-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1856/ple_049-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 20.000,00.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1858/ple_050-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1858/ple_050-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 212.142,81.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1859/ple_051-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1859/ple_051-2024.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 5º e revoga o Parágrafo Único do Art. 33 da Lei Nº 1862 de 26 de maio de 2014, que estabelece o Plano de Carreira do Magistério Público Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1911/ple_052-2024_ldo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1911/ple_052-2024_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1874/ple_053-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1874/ple_053-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1875/ple_054-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1875/ple_054-2024.pdf</t>
   </si>
   <si>
     <t>Revoga o § 3º do artigo 2º, da Lei 2.462, de 27 de junho de 2023.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1876/ple_055-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1876/ple_055-2024.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Levanta Agricultura, através de incentivos aos produtores rurais atingidos ou afetados pelas chuvas intensas que atingiram o Município de General Câmara.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1886/ple_056-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1886/ple_056-2024.pdf</t>
   </si>
   <si>
     <t>Cria os artigos 12-A e 12-B, altera o § 2º, art. 17 da Lei nº 684/1997 e revoga Lei 1.865/2014.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1901/ple_058-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1901/ple_058-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 528.074,27.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1887/ple_059-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1887/ple_059-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração, em caráter excepcional, de medidas para desmembramento do solo urbano e construção de imóveis no Município de General Câmara.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1891/ple_060-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1891/ple_060-2024.pdf</t>
   </si>
   <si>
     <t>Concede isenção do Imposto sobre Transmissão Inter Vivos, por ato oneroso, de bens imóveis e de direito a eles relativos (ITBI), aos beneficiários do Programa Minha Casa, Minha Vida, conforme especifica.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1912/ple_061-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1912/ple_061-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes de relacionamento a serem observadas pelos agentes públicos do Município de General Câmara, fornecedores, parceiros, colaboradores e prestadores de serviço em geral.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1913/ple_062-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1913/ple_062-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 280.000,00.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1950/ple_063-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1950/ple_063-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 200.000,00.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2013/ple_064-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2013/ple_064-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 37.717,01.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2081/ple_065-2024_loa.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2081/ple_065-2024_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de General Câmara, para o Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2051/ple_066-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2051/ple_066-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 659.494,16.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2052/ple_067-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2052/ple_067-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 6.240,00.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2059/ple_068-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2059/ple_068-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 327.683,85.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2060/ple_069-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2060/ple_069-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 238.399,30.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2066/ple_070-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2066/ple_070-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 12.840,00.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2067/ple_071-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2067/ple_071-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 22.211,84.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2083/ple_072-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2083/ple_072-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 101.556,00.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2084/ple_073-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2084/ple_073-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar, no valor de R$ 62.452,60.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2101/ple_074-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2101/ple_074-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 277.667,20.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2102/ple_075-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2102/ple_075-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 21.993,69.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2103/ple_076-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2103/ple_076-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar, no valor de R$ 283.285,13.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2104/ple_077-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2104/ple_077-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar, no valor de R$ 1.135.190,89.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2105/ple_078-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2105/ple_078-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar, no valor de R$ 218.551,45.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2115/ple_079-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2115/ple_079-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o desconto para pagamento antecipado do Imposto Predial e Territorial Urbano (IPTU) e Taxa de Serviços Urbanos (TSU) do Exercício 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>Alteram-se incisos I, II e III, alíneas a e b, do art. 5º da Resolução nº 001, de 15 de maio de 2013, que “Dispõe sobre o estágio não obrigatório de estudantes de ensino de nível médio regular, de nível médio profissional e de nível superior, e dá outras providências”.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2055/pr_002-2024_vera._lais_lucas-ver._matheus-ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2055/pr_002-2024_vera._lais_lucas-ver._matheus-ver._zanette.pdf</t>
   </si>
   <si>
     <t>Inclui o §3º no art. 16, Seção II Da Renovação da Mesa Diretora, no Regimento Interno da Câmara Municipal de Vereadores, Resolução nº 05/2013 de 31 de outubro de 2013.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2108/pr_003-2024_mesa_diretora.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2108/pr_003-2024_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, o pagamento e a prestação de contas de indenizações de diárias aos vereadores e servidores da Câmara Municipal  de General Câmara/RS e dá outras providências.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2054/pelom_001-2024_vera._lais_lucas-ver._matheus-ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2054/pelom_001-2024_vera._lais_lucas-ver._matheus-ver._zanette.pdf</t>
   </si>
   <si>
     <t>Inclui o § 4º no Art. 33 da Seção II Do Funcionamento da Câmara, na Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1684/req_001-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1684/req_001-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que na Sessão Legislativa do dia 29 de fevereiro seja aberto espaço para a entrega do Título de Cidadão Camarense à Professora Alexandrina Grasselli Ramé, conforme Projeto de Decreto Legislativo apresentado, de minha autoria, em abril de 2023 e aprovado em Sessão Legislativa.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>Usuário Externo</t>
   </si>
   <si>
     <t>Cedência do Plenário, dia 10/01/24 das 14 às 16h, para Solenidade de Posse das Conselheiras Tutelares.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>Cedência do Plenário, dia 19/01/24, às 18h, para uma reunião da diretoria e sócios (e interessados em se associar), da AUGC.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>Cedência do Plenário, 16/02/2024 - das 13h30 às 16h30, à Secretaria de Educação para a realização da Abertura do ano Letivo.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>Cedência do Plenário, 14/02/2024 - às 19h, ao Partido Progressista para a realização de uma reunião partidária.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>Cedência do Plenário, 26/02/2024 - às 15h45, à Secretaria Municipal da Fazenda para a apresentação das metas fiscais do terceiro quadrimestre de 2023.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1742/req_007-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1742/req_007-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à equipe de Coordenação da Comunidade São José do Boqueirão, que inaugurou, no último sábado, o novo salão de festas da comunidade.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>Cedência do Plenário, dia 27/02/2024, para a capacitação das conselheiras tutelares.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1751/req_009-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1751/req_009-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma sessão solene na última quinta-feira do mês de março, no dia 28/03/2024, em homenagem à passagem do 08 de Março Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1773/req_010-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1773/req_010-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO ao Prefeito Municipal, para que seja adquirido o veículo para a Secretaria de Educação, utilizando o valor de 130 mil reais, conforme a finalidade das emendas modificativas 161, 162, 163, 164 e 165, de minha autoria, do orçamento deste ano que estão na dotação 357- Equipamentos e Material Permanente, aprovadas pela Câmara e sancionadas pelo executivo.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1776/req_011-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1776/req_011-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que na sessão do dia 28/03/2024, que será solene pela passagem do dia Internacional da Mulher, seja incluído Palestra da Procuradoria da Mulher sobre a importância e fundamentos da Lei Maria da Penha.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1777/req_012-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1777/req_012-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores proceda a filiação junto a UVERGS - UNIÃO DOS VEREADORES DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1787/req_013-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1787/req_013-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que na sessão do dia 11/04/2024 seja disponibilizado um horário e enviado um convite à Secretaria Municipal de Saúde, a fim de que seja apresentado o Plano de Vacinação contra a Influenza, locais e dias de vacinação itinerante, bem como motivar os grupos alvo a participar.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1785/req_014-2024_bombeiros_voluntarios.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1785/req_014-2024_bombeiros_voluntarios.pdf</t>
   </si>
   <si>
     <t>Cedência do Plenário, dia 06/04/2024, à noite - Bombeiros Voluntários para realização de formatura dos bombeiros voluntários que estão se formando como mergulhadores.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>Cedência do plenário, dia 05/04/2024, das 16h às 18h, para uma reunião do PSB.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>Agendamento de Audiência Pública, dia 09/04/2024, às 18h- SMS - Apresentação do relatório de Gestão do 3º quadrimestre de 2023.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>Laís Lucas, Matheus Silveira</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1805/req_017-2024_vera._lais_lucas-_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1805/req_017-2024_vera._lais_lucas-_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores, realize no dia 19/09/2024, Sessão Solene  em comemoração ao mês Farroupilha no Centro de Tradições Gaúchas Sinuelo do Bom Sucesso, bem como, proceda a entrega da condecoração Mérito Farroupilha Cyro Dutra Ferreira aos Tradicionalistas condecorados na edição 2024.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1806/req_018-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1806/req_018-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja enviado convite ao Prefeito Municipal, para que compareça a esta casa legislativa, na sessão ordinária do dia 18/04/2024, a fim de esclarecer questões sobre as casas do Arsenal.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1807/req_019-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1807/req_019-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma  Audiência Pública, dia 22 de abril de 2024, na Câmara de Vereadores, a fim de debatermos  sobre o tema de "Conscientização, Prevenção de doenças e Proteção aos Animais", conforme a lei municipal nº 2059/2017, de 25 de outubro de 2017.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>Cedência do Plenário, 17/04/2024 - às 19h, ao Partido Progressista para a realização de uma reunião do Diretório Municipal.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Prefeito Municipal.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>Cedência do Plenário, dia 23/04 a partir das 13h30, ao executivo para credenciar os comerciantes para as tendas da Festa do Município 2024.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1830/req_024-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1830/req_024-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Comissão de Saúde, Educação e Meio Ambiente, agende audiência com a Secretaria Estadual de Educação para tratar e extensão do ensino médio no interior.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1831/req_025-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1831/req_025-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo para a implantação de extensão do ensino médio da escola Vasconcelos Jardim na escola Anita Moreira, no Boqueirão.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1843/req_026-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1843/req_026-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores crie a Comissão Especial da Reconstrução e Apoio às Vítimas da Enchente, nos termos Seção III Das Comissões Temporárias, do Regimento Interno da Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1850/req_027-2024_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1850/req_027-2024_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao corpo de Bombeiros Voluntários de General Câmara, em reconhecimento aos relevantes serviços que prestaram e ainda, estão prestando nas enchentes do mês de maio.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>Cedência do Plenário, 28/05/2024 - às 15h45; à Secretaria Municipal da Fazenda para a apresentação das metas fiscais do primeiro quadrimestre de 2024.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1854/req_029-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1854/req_029-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que o servidor responsável pela defesa civil, compareça nesta Casa Legislativa dia 06/06/2024, na reunião das comissões, a fim de esclarecer e informar sobre o andamento dos projetos de ajuda e reconstrução das comunidades atingidas pelas enchentes.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1857/req_030-2024_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1857/req_030-2024_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento, que visa agradecer o Pastor Presidente Edisson Volnei Garcia Bottega pelo trabalho prestado na Igreja Evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1867/req_031-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1867/req_031-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO para que o executivo municipal, dentro do período da calamidade pública, faça a distribuição de uma carga de calcário para correção do solo das famílias que dispõe do DAP.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1873/req_032-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1873/req_032-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Audiência Pública no dia 16/07/2024, com a Participação da COMISSÃO DE SAÚDE, EDUCAÇÃO E MEIO AMBIENTE, SECRETARIA MUNICIPAL DE SAÚDE, 1°COORDENADORIA REGIONAL DE SAÚDE, com a finalidade de tratar do tema da VALORIZAÇÃO DA VIDA E PREVENÇÃO AO SUÍCIDIO.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1878/req_033-2024_ver.s_banc_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1878/req_033-2024_ver.s_banc_mdb.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao DAER, Moção de Apelo para manutenção da ERS 244, principalmente entre o município de General Câmara ao município de Vale Verde.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1882/req_034-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1882/req_034-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO para que o GOVERNO DO ESTADO, ATRAVÉS DO DAER PROVIDENCIE, URGENTEMENTE, A RECUPERAÇÃO NA ERS 244 DEVIDO AO RISCO EMINENTE DE ACIDENTES.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1888/req_035-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1888/req_035-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Moção de apelo a ser direcionada ao executivo municipal, para que o mesmo passe a pagar o incentivo aos agentes comunitários de saúde e agentes de_x000D_
 combate às Endemias, conforme o artigo 9º da lei 11.350 de 05 de outubro de 2006.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>Ismael, Marcinho, Narinha</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1899/req_036-2024_banc_progressista.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1899/req_036-2024_banc_progressista.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento ao 28º Batalhão da Brigada Militar.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1898/req_037-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1898/req_037-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao CTG Sinuelo do Bom Sucesso pela passagem dos 67 anos de fundação.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1900/req_038-2024_banc_mdb.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1900/req_038-2024_banc_mdb.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio para Anistia das Parcelas da Dívida Pública do Estado do Rio Grande do Sul com a União.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1905/req_039-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1905/req_039-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à prenda Eduarda Wang pela participação e conquista do Título de Segunda Prenda Juvenil da 2ª RT, e à prenda Emilly Leal Primeira Prenda Mirim da 2ª RT.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>Cedência do Plenário, dia 24/07/2024 das 08h30 às 11h30, para realização de uma formação para os professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>Cedência do Plenário, dia 23/07/2024 das 17h30 às 22h, para realização da Convenção Municipal PSDB.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>Cedência do Plenário, dia 28/07/2024 das 13h às 17h, para realização da Convenção Municipal do Partido Progressista.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>Cedência do Plenário, dia 28/07/2024 das 13h às 17h, para realização de Convenção Municipal do PL.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1925/req_044-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1925/req_044-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao DAER e a Secretaria de Transportes pelo descaso da ERS 244 e da ERS 130.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>Bancada MDB</t>
   </si>
   <si>
     <t>Solicitamos que o Executivo, através da Emater, realize um mapeamento de todas as famílias do interior do município que perderam a produção agrícola durante o período da enchente e incluí-las na anistia da conta de água da Codesa através de projeto de lei.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1948/req_046-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1948/req_046-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para quê o Secretário de Administração o senhor João Carlos Fornari, compareça na reunião das comissões do dia 15/08/2024 com a finalidade de informar sobre a sindicância do fato envolvendo a Secretária Municipal de Turismo, Esporte e Lazer, Leila Fraga.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1949/req_047-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1949/req_047-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que a Secretária Municipal de Assistência Social compareça na sessão legislativa do dia 15/08/2024 com a finalidade de esclarecer o fato onde envolve seu nome em recebimento do benefício por residência localizada na mancha de inundação.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>Cedência do plenário para reunião da Brigada Militar General Câmara, dia 22/08/2024, das 10h às 12h.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>Cedência do plenário ao TRE,  para Treinamento de Mesários, dia 09/09/2024, a partir das 13h.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1964/req_050-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1964/req_050-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada à Câmara dos Deputados, Moção de Apoio ao Movimento SOS Agro RS.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1965/req_051-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1965/req_051-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao Senado Federal, Moção de Apoio ao Movimento SOS Agro RS.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1966/req_052-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1966/req_052-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao Ministério da Agricultura, Pecuária e Abastecimento, Moção de Apoio ao Movimento SOS Agro RS.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1980/req_053-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1980/req_053-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja enviado convite à direção da APAE para comparecer na sessão do dia 29/08/2024, quinta-feira, a fim de divulgar e falar sobre a Semana de Conscientização de Pessoas com deficiência física e intelectual.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1989/req_054-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1989/req_054-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convocação da Secretária Municipal de Turismo, Esporte e Lazer, afastada, senhora Leila Fraga para comparecer na Sessão Legislativa do dia 05/09 /2024 com a finalidade de esclarecer o fato que envolve seu nome a venda de bem móvel de domínio e propriedade do município de General Câmara, sem que ocorra o correto processo administrativo.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1991/req_055-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1991/req_055-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>MOÇÂO DE CONGRATULAÇÕES A CABANHA SANGA DO AREAL, DO PROPRIETÁRIO ANTÔNIO CARLOS TRIERWEILER QUE SE CONSAGROU NO GRANDE_x000D_
 CAMPEONATO DAS OVELHAS FÊMEAS DA RAÇA CRIOLA P.O E TAMBÉM RESERVADA R.G.B NA 47ª EXPOINTER.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1998/req_056-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1998/req_056-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que o servidor da secretaria de saúde, responsável pela saúde mental, compareça na sessão dia 19/09/2024, a fim de falar sobre as ações alusivas ao setembro amarelo.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2020/req_057-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2020/req_057-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que a Coordenadora de Educação Sandra Conceição, compareça nesta casa legislativa na sessão do dia 26/09/2024, a fim de falar sobre aquisição das passagens, da linha de Santo Amaro, para os alunos.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2039/req_058-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2039/req_058-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que o Prefeito Municipal, o Secretário de Educação e a Coordenadora de Educação compareçam na casa legislativa, na sessão do dia 03/10/2024, para falar sobre a aquisição dos vales transportes.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>Cedência do Plenário, 27/09/2024 - às 15h45, à Secretaria Municipal da Fazenda para a apresentação das metas fiscais do segundo quadrimestre de 2024.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>Cedência do Plenário, 01/10/2024 - das 08h30 às 11h30, à Secretaria de Educação para a realização de uma formação para os professores da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2056/req_062-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2056/req_062-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a condecoração medalha Mérito Farroupilha do Município de General Câmara ao tradicionalista Carlos Alexandre Cardoso Reis.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2057/req_063-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2057/req_063-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitera a Moção de Apelo para que o Governo do estado, através do DAER, providencie urgentemente a recuperação na ERS 244, devido ao risco eminente de acidentes.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>Cedência do plenário nos dias 30, 31/10 e 01/11, das 9h às 16h, ao projeto "Caravana de Direitos na reconstrução no RS DPU/AGU", com a Defensoria Pública-Geral da União.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>Cedência do plenário dia 23/10/2024, das 19 às 21h, para realização de reunião com o conselho municipal de cultura. Pauta: Realização do projeto PNAB.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2063/req_066-2024_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2063/req_066-2024_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira à Ticiane Vargas de Freitas.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2070/req_067-2024_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2070/req_067-2024_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira a Hilton Holz Barreto.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2074/req_068-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2074/req_068-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira a João Pereira Martins.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>Narinha</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2075/req_069-2024_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2075/req_069-2024_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara a Alceu Rezes de Bastos.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2076/req_070-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2076/req_070-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que Roberto Seibert seja homenageado com a medalha Mérito Farroupilha Cyro Dutra Ferreira.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2088/req_071-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2088/req_071-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara a Antônio da Silveira Silva.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>Que seja concedido a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira a Marcelo de Bortoli da Silva.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2089/req_073-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2089/req_073-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Audiência Pública no dia 25/11/2024 com o executivo, legislativo e grupo de apoio da Brigada Militar para tratar sobre a implementação da Lei nº 2.538, de 05/04/2024.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>Cedência do Plenário, 14/11/2024 - das 08h30 às 16h30, à Secretaria de Educação para a realização de uma formação para os professores da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2111/req_075-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2111/req_075-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para quê a Josi Daiane Feijó Rodrigues, Médica Veterinária, compareça na sessão ordinária do dia 1911212024, a fim de prestar esclarecimentos sobre a problemática da Esporotricose.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2116/req_076-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2116/req_076-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, aos familiares, pelo falecimento do professor Nicolau Venerando Marcos Nunes.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2117/req_077-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2117/req_077-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Executivo Municipal chamando a atenção para necessidade da fiel execução da Lei Municipal n° 2.459 de 8 de junho de 2023, que “Dispõe sobre a publicidade das emendas parlamentares recebidas pelo município de General Câmara e dá outras providências”.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2118/req_078-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2118/req_078-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo, requerendo a paralisação temporária das obras e modificações na RUA DA ESTAÇÂO, com a finalidade que a nova Legislatura e a nova administração municipal, realizem ampla discussão com a comunidade local envolvida, (comércio e moradores) através de audiência pública e outras ferramentas de consulta popular.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1685/pll_001-2024_vera._lais_lucas-ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1685/pll_001-2024_vera._lais_lucas-ver._matheus.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a conceder o Auxílio Moradia e Permanência para os Policiais Militares de General Câmara e Autoriza a celebração de Convênio com o Grupo Apoio da Brigada Militar de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>Concede aumento real de 4,1395% sobre o vencimento básico dos Servidores do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>Altera o caput do art. 3º da Lei nº 2.336, de 23 de dezembro de 2021, que “Institui o Programa Vale-Feira no âmbito do Poder Legislativo Municipal, e dá outras providências".</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>Alteram-se os incisos I e II do art. 3º, da Lei no 1.832, de 16 de janeiro de 2014, que “Dispõe sobre a indenização a título de auxílio alimentação para os servidores da Câmara Municipal de Vereadores de General Câmara e dá outras providências”.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do Auxílio Efetividade concedido pela Lei nº 1.833, de 16 de janeiro de 2014.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1733/pll_006-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1733/pll_006-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação e sobre o pagamento do subsídio de prefeito, de vice-prefeito e de secretários municipais para a legislatura 2025 a 2028, no município de General Câmara – RS.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1734/pll_007-2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1734/pll_007-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio mensal dos Vereadores da Câmara Municipal de General Câmara - RS, para o período de 1º de janeiro de 2025 a 31 de dezembro de 2028.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1735/pll_008-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1735/pll_008-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Estabelece a oferta permanente de palestras sobre noções de cidadania e política para ao alunos do último ano do ensino fundamental de escolas públicas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1743/pll_009-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1743/pll_009-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º da Lei Municipal nº 2368/2022.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1760/pll_010-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1760/pll_010-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Transparência nas Obras Públicas do Município de General Câmara.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1765/pll_011-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1765/pll_011-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 2.418, de 12 de dezembro de 2022 que Dispõe sobre a desafetação, e transferência para categoria de bens dominicais, área localizada no Município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1784/pll_012-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1784/pll_012-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Auxílio ao Combate ao Abigeato e aos Crimes em Áreas Rurais no âmbito do Município de General Câmara.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1799/pll_013-2024_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1799/pll_013-2024_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Bombeiros Voluntários de General Câmara/RS.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1810/pll_014-2024_mesa_diretora.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1810/pll_014-2024_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III do § 3º do art. 1º da Lei nº 2.536, de 02 de abril de 2024.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1820/pll_015-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1820/pll_015-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de transporte a atletas, equipes, entidades culturais e tradicionalistas do município de General Câmara para participação em competições esportivas ou culturais e dá outras providências.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1829/pll_016-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1829/pll_016-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Autoriza a implantação do Banco Municipal de Material de Construção do município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1879/pll_017-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1879/pll_017-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Regulamenta o funcionamento do momento cívico semanal nas escolas públicas e privadas em General Câmara.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1971/pll_018-2024_ver._zanete.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1971/pll_018-2024_ver._zanete.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Incentivos à Correção e Adubação de Solos do Município de General Câmara/RS.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2016/pll_019-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2016/pll_019-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de postes de entrada de energia elétrica para famílias de baixa renda.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2030/pll_020-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2030/pll_020-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Concede um dia de folga ao servidor público no dia de seu aniversário, sem prejuízo dos seus vencimentos.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2068/pll_021-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2068/pll_021-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Marcha para Jesus no âmbito do município de General Câmara e inclui no calendário oficial de eventos do Município.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2095/pll_022-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2095/pll_022-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio Cultural Imaterial do Município  de General Câmara a "Peregrinação a Santo Amaro" que acontece anualmente e dá outras providências.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2096/pll_023-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2096/pll_023-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Institui a semana de conscientização do Autismo no município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2106/pll_024-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2106/pll_024-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Estabelece a realização de projeto educacional sobre a História e ao patrimônios históricos, culturais e turísticos de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2107/pll_025-2024_mesa_diretora.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2107/pll_025-2024_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Ordinária nº 1.831/2014 que Dispõe sobre a concessão de diárias para os agentes políticos e servidores a serviço, em treinamento ou em representação, da Câmara Municipal de Vereadores de General Câmara.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2113/pll_026-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2113/pll_026-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal dos Direitos da Pessoa com Fibromialgia no Município de General Câmara.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2114/pll_027-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2114/pll_027-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a investir anualmente o percentual mínimo de 5% da receita corrente bruta do município, junto ao setor agropecuário, e dá outras providências.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal, a Secretária de Turismo, a Chefe de Gabinete e Imprensa e representantes das secretarias de Educação e Agricultura a se afastarem do país.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>CEFO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1736/pdl_002-2024_cefo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1736/pdl_002-2024_cefo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas Anuais do Executivo Municipal de General Câmara no exercício de 2021.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2094/pdl_003-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2094/pdl_003-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Concede o título honorífico de Cidadão Emérito de General Câmara ao senhor Jorge Mauro Fortes de Melo e ao senhor José Luiz Martins Netto.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2100/pdl_004-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2100/pdl_004-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Concede o título honorífico de Cidadã de General Câmara à senhora Elizete Santos de Melo.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2109/pdl_005-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2109/pdl_005-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Emérito de General Câmara a Ivan Fernando Botelho.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie o conserto da rede de iluminação pública no Pagador Martel.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1687/pp_002-2024_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1687/pp_002-2024_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção e limpeza na rua Dr. Flores.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1688/pp_003-2024_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1688/pp_003-2024_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita reposição de lâmpadas na iluminação pública da rua Dr. Flores.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1689/pp_004-2024_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1689/pp_004-2024_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita reposição de lâmpadas na ERS 130, número 186.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1690/pp_005-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1690/pp_005-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Encaminho este pedido de providência, solicitando a troca das lâmpadas queimadas e verificar a corrente elétrica nas torres (onde ficam as lâmpadas), na  quadra de esportes da  praça Eurico Gaspar Dutra.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1693/pp_006-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1693/pp_006-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie a roçada e patrolamento da estrada, Corredor da escola Trajano Azambuja.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1694/pp_007-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1694/pp_007-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a substituição, com urgência, da tampa do bueiro da Pista de Skate, bem como as demais manutenções necessárias.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1705/pp_008-2024_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1705/pp_008-2024_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicito que, através do departamento responsável,  providencie que seja instalado tachões (redutor de velocidade) na rua Marquês do Herval.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1717/pp_009-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1717/pp_009-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie, com urgência, a limpeza, capina dos acostamentos e reparos no calçamento da rua Quatro de maio.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1718/pp_010-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1718/pp_010-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que  o Executivo Municipal providencie, com urgência, a limpeza e a capina no corredor do Seu Gladimir, no Boqueirão</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1723/pp_011-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1723/pp_011-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas providências imediatas e eficazes para conter e reduzir a proliferação do mosquito da dengue no nosso município.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1739/pp_012-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1739/pp_012-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que o Executivo, através da Secretaria de Educação, utilize o valor de 130 mil reais para a compra de um veículo, conforme a finalidade das emendas modificativas 161, 162, 163, 164 e 165, de minha autoria, no orçamento deste ano que estão na dotação 357- Equipamentos e Material Permanente, aprovadas pela Câmara e sancionadas pelo executivo.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1740/pp_013-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1740/pp_013-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o patrolamento da subida da estrada do Banheiro Velho que dá acesso à ERS 244.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1753/pp_014-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1753/pp_014-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal proceda o patrolamento e roçada, com urgência, no Corredor dos Petiços.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1761/pp_015-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1761/pp_015-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie, com urgência, o patrolamento na rua Eugênio de Mello, próximo ao Cemitério Municipal.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1762/pp_016-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1762/pp_016-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o conserto da rede de iluminação pública na Boca da Picada, em frente à residência do Seu Mulato.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1763/pp_017-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1763/pp_017-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o conserto da rede de iluminação pública na Volta dos Freitas, em frente à residência do Seu Iares.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1764/pp_018-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1764/pp_018-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie, com a máxima urgência, o conserto da ponte generosa, localizada na Rua da Figueira.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>Que o Executivo efetue o pagamento do reajuste do Piso do Magistério entre os meses de janeiro e agosto de 2023 que está em atraso com as devidas correções monetárias cabíveis.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1771/pp_020-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1771/pp_020-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria de obras, providencie, com urgência, melhorias na estrada do Boqueirão.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1780/pp_021-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1780/pp_021-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie a limpeza, reforma e pintura da Pracinha localizada no Bairro Cachoeirinha.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1781/pp_022-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1781/pp_022-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, altere a localização da lixeira que fica na rua Marquês do Paraná, em frente ao nº 477.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1790/pp_023-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1790/pp_023-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o conserto da rede de iluminação pública na localidade do Banheiro Velho.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1791/pp_024-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1791/pp_024-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal proceda com a manutenção no corredor do Vilmar Freitas, na localidade do Boqueirão.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1792/pp_025-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1792/pp_025-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a colocação de uma lixeira no corredor do Vilmar Freitas, na localidade do Boqueirão.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1801/pp_026-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1801/pp_026-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a substituição das lâmpadas queimadas na rua José Eraldo da Silveira.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1802/pp_027-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1802/pp_027-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a colocação de um guard rail na rua Coronel Balbão, abaixo do Arsenal de Guerra.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1803/pp_028-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1803/pp_028-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie, através da secretaria responsável, a melhoria da estrada de acesso à fazenda da Dodó.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1804/pp_029-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1804/pp_029-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria responsável, divulgue o calendário programado de podas e recolhimento de galhos.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1808/pp_030-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1808/pp_030-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja colocada, na praça Eurico Gaspar Dutra, uma placa com informações sobre o valor, origem do recurso de pagamento, empresa vencedora da licitação, aditivos e demais informações de transparência sobre a obra que está acontecendo no local.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1809/pp_031-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1809/pp_031-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que o poder Executivo utilize a Lei nº 2.337/2021 para regulamentar os postes arriados na rua Orfelino Reichel e demais locais e evitar acidentes.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1816/pp_032-2024_vera_lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1816/pp_032-2024_vera_lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a revisão e conserto da rede de iluminação pública na Boca da Picada e nas estradas e corredores.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1817/pp_033-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1817/pp_033-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o Patrolamento da Estrada do Moré, do trecho compreendido entre o final do calçamento no Boqueirão até a ponte do Taquari Mirim.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1827/pp_035-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1827/pp_035-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a revisão  da rede de iluminação pública no Passo da Taquara, Boqueirão, Rincão e do Lagão.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1833/pp_036-2024_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1833/pp_036-2024_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicito que, através do departamento responsável, providencie que seja instalado  uma lixeira na localidade da Volta do Barreto, próximo da barca.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1834/pp_037-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1834/pp_037-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>REITERO para que o Executivo Municipal, providencie os necessários reparos no calçamento da Rua 4 de maio</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1844/pp_038-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1844/pp_038-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a revisão da rede de iluminação pública no Banheiro Velho, Godoy e Corredor dos Petiço.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1849/pp_039-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1849/pp_039-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e o reparo do telhado da escola Padre Elly.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1855/pp_040-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1855/pp_040-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a revisão da rede de iluminação pública no trevo de acesso ao Balneário da Cachoeirinha.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1860/pp_041-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1860/pp_041-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a revisão da rede de iluminação pública na praça Ângelo Cetraro, localizada no centro da cidade.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1863/pp_042-2024_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1863/pp_042-2024_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza/sucção do esgoto cloacal/pluvial do município, uma vez que a enchente trouxe muita poluição a toda rede, com entulhos, lamas e demais dejetos.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1869/pp_043-2024_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1869/pp_043-2024_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicito que, através do departamento responsável, providencie a abertura dos banheiros da praça Eurico Gaspar Dutra.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1868/pp_044-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1868/pp_044-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a revisão da rede de iluminação pública e substituição das lâmpadas queimadas no Banheiro velho, Godoy, Boca da picada e corredores adjacentes.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1870/pp_045-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1870/pp_045-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Manutenção na rua Senador Florêncio nos pontos que apresentam buracos ao longo da via.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1877/pp_046-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1877/pp_046-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, com urgência, a revisão e a limpeza nos bueiros do nosso município.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1880/pp_047-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1880/pp_047-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal acione a garantia da obra e proceda o reparo do calçamento na estrada do Boqueirão.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1883/pp_048-2024_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1883/pp_048-2024_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção da rua Dr. Eugênio de Mello, ao lado da praça Ângelo Cetraro, local conhecido como "largo da rodoviária".</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1884/pp_049-2024_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1884/pp_049-2024_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado uma campainha na entrada/portão da Escola Infantil de Educação Paulo Ramé, para melhor atendimento aos pais.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1885/pp_050-2024_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1885/pp_050-2024_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja colocado placa de identificação de estacionamento exclusivo em horário escolar, no estacionamento da Escola Infantil Norberto Fagundes Ribeiro.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1889/pp_051-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1889/pp_051-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja realizado as trocas de lâmpadas dos postes, na rua Os Maragatos.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1892/pp_052-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1892/pp_052-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, com urgência, o reparo e o escoamento adequado do esgoto a céu aberto nas seguintes ruas: Camerino Marques da Rocha, São João e Os Maragatos.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1890/pp_054-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1890/pp_054-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo municipal para que seja realizada a manutenção e o patrolamento, de forma frequente, nas estradas da localidade do Potreiro.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1894/pp_055-2024_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1894/pp_055-2024_ver._xando.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo municipal para que seja realizada a manutenção dos brinquedos da praça da Maragatos.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1902/pp_058-2024_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1902/pp_058-2024_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja colocado uma parada na estrada Passo da Taquara, na entrada do beco que dá acesso à moradia do senhor Joilson Oliveira e demais moradores.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1903/pp_059-2024_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1903/pp_059-2024_ver._xando.pdf</t>
   </si>
   <si>
     <t>Devido tantos pavimentos que estão sendo feitos na cidade, que seja pavimentado a rua distrito industrial, para facilitar a instalação de empresas e maior saída de material produzido no distrito.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1904/pp_060-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1904/pp_060-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da secretaria de obras, providencie o patrolamento e melhorias no primeiro corredor à esquerda da Boca da Picada.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1955/pp_062-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1955/pp_062-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Solicitação para que o caminhão do lixo faça a coleta dos resíduos no corredor da propriedade do senhor Telmo, próximo da estrada da Boca da Picada.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1920/pp_063-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1920/pp_063-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Expansão do atendimento da CODESA no corredor dos Tiradentes, próximo da estrada da Boca da Picada.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1921/pp_064-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1921/pp_064-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Instalação de um bueiro no corredor dos Tiradentes, próximo da estrada da Boca da Picada.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1915/pp_065-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1915/pp_065-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e o reparo na iluminação pública na Rua Eraldo da Silveira Baptista.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1916/pp_066-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1916/pp_066-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e o reparo nas tampas de bueiros ao longo da rua Orfelino Reichel.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1917/pp_067-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1917/pp_067-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo e ou o setor responsável contrate ou envie uma pessoa responsável para higienização do posto de saúde da localidade do Potreiro.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1918/pp_068-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1918/pp_068-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e o reparo na iluminação pública na Rua Travessa dos Reis.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1934/pp_069-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1934/pp_069-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Revitalização com URGÊNCIA da casa de cultura do distrito histórico de Santo Amaro.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1923/pp_070-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1923/pp_070-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie com as melhorias necessárias na estrada do pagador Martel em direção ao Boqueirão especificamente no bueiro em frente à propriedade do Bito.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1924/pp_071-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1924/pp_071-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da CODESA providencie, com a máxima urgência, a instalação da rede de água para propriedade do senhor_x000D_
 Helton da Silva Flor no pagador Martel, reta do Fritz antiga escola.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1935/pp_072-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1935/pp_072-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Canalização do esgoto céu aberto que está entre a casa 611 e 463 na Rua da Liberdade em Santo Amaro.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1936/pp_073-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1936/pp_073-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Manutenção da fossa da casa nº 150 da Vila Popular, que tem uma concessão da prefeitura.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1937/pp_074-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1937/pp_074-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Manutenção do acesso da propriedade do senhor João Godoy da comunidade do Pagador Martel, próximo da Fazenda Monteiro.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1928/pp_075-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1928/pp_075-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo ou órgão responsável faça limpeza da rampa pública de acesso aos barcos na localidade do bairro Praia.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1929/pp_076-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1929/pp_076-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feita reparo nas tampas de bueiro na localidade da Volta do Barreto, em frente à Fazenda Bom Sucesso, próximo a ERS130.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1930/pp_077-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1930/pp_077-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feita a colocação da placa de identificação na rua José Eraldo da Silveira.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1931/pp_078-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1931/pp_078-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feita o reparo e a manutenção na iluminação pública ao longo da rua João Batista Pereira.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1932/pp_079-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1932/pp_079-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e o reparo na iluminação pública do trevo da cachoeirinha e descida da praia.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1933/pp_080-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1933/pp_080-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e o reparo na estrada na localidade da Volta do Barreto, estrada essa que é uma das portas de entrada do nosso município e que tem um grande movimento.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1938/pp_081-2024_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1938/pp_081-2024_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicito que, através do departamento responsável, seja providenciado com urgência um veículo de transporte para as crianças inscritas nas oficinas do CRAS que apresentarem necessidade do mesmo.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1939/pp_082-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1939/pp_082-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja agilizado os itens do auxílio recomeçar para as pessoas atingidas pelas enchentes.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1953/pp_083-2024_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1953/pp_083-2024_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicito que, através do departamento responsável, sejam providenciados o calçamento e a instalação de boca de lobo na travessa Darci da Silva Freitas.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1954/pp_084-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1954/pp_084-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Canalização do esgoto a céu aberto próximo da Vila Mandinho, entre as ruas Visconde do Itaboraí e Adalberto Jung.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1959/pp_085-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1959/pp_085-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo ou órgão responsável faça reparos ao longo da rua Coronel Camilo Mércio Pereira.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1960/pp_086-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1960/pp_086-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo ou órgão responsável faça reparos ao longo da rua Doutor Eugênio de Mello.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1961/pp_087-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1961/pp_087-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo ou órgão responsável faça reparos ao longo da estrada Doutor Índio Brasil Damasceno.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1962/pp_088-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1962/pp_088-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo ou órgão responsável faça reparos ao longo da rua Senador Florêncio.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1975/pp_089-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1975/pp_089-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Manutenção na estrada que fica entre a rua Araújo Ribeiro e a rua 4 de maio.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1976/pp_090-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1976/pp_090-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Solicito que os veículos escolares que estão danificados sejam consertados o mais rápido possível para que os mesmos retornem com a atividade escolar.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1967/pp_091-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1967/pp_091-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo ou órgão responsável faça reparos ao longo da rua Marques do Paraná.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1968/pp_092-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1968/pp_092-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo ou órgão responsável faça a patrolagem da "Estrada do Mato" que faz a ligação da ERS 244 com a localidade do Potreiro.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1969/pp_093-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1969/pp_093-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo ou órgão responsável faça a patrolagem das estradas internas da localidade do Potreiro.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1970/pp_094-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1970/pp_094-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal e a Secretaria de Obras para que seja realizada a manutenção nos paralelepípedos na frente da Congregação da Igreja Evangélica Assembleia de Deus na Vila João Gonçalves (Rua: Visconde do Itaboraí- Nº 1428), próximo a parada de ônibus.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1977/pp_095-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1977/pp_095-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie, com a máxima urgência, a colocação de cascalho no corredor do Rincão no Distrito do Boqueirão.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1982/pp_096-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1982/pp_096-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Reforçando o pedido de providência Nº 066/2024 no qual já foi pedido para que sejam feitas manutenções nas tampas de BUEIRO ao longo da rua Orfelino Reichel, também pedindo para que os postes que estão prestes a cair sejam retirados.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1983/pp_097-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1983/pp_097-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Manutenção da caixa de captação de esgoto, que recebe água não tratada de outras áreas da cidade, que fica na rua 4 de maio dentro da propriedade que fica entre as casas nº 380 e 360.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1984/pp_098-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1984/pp_098-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, novamente, a manutenção da rua Senador Florêncio nos pontos que estão danificados.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1985/pp_099-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1985/pp_099-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Manutenção da estrada do corredor do Ari Muller, no Pagador Martel.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1990/pp_100-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1990/pp_100-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a revisão da rede de iluminação pública Estrada Passo da Taquara, perto do Dilson.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1994/pp_101-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1994/pp_101-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção da rua Marechal Câmara do distrito de Santo Amaro.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1995/pp_102-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1995/pp_102-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção da estrada geral do distrito de Santo Amaro.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1996/pp_103-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1996/pp_103-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção dos banheiros públicos da praça Ângelo Cetraro.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1997/pp_104-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1997/pp_104-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável providencie a revisão e conserto da rede de iluminação na estrada do Moré, em frente ao poço de água, em frente à propriedade do mano e da Angela.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2010/pp_105-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2010/pp_105-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção e a limpeza do bueiro que está localizado na esquina que fica entre a rua General Canrobert e a rua General Gustavo Cordeiro de Farias que está com a tampa danificada e evitar acidentes e outros danos aos munícipes.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2004/pp_106-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2004/pp_106-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie com a roçada e patrolamento da estrada do Potreiro.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2005/pp_107-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2005/pp_107-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e o reparo na iluminação pública na rua Eraldo da Silveira Baptista, que ainda apresenta postes com lâmpadas apagadas.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2006/pp_108-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2006/pp_108-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, ou setor responsável, faça a manutenção na rede de iluminação pública na localidade da Boca da Picada (próximo à casa da Daniela Souza e do Iares Cruz).</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2007/pp_109-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2007/pp_109-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, ou setor responsável, faça a manutenção no calçamento em frete à Clínica Odontológica do Yung (próximo à lancheria da Chica).</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2008/pp_110-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2008/pp_110-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, ou setor responsável, faça o reparo em um bueiro na rua 4 de Maio, em frete à casa nº 495. Ressaltando que ao longo da rua, também encontra-se mais bueiros com problemas.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2009/pp_111-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2009/pp_111-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, ou setor responsável, faça a manutenção nas calçadas ao longo da rua Vereador Januário Baptista da Costa.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2014/pp_112-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2014/pp_112-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de duas lixeiras no corredor do Zena, localizado na localidade da boca da picada.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2021/pp_113-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2021/pp_113-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o conserto da rede de iluminação pública no corredor do Paulo do Moré e do Gilberto Wunsch.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2022/pp_114-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2022/pp_114-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o conserto da rede de iluminação pública na localidade do Rincão, em frente à casa do Celso.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2017/pp_115-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2017/pp_115-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e o reparo na iluminação pública em frente à casa da professora Rênia, na localidade do Passo da Taquara.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2027/pp_116-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2027/pp_116-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção da estrada da Volta do Barreto.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2028/pp_117-2024_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2028/pp_117-2024_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, ou setor responsável, faça a manutenção na rede de iluminação pública na localidade da Boca da Picada.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2032/pp_118-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2032/pp_118-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo realize ações para solucionar o problema de esgoto a céu aberto na Vila Maragatos.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2033/pp_119-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2033/pp_119-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção da estrada que fica entre a esquina da rua Getúlio Vargas e a rua Quatro de Maio.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2034/pp_120-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2034/pp_120-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção da quadra esportiva do centro de Santo Amaro.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2036/pp_121-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2036/pp_121-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável providencie, com a máxima urgência, a revisão  da rede elétrica na estrada do Pagador Martel, em direção ao mercado ticken.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2045/pp_122-2024_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2045/pp_122-2024_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicito que, através do departamento responsável, providencie a devida sinalização e a reforma dos guard rails no viaduto na localidade da Volta do Barreto.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2046/pp_123-2024_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2046/pp_123-2024_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicito que, através do departamento responsável, providencie a instalação de iluminação (lâmpadas) em frente à propriedade de Moacir Faleiro na localidade do Passo da Taquara.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2047/pp_124-2024_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2047/pp_124-2024_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicito que, através do departamento responsável, providencie a instalação de iluminação (lâmpadas) em frente à propriedade da dona Vera e seu João (perto do bar do Nenê) na localidade do Potreiro.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2048/pp_125-2024_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2048/pp_125-2024_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicito que, através do departamento responsável, providencie a instalação de iluminação (lâmpadas) em frente à propriedade da Barbara Maciel na localidade do Potreiro.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2042/pp_126-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2042/pp_126-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal do Meio Ambiente providencie informativo com os locais de descarte de lixo eletrônico.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2043/pp_127-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2043/pp_127-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o conserto da rede de iluminação pública no trevo principal da cidade.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2044/pp_128-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2044/pp_128-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o conserto, urgente, da rede de iluminação pública na rua Achilles Romanato.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2049/pp_129-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2049/pp_129-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a revisão e conserto da rede de iluminação na rua Dr. Eugênio de Mello, especialmente na confluência com a ERS 244.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2058/pp_130-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2058/pp_130-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie melhorias, como patrolamento e colocação de material, na Estrada do Potreiro entre a estrada do Banheiro Velho e a Unidade de Saúde do Potreiro.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2064/pp_131-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2064/pp_131-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo, ou órgão responsável, faça reparos ao longo da rua Comissário Lamas, no balneário da Cachoeirinha.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2065/pp_132-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2065/pp_132-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparos nas tampas de bueiro da Volta do Barreto, em frente à fazenda Bom Sucesso, conhecido como "Porto da Goiabeira". Reiterando o PP Nº 076/2024.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2073/pp_133-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2073/pp_133-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a CODESA providencie a extensão da rede de água no corredor do Zeno, na Boca da Picada.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2079/pp_134-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2079/pp_134-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o patrolamento da estrada do Passo da Taquara e os corredores.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2080/pp_135-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2080/pp_135-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a revisão da rede de iluminação pública na rua visconde de Itaboraí, 1366.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2092/pp_136-2024_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2092/pp_136-2024_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicito que, através do departamento responsável, providencie que seja feito a devida instalação de uma placa "proibido colocar lixo" na rua João Alves Pereira.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2093/pp_137-2024_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2093/pp_137-2024_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicito que, através do departamento responsável, providencie que seja feito a devida instalação de alguma forma de identificação para a rua Conselheiro José de Alencar.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2087/pp_138-2024_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2087/pp_138-2024_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, através do Órgão Estadual competente, salva-vidas para o veraneio 2024.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1715/pi_001-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1715/pi_001-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Qual o motivo pelo qual  o executivo não cumpre os dispositivos da Lei 2.459, de 08 de junho de 2023, que dispõe sobre a publicidade das emendas parlamentares recebidas pelo município de General Câmara? Esse pedido de informação é uma reiteração de pedido semelhante de novembro de 2023.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1716/pi_002-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1716/pi_002-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>-Qual o número de funcionários estatutários na ativa da Prefeitura de General Câmara, total e por local de lotação?  _x000D_
 - Qual o número de cargos em comissão da Prefeitura de General Câmara, total e por local de lotação? _x000D_
 - Qual o número de contratos emergenciais da Prefeitura de General Câmara, total e por local de lotação? _x000D_
 - Qual o número de estagiários da Prefeitura de General Câmara, total e por local de lotação?</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1737/pi_003-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1737/pi_003-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Sobre a localização e valor da instalação do parque de diversões que esteve na semana do município/2023, solicito as seguintes informações:_x000D_
 _x000D_
 - Qual foi a metragem da área total utilizada pelo parque?_x000D_
 _x000D_
 - A instalação do parque teve plano e emissão de alvará de localização do PPCI? (Observação: Enviar cópia do documento)_x000D_
 _x000D_
 - Qual foi o valor que o parque pagou por sua instalação? (Observação: Enviar cópia do comprovante de pagamento)</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1738/pi_004-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1738/pi_004-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal informe sobre o seguinte pedido de informação: _x000D_
 _x000D_
 Sobre os carros locados pelo município, solicito as seguintes informações:_x000D_
 _x000D_
 - Quantos carros o município tem locado?_x000D_
 _x000D_
 - Qual o valor de cada veículo e empresa?_x000D_
 _x000D_
 - Em quais setores os carros locados estão sendo utilizados e com qual finalidade?_x000D_
 _x000D_
 - Enviar cópia da licitação das locações e do comprovante de empenho por veículo.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1750/pi_005-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1750/pi_005-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>- Qual o valor foi adquirido em medicação em 2023 com recursos de origem Federal, Estadual e Municipal?_x000D_
 - Qual foi o acréscimo no custo de aquisição de medicação em relação a 2022?</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1758/pi_006-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1758/pi_006-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>- Qual foi o valor que o município pagou para a empresa que alugou a estrutura e lona de cobertura utilizada na Semana do Município de 2023?_x000D_
 _x000D_
 •	Apresentar o contrato e a nota de pagamento</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1759/pi_007-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1759/pi_007-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>- O que vai ser construído na praça Eurico Gaspar Dutra?_x000D_
 - Quem assinou o projeto?_x000D_
 - Como foi escolhido?_x000D_
 _x000D_
 •	Apresentar as licenças ambientais para a retirada das árvores da praça Eurico Gaspar Dutra.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>- Solicito o calendário de eventos do município/2024._x000D_
 - Caso tiver ações culturais/sociais planejadas para 2024 que não estejam no calendário de eventos do município, solicito que seja enviada a programação.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1769/pi_009-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1769/pi_009-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>- Qual o número de atendimentos médicos que foram realizados em 2023 pela Unidade de Saúde de  General Câmara?</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1772/pi_010-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1772/pi_010-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>- Aonde estão os livros da extinta biblioteca municipal Osvaldo Aranha?_x000D_
 _x000D_
 - No momento quem é o responsável em manter a preservação dos livros?_x000D_
 _x000D_
 - Alguma obra literária foi danificada?_x000D_
  _x000D_
 - Quantos livros aproximadamente foram perdidos?</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>- O Executivo está cumprindo a lei n° 2.323/2021 que Institui o projeto “Nasce uma criança, planta-se uma árvore”?_x000D_
  _x000D_
 - Se a resposta for sim, quantas mudas relacionadas ao projeto já foram plantadas? Em quais locais as mudas foram cultivadas? _x000D_
 _x000D_
 - Se a resposta for não, justifique.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1786/pi_012-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1786/pi_012-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1- Quantas patrulhas agrícolas a municipalidade dispõe?_x000D_
 2- Quantas são administradas e operadas diretamente pela Secretaria de Agricultura e quantas é através de convênio com Associação de Produtores?_x000D_
 3- A Secretaria Municipal de Agricultura dispõe de um plano de manutenção preventiva?_x000D_
 4- Como é realizada a manutenção dos equipamentos que estão servindo em convênio com as Associações de Produtores?</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1819/pi_013-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1819/pi_013-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Levando em consideração o ano de 2023, quantas ligações de águaexistem nesse período? Qual foi o consumo de água registrado? Qual foi o faturamento total?</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1828/pi_014-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1828/pi_014-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1- Quantos alunos concluem o ensino fundamental por ano em consideração as escolas do interior?_x000D_
 2- Qual o número de jovens no interior que concluíram o ensino fundamental nos últimos 5 anos, e quantos concluíram o ensino médio?</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1835/pi_015-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1835/pi_015-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1-	Foi implantado programa municipal de acompanhamento e a avaliação psicológica com os servidores municipais que lidam diretamente com crianças, conforme indicação que protocolei em 21 de agosto de 2023 e reiterei em 19 de dezembro de 2023?</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1836/pi_016-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1836/pi_016-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1-	Como está organizado a Defesa Civil de General Câmara? Existe um Plano de Contingência a emergências? O pessoal que forma a Defesa Civil recebe treinamento para pronto emprego?</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1842/pi_017-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1842/pi_017-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>- Qual número de famílias desabrigadas pela enchente no interior e na sede?_x000D_
 - Qual número de famílias atingidas pela enchente no interior e na sede?_x000D_
 - Sobre o levantamento de perdas, impacto financeiro, econômico e social, por área, quais são os números causados pela enchente?</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1862/pi_018-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1862/pi_018-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>O § 5º do Art 36 da Lei Complementar 1411/2012, estabelece que o gestor do SUS apresentará, até o final dos meses de maio, setembro e fevereiro, em audiência pública na Casa Legislativa do respectivo ente da Federação, o relatório detalhado do quadrimestre anterior, fato que não tem ocorrido em General Câmara._x000D_
 Dessa forma solicito informações sobre o motivo pelo qual de forma continuada a Gestão da Saúde não tem observado esse preceito legal, muito embora já tenha sido alertada através de indicação de minha autoria, para a fiel observação das datas estabelecidas na Lei Complementar.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1871/pi_019-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1871/pi_019-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1-	Como funciona atualmente o plantão de ambulâncias para atendimento de intercorrências em nosso município?_x000D_
 2-	Quantos veículos estão disponíveis para o pronto atendimento?_x000D_
 3-	O plantão é composto de quantos profissionais por turno?</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1881/pi_020-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1881/pi_020-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1-	Quais os financiamentos que o município tem atualmente?_x000D_
 2-	Quais as parcelas que são pagas mensalmente?_x000D_
 3-	Quais as parcelas que serão descontadas a partir de 2025?</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1893/pi_021-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1893/pi_021-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>O poder executivo realizou eventos em alusão à lei N'217612019 de 14 de junho de 2019, nas instituições públicas e nas comunidades entre os dias 23 e 29 de junho, conforme estabelece a lei municipal?_x000D_
 OBS: Enviar fotos ou outros documentos.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1895/pi_022-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1895/pi_022-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>- Quantos poços por localidade a CODESA dispõe na rede de abastecimento de água do interior, qual a vazão e capacidade de abastecimento?_x000D_
 - Existe um plano de contingência caso ocorra algum fenômeno que reduza ou restrinja a capacidade de abastecimento?</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1914/pi_023-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1914/pi_023-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicito-vos o número de alunos, bem como os nomes dos alunos que se deslocam do Distrito de Santo Amaro à General Câmara e onde foi realizada a compra das passagens._x000D_
 (Processo Licitatório N"071/2024)</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1919/pi_025-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1919/pi_025-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>-Quais foram as ações de conscientização ambiental que o Executivo está promovendo?_x000D_
 -Quais são os projetos de incentivo á reciclagem quê o executivo realiza nas comunidades?_x000D_
    (Solicito saber as ações que o Executivo realiza fora das escolas)._x000D_
 -Aonde foram plantadas as mudas referentes ás árvores derrubadas da praça Eurico Gaspar Dutra?_x000D_
 _x000D_
 OBS.: Enviar documentos comprovando e fotos.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1922/pi_026-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1922/pi_026-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Conforme lei municipal nº2394 de 8 de julho de 2022 de minha autoria, quais as atividades foram desenvolvidas no evento em2024?</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1926/pi_027-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1926/pi_027-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que seja repassado a esta casa o contrato Nº 106/2022, processo Nº 155/2022 da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>Solicitamos informações sobre o empenho 2614 de 26 de abril de 2024.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>- Informações sobre o processo de sindicância sobre a secretária de turismo, esporte e lazer que encontra-se afastada;_x000D_
 - Se a mesma continua afastada e continua sendo remunerada;_x000D_
 - E, se remunerada, qual amparo legal se aplica?</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1946/pi_030-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1946/pi_030-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1- Quem é o responsável pela gestão da Secretaria Municipal de Saúde?_x000D_
 2- Quem é o responsável pela gestão da $ecretaria Municipal de Agricultura?_x000D_
 3- Quem á o responsável pela gestão da Secretaria de Turismo, Desporto e Lazer?</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>- A lista de cadastro e endereço dos beneficiários do programa SOS PIX;_x000D_
 - Quem tem acesso ao sistema de cadastro e os responsáveis?_x000D_
 - Se houve cadastro indevido da Secretária Tatiane Lima da Silva e se a mesma realizou um boletim de ocorrência policial?</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1956/pi_032-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1956/pi_032-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Solicito as seguintes informações sobre a Lei federal nº 13.935/2019 que 'Dispõe sobre a prestação de serviços de psicologia e de serviço social nas redes públicas de educação básica'._x000D_
 1- O munícipio dispõe de um profissional da área de psicologia e serviço social exclusivo para atuar na área da educação?_x000D_
 2- Qual é a carga horária que cada profissional realiza nas escolas?_x000D_
 3-  Quais são as ações quê o profissional de psicologia e serviço social estão realizando nas escolas do munícipio?_x000D_
 4- Quantos alunos estão tendo o acompanhamento do profissional de psicologia e serviço social?_x000D_
 OBS: Enviar documentos comprovando e fotos.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1957/pi_033-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1957/pi_033-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Sobre os R$ 90.500,00 reais, valor que a prefeitura recebeu através do leilão da Concessão de Serviço Público de operação, exploração e administração de travessia fluvial, solicito as seguintes informações:_x000D_
 1- Até o momento o valor total ou partes foi investido em quê?_x000D_
 2- Caso o valor for investido nos próximos dias ou meses, citar o procedimento planejado pelo Executivo._x000D_
 OBS: Apresentar notas e documentos de comprovação.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1973/pi_034-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1973/pi_034-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Solicito saber o valor que o Executivo pagou para a empresa que fornece o sistema Aprende Brasil, da editora POSIGRAF LTDA (as apostilas enviadas_x000D_
 para as escolas), em cada ano letivo escolar do atual mandato._x000D_
 OBS: Apresentar nota de pagamento e contrato de cada ano letivo escolar.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1974/pi_035-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1974/pi_035-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal encaminhe as seguintes informações sobre a obra da Praça Eurico Gaspar Dutra:_x000D_
 1º Documentos sobre a previsão legal do planejamento da obra da Praça Eurico Gaspar Dutra que aconteceu neste ano._x000D_
 2º  Indicar onde consta o planejamento da obra da Praça Eurico Gaspar Dutra no PPA._x000D_
 3º Origem do recurso da construção da obra, tipo de processo licitatório, orçamento da obra, projeto básico de engenharia, empresas que participaram do processo licitatório, empresa vencedora e o valor de aditivos caso tenha ultrapassado o valor previsto na obra.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>- Como ocorreu a seleção dos contemplados com as casas doadas pelo Arsenal de Guerra;_x000D_
 - Quais critérios foram adotados para a seleção dos beneficiários;_x000D_
 - Se há lista de espera para receber algum imóvel e os inscritos nela;_x000D_
 - Se há uma lista, disponibilizar quem já foi contemplado e também uma lista dos que aguardam na fila por um imóvel;_x000D_
 - Aos que já foram contemplados com uma concessão de uso e a "venderam" quais medidas o poder executivo toma, tanto para quem "vende" quanto para quem "compra".</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1978/pi_040-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1978/pi_040-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal informe o motivo pelo qual não está cumprindo a Lei Municipal nº 2.459, de 08 de junho de 2023, que Estabelece a Obrigatoriedade da Publicação no site e na página do Município das emendas recebidas em nível municipal, estadual e federal?</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1981/pi_041-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1981/pi_041-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicito-vos ao poder executivo ou órgão responsável se o veiculo placa INV7H32 que faz o transporte escolar na localidade do Passo da Taquara para a escola municipal Oraida Pereira Faleiro, está com a documentação e certificados em dia e se este veículo encontra-se com a sua devida manutenção e condições para o transporte de alunos._x000D_
 Solicito também o contrato de prestação de serviços e ou de aluguel do mesmo.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1986/pi_043-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1986/pi_043-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Quais foram os programas educacionais de conscientização, prevenção de doenças e proteção aos animais (cães e gatos) que o Executivo através das secretarias realizou conforme estabelece a lei nº 2059/17?_x000D_
 OBS: Apresentar os projetos e fotos.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1987/pi_044-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1987/pi_044-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Foi realizada alguma pesquisa nos bairros da área urbana do Munícipio de General Câmara para avaliar a quantidade de cães e gatos, conforme estabelece o artigo 6º da lei no 2059/17?_x000D_
 OBS; Apresentar documentos e fotos.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1993/pi_045-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1993/pi_045-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal encaminhe o termo de compensação 01/2024 conforme foi citado na resposta do pedido de informação nº 025/2024.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1999/pi_046-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1999/pi_046-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>- Quantas famílias foram cadastradas que ficaram totalmente sem moradia?_x000D_
 - Quantas famílias já receberam o benefício do aluguel social, ou foram realocadas em casas do arsenal?_x000D_
 - Solicito listagem completa dos cadastros por nome de responsável familiar e número de pessoas na família?</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2000/pi_047-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2000/pi_047-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Sobre o recente empréstimo que a prefeitura tez no BRDE (Banco de Regional de Desenvolvimento do Extremo Sul) solicito as seguintes informações:_x000D_
 1º  Qual foi o valor do financiamento que o Executivo fez no Banco?_x000D_
 2º Como ficou o valor de cada parcela?_x000D_
 3º  O financiamento foi firmado em quantas parcelas?_x000D_
 4º Quando vai acontecer o pagamento da primeira parcela?_x000D_
 5º Enviar cópia do contrato.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2001/pi_048-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2001/pi_048-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Sobre o contrato com a empresa AEGEA / Controladora da Corsan solicito as seguintes informações:              _x000D_
  1º Cópia do documento assinado entre a AEGEA/Corsan e o munícipio de General Câmara;_x000D_
 2º O munícipio de General Câmara recebeu algum valor e/ou vantagem não pecuniária pela transferência da referida concessão? Caso positivo,_x000D_
 solicito as devidas informações tanto no caso de valores recebidos e/ou das vantagens oferecidas._x000D_
 3º Por que o poder Legislativo Municipal não foi convidado a participar das negociações de forma oficial.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2011/pi_049-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2011/pi_049-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Sobre os imóveis alugados pela prefeitura no atual mandato solicito as seguintes informações:_x000D_
 1º  Quais imóveis foram alugados pelo poder Executivo na cidade e distritos?_x000D_
 2º Qual foi o valor mensal do aluguel de cada imóvel?_x000D_
 3º Por quantos meses o imóvel foi alugado?_x000D_
 4º Qual a finalidade a que se destinam os prédios/alugueis?_x000D_
 OBS: Enviar cópia dos contratos de locações.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2012/pi_050-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2012/pi_050-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Neste mês está completando í ano da enchente de setembro e 4 meses da enchente de maio, por isso solicito as seguintes informações sobre os_x000D_
 seguintes fatos:_x000D_
 1º Quais foram as ações criadas pós enchente?_x000D_
 2º  Em quais regiões foram implementadas as ações e os custos?_x000D_
 3º Qual foi o Plano de contingência implementado pela prefeitura municipal?_x000D_
 4º As áreas de inundações foram mapeadas com relatórios de danos e perdas?_x000D_
 5º Quais foram os valores financeiros utilizados a título de recuperação por danos e/ou perdas destinados diretamente as famílias atingidas?_x000D_
 6º Enviar cópia do documento com a relação de famílias atendidas, materiais entregues e aluguel social._x000D_
 7º Quais foram os cursos de capacitação e salvamento que a prefeitura promoveu prevendo novos acontecimentos climatológicos e qualificação de pessoas, para o pronto ê imediato enfrentamento destes acontecimentos, reduzindo perdas financeiras e salvando vidas?_x000D_
 8º Quais foram os equipamentos adquiridos de segurança e resgate para utilizar em caso de enchente e outros fenômenos naturais?_x000D_
 9º Quais os tipos de treinamentos que foram realizados e disponibilizados às equipes de salvamento que atuaram e atuam na prevenção destes_x000D_
 acontecimentos no município?_x000D_
 10º Quem é o atual representante da defesa civil no município?_x000D_
 11° Qual é o Plano de emergência da defesa civil municipal?_x000D_
 12º Foram comprados materiais, equipamentos, barcos de resgates e colocados à disposição da defesa civil municipal?_x000D_
 Obs. Enviar cópia dos documentos comprovando a resposta de cada questionamento.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2003/pi_054-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2003/pi_054-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>- Quantas famílias foram cadastradas para o recebimento de cestas básicas e qual o período do benefício?_x000D_
 - Como é feita e entrega ou a família retira em local indicado pela assistência social?_x000D_
 - Qual foi o total de cestas básicas que foram entregues no ano de 2023?</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2025/pi_055-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2025/pi_055-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Sobre às passagens do transporte escolar da linha Santo Amaro I Vasconcelos Jardim e demais linhas por quilômetro rodado, solicito as seguintes informações:_x000D_
 - Item I (Linha Santo Amaro/Vasconcelos Jardim}:_x000D_
 1º Cópia de empenhos de aquisição de passagens e quitação de cada mês de 2023 e 2024._x000D_
 2º Razão Social das empresas prestadoras dos serviços._x000D_
 - Item II (Linhas do transporte escolar por quilômetro rodado):_x000D_
 1º o Transporte escolar nas demais localidades que são realizados/pagos por quilômetro rodados._x000D_
 2º Razão §social das empresas prestadoras dos serviços._x000D_
 3º Cópia de empenhos e faturas entregues mensalmente no período de 2023/2024, mês a mês._x000D_
 4º De que forma é realizado o controle dos serviços prestados (quilometragem)._x000D_
 - Item III_x000D_
 1º Relação dos alunos atendidos por itinerário.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2026/pi_056-2024_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2026/pi_056-2024_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Noticiado amplamente em redes sociais e impressa regional pela administração municipal, como sendo um projeto que traria enorme crescimento econômico e desenvolvimento social ao nosso município, gerando empregos diretos e indiretos, solicito as seguintes informações sobre o Parque hidroviário que iria ser investido na localidade da Volta do Barreto:_x000D_
 1º Como está a situação do projeto dê instalação e implementação das obras do projeto anunciado?_x000D_
 2º Qual foi a última decisão do projeto?_x000D_
 3º Quais ações de investimento a obra ganhou?_x000D_
 4º Quantos empregos diretos e indiretos já foram gerados?_x000D_
 5º Por que o projeto empresarial não iniciou o investimento?_x000D_
 6º Qual a área total do projeto?_x000D_
 7º Quantas foram as propriedades adquiridas para sua implantação?_x000D_
 8º Foi dada entrada na Prefeitura Municipal dos projetos referentes a construção do referido porto?_x000D_
 9º Qual o montante já aplicado pelos investidores no projeto?_x000D_
 10º Qual o valor gasto pelo munícipio no projeto (recurso alocados no projeto/diária/hotel)?</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2018/pi_057-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2018/pi_057-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicito-vos a Presidência da Associação Universitária como está ocorrendo e se está ocorrendo os pagamentos dos auxiliares dos alunos da associação e se os mesmos encontram-se em dia, e se não, quais os motivos.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2038/pi_058-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2038/pi_058-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Solicito que seja informado a esta casa legislativa a listagem dos servidores e cargos comissionados com os respectivos valores de diárias no exercício de 2024.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2072/pi_059-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2072/pi_059-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Solicito, de forma detalhada, que seja apresentado relatório da situação que se encontra a transferência dos PNR e demais prédios da União para o município de General Câmara, bem como o plano de utilização.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2078/pi_060-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2078/pi_060-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero para que o Executivo Municipal responda as informações solicitadas no pedido de informação 058/2024. _x000D_
 _x000D_
 - Solicito que seja informado a essa casa legislativa a listagem dos servidores e cargos comissionados com os respectivos valores de diárias no exercício de 2024?</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2082/pi_061-2024_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2082/pi_061-2024_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicito-vos ao Poder Executivo ou Secretaria responsável, informações sobre o processo de sindicância em desfavor da ex Secretária de Turismo.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2090/pi_062-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2090/pi_062-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>- Em relação as ruas calcadas e asfaltadas, informar a relação e o tempo de garantia da obra. Levando em conta os últimos doze anos.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2099/pi_063-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2099/pi_063-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>- Qual as localidades e tamanho dos percursos de extensão de redes de água foram realizados em 2ü23 e 2024?_x000D_
 - Solicito relatórios separados por ano de evento.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2112/pi_064-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2112/pi_064-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Levando em conta o período de novembro de 2023 a novembro de 2024, qual foi o valor de arrecadação de tributos da agricultura e pecuária no município de General Câmara?</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2119/pi_065-2024_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2119/pi_065-2024_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1- Foi instituído e qual a composição do Comitê de Farmácia e Terapêutica (CFT)?_x000D_
 2- Quando foi realizada a última atualização da REMUME?_x000D_
 3- Solicito cópia da REMUME</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -4864,67 +4864,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1683/ind_001-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1691/ind_002-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1692/ind_003-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1704/ind_004-2024_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1719/ind_005-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1720/ind_006-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1722/ind_007-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1721/ind_008-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1741/ind_009-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1752/ind_010-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1770/ind_011-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1778/ind_012-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1779/ind_013-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1788/ind_014-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1789/ind_015-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1800/ind_016-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1818/ind_017-2024_vera_lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1826/ind_018-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1824/ind_019-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1832/ind_020-2024__ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1837/ind_021-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1838/ind_022-2024_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1852/ind_023-2024_ver.s_mdb.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1853/ind_024-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1861/ind_025-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1864/ind_026-2024_ver._marcio-ver._xando.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1865/ind_027-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1866/ind_028-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1872/ind_029-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1896/ind_030-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1897/ind_031-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1906/ind_032-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1927/ind_033-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1940/ind_034-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1941/ind_035-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1947/ind_036-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1958/ind_037-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1963/ind_038-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1979/ind_039-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1988/ind_040-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1992/ind_041-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2002/ind_042-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2015/ind_043-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2019/ind_044-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2023/ind_045-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2024/ind_046-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2029/ind_047-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2035/ind_049-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2041/ind_050-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2050/ind_051-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2053/ind_052-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2069/ind_053-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2071/ind_054-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2077/ind_055-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2085/ind_056-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2097/ind_057-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2098/ind_058-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2110/ind_059-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2120/ind_060-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1695/ple-001-24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1696/ple_002-24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1697/ple_003-24.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1698/ple_004-24.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1724/ple_005-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1725/ple_006-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1709/pl_2024_n_07_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1710/pl_2024_n_08_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1711/pl_2024_n_09_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1712/pl_2024_n_010_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1726/ple_011-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1727/ple_012-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1713/pl_2024_n_013_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1714/pl_2024_n_014_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1728/ple_015-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1729/ple_016-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1730/ple_017-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1747/ple_018-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1745/ple_019-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1748/ple_020-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1746/ple_021-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1749/ple_022-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1754/ple_023-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1755/ple_024-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1756/ple_025-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1757/ple_026-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1768/ple_027-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1774/ple_028-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1775/ple_029-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1783/ple_031-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1796/ple_032-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1797/ple_033-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1795/ple_034-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1798/ple_035-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1813/ple_036-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1814/ple_037-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1815/ple_038-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1821/ple_039-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1822/ple_040-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1839/ple_041-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1840/ple_042-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1825/ple_043-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1841/ple_044-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1845/ple_045-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1846/ple_046-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1847/ple_047-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1848/ple_048-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1856/ple_049-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1858/ple_050-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1859/ple_051-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1911/ple_052-2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1874/ple_053-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1875/ple_054-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1876/ple_055-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1886/ple_056-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1901/ple_058-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1887/ple_059-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1891/ple_060-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1912/ple_061-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1913/ple_062-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1950/ple_063-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2013/ple_064-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2081/ple_065-2024_loa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2051/ple_066-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2052/ple_067-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2059/ple_068-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2060/ple_069-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2066/ple_070-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2067/ple_071-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2083/ple_072-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2084/ple_073-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2101/ple_074-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2102/ple_075-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2103/ple_076-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2104/ple_077-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2105/ple_078-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2115/ple_079-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2055/pr_002-2024_vera._lais_lucas-ver._matheus-ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2108/pr_003-2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2054/pelom_001-2024_vera._lais_lucas-ver._matheus-ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1684/req_001-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1742/req_007-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1751/req_009-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1773/req_010-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1776/req_011-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1777/req_012-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1787/req_013-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1785/req_014-2024_bombeiros_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1805/req_017-2024_vera._lais_lucas-_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1806/req_018-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1807/req_019-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1830/req_024-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1831/req_025-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1843/req_026-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1850/req_027-2024_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1854/req_029-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1857/req_030-2024_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1867/req_031-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1873/req_032-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1878/req_033-2024_ver.s_banc_mdb.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1882/req_034-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1888/req_035-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1899/req_036-2024_banc_progressista.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1898/req_037-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1900/req_038-2024_banc_mdb.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1905/req_039-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1925/req_044-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1948/req_046-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1949/req_047-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1964/req_050-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1965/req_051-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1966/req_052-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1980/req_053-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1989/req_054-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1991/req_055-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1998/req_056-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2020/req_057-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2039/req_058-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2056/req_062-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2057/req_063-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2063/req_066-2024_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2070/req_067-2024_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2074/req_068-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2075/req_069-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2076/req_070-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2088/req_071-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2089/req_073-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2111/req_075-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2116/req_076-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2117/req_077-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2118/req_078-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1685/pll_001-2024_vera._lais_lucas-ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1733/pll_006-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1734/pll_007-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1735/pll_008-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1743/pll_009-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1760/pll_010-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1765/pll_011-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1784/pll_012-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1799/pll_013-2024_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1810/pll_014-2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1820/pll_015-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1829/pll_016-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1879/pll_017-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1971/pll_018-2024_ver._zanete.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2016/pll_019-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2030/pll_020-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2068/pll_021-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2095/pll_022-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2096/pll_023-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2106/pll_024-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2107/pll_025-2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2113/pll_026-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2114/pll_027-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1736/pdl_002-2024_cefo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2094/pdl_003-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2100/pdl_004-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2109/pdl_005-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1687/pp_002-2024_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1688/pp_003-2024_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1689/pp_004-2024_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1690/pp_005-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1693/pp_006-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1694/pp_007-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1705/pp_008-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1717/pp_009-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1718/pp_010-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1723/pp_011-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1739/pp_012-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1740/pp_013-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1753/pp_014-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1761/pp_015-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1762/pp_016-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1763/pp_017-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1764/pp_018-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1771/pp_020-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1780/pp_021-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1781/pp_022-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1790/pp_023-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1791/pp_024-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1792/pp_025-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1801/pp_026-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1802/pp_027-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1803/pp_028-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1804/pp_029-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1808/pp_030-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1809/pp_031-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1816/pp_032-2024_vera_lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1817/pp_033-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1827/pp_035-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1833/pp_036-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1834/pp_037-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1844/pp_038-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1849/pp_039-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1855/pp_040-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1860/pp_041-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1863/pp_042-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1869/pp_043-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1868/pp_044-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1870/pp_045-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1877/pp_046-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1880/pp_047-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1883/pp_048-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1884/pp_049-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1885/pp_050-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1889/pp_051-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1892/pp_052-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1890/pp_054-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1894/pp_055-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1902/pp_058-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1903/pp_059-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1904/pp_060-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1955/pp_062-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1920/pp_063-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1921/pp_064-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1915/pp_065-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1916/pp_066-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1917/pp_067-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1918/pp_068-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1934/pp_069-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1923/pp_070-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1924/pp_071-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1935/pp_072-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1936/pp_073-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1937/pp_074-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1928/pp_075-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1929/pp_076-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1930/pp_077-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1931/pp_078-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1932/pp_079-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1933/pp_080-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1938/pp_081-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1939/pp_082-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1953/pp_083-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1954/pp_084-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1959/pp_085-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1960/pp_086-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1961/pp_087-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1962/pp_088-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1975/pp_089-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1976/pp_090-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1967/pp_091-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1968/pp_092-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1969/pp_093-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1970/pp_094-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1977/pp_095-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1982/pp_096-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1983/pp_097-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1984/pp_098-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1985/pp_099-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1990/pp_100-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1994/pp_101-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1995/pp_102-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1996/pp_103-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1997/pp_104-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2010/pp_105-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2004/pp_106-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2005/pp_107-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2006/pp_108-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2007/pp_109-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2008/pp_110-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2009/pp_111-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2014/pp_112-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2021/pp_113-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2022/pp_114-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2017/pp_115-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2027/pp_116-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2028/pp_117-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2032/pp_118-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2033/pp_119-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2034/pp_120-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2036/pp_121-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2045/pp_122-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2046/pp_123-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2047/pp_124-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2048/pp_125-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2042/pp_126-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2043/pp_127-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2044/pp_128-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2049/pp_129-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2058/pp_130-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2064/pp_131-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2065/pp_132-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2073/pp_133-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2079/pp_134-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2080/pp_135-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2092/pp_136-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2093/pp_137-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2087/pp_138-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1715/pi_001-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1716/pi_002-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1737/pi_003-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1738/pi_004-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1750/pi_005-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1758/pi_006-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1759/pi_007-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1769/pi_009-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1772/pi_010-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1786/pi_012-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1819/pi_013-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1828/pi_014-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1835/pi_015-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1836/pi_016-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1842/pi_017-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1862/pi_018-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1871/pi_019-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1881/pi_020-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1893/pi_021-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1895/pi_022-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1914/pi_023-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1919/pi_025-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1922/pi_026-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1926/pi_027-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1946/pi_030-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1956/pi_032-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1957/pi_033-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1973/pi_034-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1974/pi_035-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1978/pi_040-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1981/pi_041-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1986/pi_043-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1987/pi_044-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1993/pi_045-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1999/pi_046-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2000/pi_047-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2001/pi_048-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2011/pi_049-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2012/pi_050-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2003/pi_054-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2025/pi_055-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2026/pi_056-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2018/pi_057-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2038/pi_058-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2072/pi_059-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2078/pi_060-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2082/pi_061-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2090/pi_062-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2099/pi_063-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2112/pi_064-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2119/pi_065-2024_vera._lais_lucas.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1683/ind_001-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1691/ind_002-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1692/ind_003-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1704/ind_004-2024_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1719/ind_005-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1720/ind_006-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1722/ind_007-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1721/ind_008-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1741/ind_009-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1752/ind_010-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1770/ind_011-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1778/ind_012-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1779/ind_013-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1788/ind_014-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1789/ind_015-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1800/ind_016-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1818/ind_017-2024_vera_lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1826/ind_018-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1824/ind_019-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1832/ind_020-2024__ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1837/ind_021-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1838/ind_022-2024_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1852/ind_023-2024_ver.s_mdb.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1853/ind_024-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1861/ind_025-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1864/ind_026-2024_ver._marcio-ver._xando.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1865/ind_027-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1866/ind_028-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1872/ind_029-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1896/ind_030-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1897/ind_031-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1906/ind_032-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1927/ind_033-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1940/ind_034-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1941/ind_035-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1947/ind_036-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1958/ind_037-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1963/ind_038-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1979/ind_039-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1988/ind_040-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1992/ind_041-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2002/ind_042-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2015/ind_043-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2019/ind_044-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2023/ind_045-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2024/ind_046-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2029/ind_047-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2035/ind_049-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2041/ind_050-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2050/ind_051-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2053/ind_052-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2069/ind_053-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2071/ind_054-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2077/ind_055-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2085/ind_056-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2097/ind_057-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2098/ind_058-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2110/ind_059-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2120/ind_060-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1695/ple-001-24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1696/ple_002-24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1697/ple_003-24.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1698/ple_004-24.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1724/ple_005-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1725/ple_006-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1709/pl_2024_n_07_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1710/pl_2024_n_08_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1711/pl_2024_n_09_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1712/pl_2024_n_010_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1726/ple_011-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1727/ple_012-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1713/pl_2024_n_013_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1714/pl_2024_n_014_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1728/ple_015-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1729/ple_016-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1730/ple_017-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1747/ple_018-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1745/ple_019-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1748/ple_020-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1746/ple_021-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1749/ple_022-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1754/ple_023-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1755/ple_024-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1756/ple_025-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1757/ple_026-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1768/ple_027-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1774/ple_028-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1775/ple_029-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1783/ple_031-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1796/ple_032-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1797/ple_033-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1795/ple_034-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1798/ple_035-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1813/ple_036-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1814/ple_037-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1815/ple_038-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1821/ple_039-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1822/ple_040-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1839/ple_041-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1840/ple_042-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1825/ple_043-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1841/ple_044-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1845/ple_045-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1846/ple_046-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1847/ple_047-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1848/ple_048-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1856/ple_049-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1858/ple_050-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1859/ple_051-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1911/ple_052-2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1874/ple_053-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1875/ple_054-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1876/ple_055-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1886/ple_056-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1901/ple_058-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1887/ple_059-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1891/ple_060-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1912/ple_061-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1913/ple_062-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1950/ple_063-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2013/ple_064-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2081/ple_065-2024_loa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2051/ple_066-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2052/ple_067-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2059/ple_068-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2060/ple_069-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2066/ple_070-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2067/ple_071-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2083/ple_072-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2084/ple_073-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2101/ple_074-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2102/ple_075-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2103/ple_076-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2104/ple_077-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2105/ple_078-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2115/ple_079-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2055/pr_002-2024_vera._lais_lucas-ver._matheus-ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2108/pr_003-2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2054/pelom_001-2024_vera._lais_lucas-ver._matheus-ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1684/req_001-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1742/req_007-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1751/req_009-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1773/req_010-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1776/req_011-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1777/req_012-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1787/req_013-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1785/req_014-2024_bombeiros_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1805/req_017-2024_vera._lais_lucas-_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1806/req_018-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1807/req_019-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1830/req_024-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1831/req_025-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1843/req_026-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1850/req_027-2024_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1854/req_029-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1857/req_030-2024_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1867/req_031-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1873/req_032-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1878/req_033-2024_ver.s_banc_mdb.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1882/req_034-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1888/req_035-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1899/req_036-2024_banc_progressista.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1898/req_037-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1900/req_038-2024_banc_mdb.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1905/req_039-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1925/req_044-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1948/req_046-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1949/req_047-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1964/req_050-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1965/req_051-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1966/req_052-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1980/req_053-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1989/req_054-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1991/req_055-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1998/req_056-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2020/req_057-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2039/req_058-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2056/req_062-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2057/req_063-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2063/req_066-2024_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2070/req_067-2024_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2074/req_068-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2075/req_069-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2076/req_070-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2088/req_071-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2089/req_073-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2111/req_075-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2116/req_076-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2117/req_077-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2118/req_078-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1685/pll_001-2024_vera._lais_lucas-ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1733/pll_006-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1734/pll_007-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1735/pll_008-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1743/pll_009-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1760/pll_010-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1765/pll_011-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1784/pll_012-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1799/pll_013-2024_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1810/pll_014-2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1820/pll_015-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1829/pll_016-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1879/pll_017-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1971/pll_018-2024_ver._zanete.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2016/pll_019-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2030/pll_020-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2068/pll_021-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2095/pll_022-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2096/pll_023-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2106/pll_024-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2107/pll_025-2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2113/pll_026-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2114/pll_027-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1736/pdl_002-2024_cefo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2094/pdl_003-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2100/pdl_004-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2109/pdl_005-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1687/pp_002-2024_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1688/pp_003-2024_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1689/pp_004-2024_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1690/pp_005-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1693/pp_006-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1694/pp_007-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1705/pp_008-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1717/pp_009-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1718/pp_010-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1723/pp_011-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1739/pp_012-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1740/pp_013-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1753/pp_014-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1761/pp_015-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1762/pp_016-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1763/pp_017-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1764/pp_018-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1771/pp_020-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1780/pp_021-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1781/pp_022-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1790/pp_023-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1791/pp_024-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1792/pp_025-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1801/pp_026-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1802/pp_027-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1803/pp_028-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1804/pp_029-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1808/pp_030-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1809/pp_031-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1816/pp_032-2024_vera_lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1817/pp_033-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1827/pp_035-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1833/pp_036-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1834/pp_037-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1844/pp_038-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1849/pp_039-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1855/pp_040-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1860/pp_041-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1863/pp_042-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1869/pp_043-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1868/pp_044-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1870/pp_045-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1877/pp_046-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1880/pp_047-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1883/pp_048-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1884/pp_049-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1885/pp_050-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1889/pp_051-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1892/pp_052-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1890/pp_054-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1894/pp_055-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1902/pp_058-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1903/pp_059-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1904/pp_060-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1955/pp_062-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1920/pp_063-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1921/pp_064-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1915/pp_065-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1916/pp_066-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1917/pp_067-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1918/pp_068-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1934/pp_069-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1923/pp_070-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1924/pp_071-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1935/pp_072-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1936/pp_073-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1937/pp_074-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1928/pp_075-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1929/pp_076-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1930/pp_077-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1931/pp_078-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1932/pp_079-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1933/pp_080-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1938/pp_081-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1939/pp_082-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1953/pp_083-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1954/pp_084-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1959/pp_085-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1960/pp_086-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1961/pp_087-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1962/pp_088-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1975/pp_089-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1976/pp_090-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1967/pp_091-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1968/pp_092-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1969/pp_093-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1970/pp_094-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1977/pp_095-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1982/pp_096-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1983/pp_097-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1984/pp_098-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1985/pp_099-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1990/pp_100-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1994/pp_101-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1995/pp_102-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1996/pp_103-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1997/pp_104-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2010/pp_105-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2004/pp_106-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2005/pp_107-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2006/pp_108-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2007/pp_109-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2008/pp_110-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2009/pp_111-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2014/pp_112-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2021/pp_113-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2022/pp_114-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2017/pp_115-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2027/pp_116-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2028/pp_117-2024_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2032/pp_118-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2033/pp_119-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2034/pp_120-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2036/pp_121-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2045/pp_122-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2046/pp_123-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2047/pp_124-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2048/pp_125-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2042/pp_126-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2043/pp_127-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2044/pp_128-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2049/pp_129-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2058/pp_130-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2064/pp_131-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2065/pp_132-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2073/pp_133-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2079/pp_134-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2080/pp_135-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2092/pp_136-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2093/pp_137-2024_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2087/pp_138-2024_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1715/pi_001-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1716/pi_002-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1737/pi_003-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1738/pi_004-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1750/pi_005-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1758/pi_006-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1759/pi_007-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1769/pi_009-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1772/pi_010-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1786/pi_012-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1819/pi_013-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1828/pi_014-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1835/pi_015-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1836/pi_016-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1842/pi_017-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1862/pi_018-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1871/pi_019-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1881/pi_020-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1893/pi_021-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1895/pi_022-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1914/pi_023-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1919/pi_025-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1922/pi_026-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1926/pi_027-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1946/pi_030-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1956/pi_032-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1957/pi_033-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1973/pi_034-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1974/pi_035-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1978/pi_040-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1981/pi_041-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1986/pi_043-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1987/pi_044-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1993/pi_045-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/1999/pi_046-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2000/pi_047-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2001/pi_048-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2011/pi_049-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2012/pi_050-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2003/pi_054-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2025/pi_055-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2026/pi_056-2024_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2018/pi_057-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2038/pi_058-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2072/pi_059-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2078/pi_060-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2082/pi_061-2024_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2090/pi_062-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2099/pi_063-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2112/pi_064-2024_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2024/2119/pi_065-2024_vera._lais_lucas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H440"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="72.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>