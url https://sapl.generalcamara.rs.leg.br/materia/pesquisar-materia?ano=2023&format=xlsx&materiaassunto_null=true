--- v0 (2025-11-21)
+++ v1 (2026-04-11)
@@ -54,2227 +54,2227 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Laís Lucas</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Meio Ambiente crie programa municipal a fim de proceder LICENCIAMENTO AMBIENTAL A CUSTO ZERO para os produtores rurais que necessitarem abrir açudes ou tanques, com a finalidade de criar reserva de água para consumo dos animais e ou irrigação.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/ind_002-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/ind_002-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Agricultura promova o registro de preços para a CONTRATAÇÃO DE HORAS MÁQUINA, para preceder correção e limpeza em açudes, tanques e outras formas de reserva de água no interior do município.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/ind_003-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/ind_003-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Educação fomente e incremente no calendário escolar 2023 ações de promoção à cultura da paz, do diálogo e do respeito às divergências, a cultura da tolerância.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/ind_004-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/ind_004-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, construa ou coloque uma parada de ônibus no Passo da Taquara, próximo ao Salão da Igreja.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/ind_005-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/ind_005-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, disponibilize uma lixeira  no Passo da Taquara, próximo ao Salão da Igreja.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ZANETE</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/ind_006-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/ind_006-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal utilize algum prédio, disponível no interior, para a construção de uma escola de Educação Infantil.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Matheus Silveira</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/ind_007-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/ind_007-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal faça um convênio com algum dos proprietários de pistas de rodeios do município, para que possamos voltar a ter um rodeio municipal.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1317/ind_008-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1317/ind_008-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal aumente o valor dos ressarcimentos dos funcionários, que se deslocam para fora do município, a serviço da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/ind_009-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/ind_009-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Mesa Diretora providencie treinamento aos funcionários da Câmara sobre a nova lei das licitações, Lei 14.133.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Narinha</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/ind_010-2023_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/ind_010-2023_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja analisado a possibilidade de instalação de iluminação pública no beco de acesso à rua General Portela (rua da Escola Paulo Roberto Ramé).</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/ind_011-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/ind_011-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal coloque câmeras de monitoramento no distrito de Santo Amaro.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/ind_012-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/ind_012-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da secretaria responsável, faça um estudo sobre a possibilidade de dar um desconto aos comerciantes do município, em vista dos comerciantes de fora, no aluguel das bancas da semana do município.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/ind_013-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/ind_013-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal, através da Secretaria de Obras, construa uma parada de ônibus em Santo Amaro.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1346/ind_014-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1346/ind_014-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Saúde, IMPLANTE PROGRAMA INTEGRAL DE CUIDADO DOMICILIAR PARA PACIENTES ACAMADOS, OU CUIDADOS PALIATIVOS E DE CONFORTO, INCLUINDO FISIOTERAPIA, ATENDIMENTO PSICOLOGICO, ATENDIMENTO NUTRICIONAL ENTRE OUTRAS POSSIBILIDADES EXISTENTES.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1347/ind_015-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1347/ind_015-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>REITERO A INDICAÇÃO 25/2022 protocolada em 05/04/2022, apresentada novamente em 16/11/2022 para que o executivo municipal através da Secretaria responsável CRIE UM CALENDARIO COM A PROGRAMAÇÃO DO SERVIÇO DE PATROLAMENTO DAS ESTRADAS DO INTERIOR.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1375/ind_016-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1375/ind_016-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Departamento de Trânsito Municipal, providencie estacionamento oblíquo na Rua da Estação, no trecho ao lado do banco Banrisul.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1382/ind_017-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1382/ind_017-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero novamente para que a municipalidade, através da Secretaria Municipal de Saúde, disponibilize a entrega dos medicamentos controlados ou de uso contínuo nas unidades de saúde do interior ou crie um programa de entrega domiciliar.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1388/ind_018-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1388/ind_018-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal crie a lei a qual está em anexo, que se refere a segurança nas escolas.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Professor Mauricio</t>
   </si>
   <si>
     <t>Instalação de sistema eletrônico nas escolas como: câmera de monitoramento, detectores de metal, alarmes e botão de pânico para proteger a vida de todos os integrantes do ambienta escolar contra qualquer tipo de ataque violento.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1392/ind_020-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1392/ind_020-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Agricultura, crie e implante um Programa Permanente de Açudagem.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1398/ind_021-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1398/ind_021-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade junto aos Deputados Federais a busca de recurso para um calçamento na localidade da Boca da Picada.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1399/ind_022-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1399/ind_022-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero para que o Executivo Municipal promova a contratação de horas máquinas, para proceder correção e limpeza em açudes, tanques e outras formas de reserva de água no interior do município.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1417/ind_023-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1417/ind_023-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja procedido estudo para alteração no Sistema de Apoio ao Processo Legislativo, as matérias que são relatadas pelos vereadores com o respectivo parecer.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1418/ind_024-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1418/ind_024-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero a indicação feita em 18/02/2021, 12/04/21 e 16/05/2022 para Que o Executivo Municipal envie, à esta Casa Legislativa, projeto de lei criando o Fundo Municipal de Defesa Civil de General Câmara, conforme modelo em anexo.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1422/ind_025-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1422/ind_025-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja facilitado a marcação de fichas pra atendimento médico no interior, ou que seja providenciado um local com bancos para as pessoas aguardarem o horário de atendimento.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1434/ind_026-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1434/ind_026-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação feita em 2021, março  e novembro  de 2022 para que seja ampliado a rede de monitoramento de câmeras de segurança no interior do município, especialmente  nos principais acessos e estradas do interior.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1449/ind_027-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1449/ind_027-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja procedido convênio com a FGTAS (Fundação Gaúcha do Trabalho e Ação Social) para a abertura de Balcão do Cidadão FGTAS/SINE em General Câmara, atendimento de intermediação de vagas de trabalho, confecções de Carteira de Trabalho e encaminhamento de Seguro Desemprego.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1450/ind_028-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1450/ind_028-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal, através da Secretaria da Fazenda, setor de tributos, intensifique a fiscalização dos comerciantes que vem de fora do município, sem autorização para vender em General Câmara, bem como, intensifique a fiscalização dos caminhões de carga que muitas vezes estão acima do peso permitido causando danos às estradas.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1451/ind_029-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1451/ind_029-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Solicito, novamente, para que o Executivo municipal, através da Secretaria Municipal de Saúde, viabilize a coleta de exames laboratoriais nas unidades de saúde do interior.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Que o Executivo municipal, através da Secretaria responsável, faça um estudo para a colocação de câmeras de monitoramento no Trevo da Cachoeirinha.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1470/ind_031-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1470/ind_031-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>PARA QUE A GESTÃO MUNICIPAL DA SAÚDE CUMPRA O QUE PRECONIZA § 5o DO ART.36 SEÇÃO III DA PRESTAÇÃO DE CONTAS DA LEI COMPLEMENTAR 141.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Marcinho</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1473/ind_032-2023_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1473/ind_032-2023_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que o órgão responsável pelo abastecimento de água no interior, Codesa, faça interligações das redes de água no interior.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1478/ind_033-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1478/ind_033-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja instalada placas de identificação e sinalização na estrada de Santo Amaro, que recebeu asfaltamento, alertando sobre as curvas e a necessidade de redução de velocidade.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1479/ind_034-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1479/ind_034-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Educação crie e divulgue o  calendário anual de capacitação da Lei Nº 13.722, de 4de outubro de 2018, que versa sobre a realização de capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos e privados de educação básica e de estabelecimentos de recreação infantil.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1483/ind_035-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1483/ind_035-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Agricultura dê ampla divulgação nas redes sociais das atividades da Semana do Colono, Motorista e Agricultor Familiar do Município de General Câmara.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1484/ind_036-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1484/ind_036-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a DEFESA CIVIL do município de General Câmara, elabore um estudo técnico detalhado, sobre as áreas sujeitas a alagamentos, condições das pontes das estradas do interior, bem como estudo das árvores que apresentam riscos e planeje ações para evitar transtornos à comunidade.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1490/ind_037-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1490/ind_037-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado o pagamento de tributos municipais na forma de PIX ou cartão de débito.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1500/ind_038-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1500/ind_038-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, disponibilize uma lixeira em frente ao corredor do Alírio, no Boqueirão.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1503/ind_039-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1503/ind_039-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que faça estudos para a construção de uma caixa d'água com poço na localidade do Monte Alegre.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1508/ind_040-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1508/ind_040-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Saúde, implante o plantão de transporte no interior do município para pacientes que necessitarem atendimento na sede ou hospital referência.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1520/ind_041-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1520/ind_041-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero indicação, de minha autoria, realizada em 2021 para Que o Executivo Municipal, através da Secretaria Municipal de Saúde, promova as ações do mês Agosto Dourado para promover a luta pelo incentivo à amamentação - a cor dourada está relacionada ao padrão ouro de qualidade do leite materno.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1534/ind_042-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1534/ind_042-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal coloque sinalização (placa de pare) na bifurcação da estrada do Amaro Pacheco e Santo Expedito.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1532/ind_043-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1532/ind_043-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o EXECUTIVO MUNICIPAL, organize e divulgue com antecedência as atividades que serão realizadas em 2023, previstas na Lei Municipal 2056/2017 que INSTITUI A CAMPANHA "OUTUBRO ROSA" DEDICADO ÀS AÇÕES PREVENTIVAS À INTEGRIDADE DA SAÚDE DA MULHER, INCLUI O EVENTO NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE GENERAL CÂMARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Ismael</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1537/ind_044-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1537/ind_044-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma PRAÇA com ÁREA DE LAZER, no terreno municipal localizado entre as ruas Eraldo da Silveira Baptista e Adão Lucas Viana.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1543/ind_045-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1543/ind_045-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal crie um Sistema Municipal de Preservação das nascentes e mananciais de água, denominadas nascentes protegidas, do Município de General Câmara.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1538/ind_046-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1538/ind_046-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Educação e Secretaria Municipal de Saúde  promovam, de forma conjunta, a implantação de serviço público municipal de atendimento integral de crianças com TEA, criando um serviço de assistência e apoio às crianças e aos pais.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1539/ind_047-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1539/ind_047-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero para que a Secretaria Municipal de Educação implante na Escola Padre Elly e nas demais escolas onde exista demanda de alunos, no turno da noite, o programa de alfabetização para adultos.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1550/ind_048-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1550/ind_048-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal e a Câmara Municipal de Vereadores, em conjunto, promovam uma campanha publicitária destacando a importância do registro do boletim de ocorrência para qualquer tipo de furto.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1551/ind_049-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1551/ind_049-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja demarcado e providenciado um local apropriado para o estacionamento da viatura da Brigada Militar junto à praça central do município, a fim de possibilitar o policiamento comunitário.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1563/ind_050-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1563/ind_050-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja implantado Programa Municipal de Acompanhamento e Avaliação Psicológica com os Servidores Municipais que lidam diretamente com crianças.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1564/ind_051-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1564/ind_051-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero para que a Secretaria Municipal de Saúde, providencie o atendimento ginecológico agendado na Unidades de Saúde do Interior.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1569/ind_052-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1569/ind_052-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Incluir o conteúdo sobre a Cultura Tradicionalista Gaúcha nas escolas públicas da rede Municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Alessandro - Xando</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal, que encaminhe projeto de lei ao Poder Legislativo com a seguinte ementa: "Cria o Programa Municipal Banco de Oferta e Demanda de Serviços Voluntários e dá outras providências".</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1576/ind_054-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1576/ind_054-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero a Indicação para que a municipalidade, através da Secretaria Municipal de Saúde, disponibilize a entrega dos medicamentos controlados ou de uso contínuo nas Unidades de Saúde do interior ou crie um programa de entrega domiciliar de maneira ampla.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1590/ind_055-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1590/ind_055-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal proceda com uma ampla divulgação das ações do Programa de Prevenção ao Aedes aegypti em General Câmara.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1591/ind_056-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1591/ind_056-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Proceda com a contratação de calceteiros para proceder o conserto das ruas que estão necessitando de reparos.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1593/ind_057-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1593/ind_057-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja criada uma Central de Empregos, juntamente com a Central do Empreendedor.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras, divulgue um cronograma com o planejamento para promover a recuperação das estradas do interior, após as chuvas intensas que assolam nosso município.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1604/ind_059-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1604/ind_059-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja invertido o espaço para o estacionamento na rua Dr Eugênio de Mello, permitindo que seja do lado direito em frente à Central de Agricultura Familiar e Sindicato Rural.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1611/ind_060-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1611/ind_060-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que o  executivo Municipal providencie a compra de uma colhedora de silagem de uma linha e uma carreta agrícola para a Associação Patrulha Agrícola Passo da Taquara.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1612/ind_061-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1612/ind_061-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que o  executivo Municipal providencie a compra de um ancinho para produção de feno ou uma grade aradora  para a Associação de Produtores e Produtoras Rurais do Rincão.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1613/ind_062-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1613/ind_062-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja implantado um redutor de velocidade na rua Otávio Santarém, próximo à pista de skate.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1621/ind_063-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1621/ind_063-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja promovido a pintura da faixa de pedestres e colocação de placa para reduzir a velocidade na rua Senador Florêncio, em frente à Escola Norberto.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Que seja realizado estudo para averiguar a necessidade de reposição de areia na praia da Cachoeirinha, e condições da praia para próxima temporada.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Reitero pela terceira vez, a indicação para que o Executivo Municipal, através da Secretaria Municipal de Saúde, viabilize a coleta de exames laboratoriais nas unidades se saúde do interior.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1628/ind_066-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1628/ind_066-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal através do Comitê de Farmácia e Terapêutica (CFT), proceda a atualização e revisão Relação Municipal de Medicamentos Essenciais, para o ano de 2024. Ampliando e qualificando a farmácia básica</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1635/ind_067-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1635/ind_067-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero indicação para que a SMS proceda a implementação de serviço de fisioterapia domiciliar para atender aos pacientes acamados no interior e na sede, que necessitam do referido atendimento para reabilitação e não tem condições de ir até a unidade de saúde.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1636/ind_068-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1636/ind_068-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Secretaria de Saúde, promova ações de prevenção, bem como o treinamento das equipes, para diagnósticos rápidos de muitas doenças transmitidas durante e pós enchente, como: leptospirose, tétano, hepatite A, doenças diarréicas agudas, entre outras.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1637/ind_069-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1637/ind_069-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal inicie, com a máxima urgência, o cadastramento para a disponibilização do aluguel social para as famílias que são atingidas por catástrofes naturais.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1638/ind_070-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1638/ind_070-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Defesa Civil e da Secretaria Municipal de Agricultura, realize, com a máxima urgência, o estudo técnico e levantamento dos prejuízos que a enchente causou na agricultura em General Câmara.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1645/ind_071-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1645/ind_071-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado  Médico Pediatra nos postos de saúde do interior.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1648/ind_072-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1648/ind_072-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Secretaria de Saúde, intensifique as ações de promoção à saúde, através de vacinação contra o tétano, hepatite e febre amarela, principalmente nas áreas que sofreram com as enchentes.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1656/ind_073-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1656/ind_073-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através desta indicação, contrate mais um profissional veterinário para assumir o atendimento pet e atender as demandas junto ao centro municipal de castração de cães e gatos.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Anistia das dívidas municipais, de até 02 salários mínimos, aos produtores rurais que tiveram perdas com a seca e/ou  a enchente, mediante apresentação de laudo comprobatório de técnico responsável.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1658/ind_075-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1658/ind_075-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero para que o executivo municipal, através do setor responsável, divulgue de forma ampla o local para depósito temporário de pneus inservíveis, a fim de evitar a proliferação do mosquito Aedes Aegypti .</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1662/ind_076-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1662/ind_076-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja feita parceria com escolas profissionalizantes ou Senar e disponibilize cursos profissionalizantes no interior.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1666/ind_077-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1666/ind_077-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da  Secretaria de Cultura e Turismo,  proceda a revisão do calendário de eventos do Município, procedendo atualização conforme a necessidade, enviando projeto de lei estabelecendo o calendário de eventos.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1673/ind_078-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1673/ind_078-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero para que imediatamente seja implantado programa municipal de acompanhamento e a avaliação psicológica com os servidores municipais que lidam diretamente com crianças, conforme indicação que protocolei em 21 de agosto de 2023.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1677/ind_079-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1677/ind_079-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação feita em 2021, março e novembro de 2022 e maio de 2023 para que seja ampliado a rede de Monitoramento de Câmeras de Segurança no interior do município, especialmente nos principais acessos e estradas do interior.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1678/ind_080-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1678/ind_080-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal , através da SMS, implante Plano de Metas com as Agentes Comunitárias de Saúde, visando a qualificação e ampliação da cobertura assistencial.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Helton Holz Barreto</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/ple_001-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/ple_001-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação por tempo determinado para atender necessidade temporária de excepcional interesse público, na função de Técnico de Enfermagem.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/ple_002-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/ple_002-2023.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual de 7,27% sobre os vencimentos dos servidores públicos municipais do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/ple_003-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/ple_003-2023.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual de 5,93% sobre os subsídios dos agentes políticos públicos e dá outras providências .</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/ple_004-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/ple_004-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste da indenização a título de Auxílio Alimentação estabelecida pela Lei nº 2.325, de 10 de novembro de 2021 .</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/ple_005-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/ple_005-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do valor do Vale -Feira, instituído pela Lei nº 2.324, de 10 de novembro de 2021 .</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/ple_006-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/ple_006-2023.pdf</t>
   </si>
   <si>
     <t>Concede aumento real de 1,34% sobre a remuneração dos Servidores Públicos Municipais do Poder Executivo e dá outras providências .</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1294/pl_2023_n_08_contratacao_obras.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1294/pl_2023_n_08_contratacao_obras.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação, por tempo determinado, para atender a necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/ple_009-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/ple_009-2023.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos incisos III, IV e VI do Artigo 19 da Lei Nº 1822/2014, e dá outras providências.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1364/ple_010-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1364/ple_010-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação por tempo determinado para atender necessidade temporária de excepcional interesse público, na função de Fiscal Sanitário.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1365/ple_011-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1365/ple_011-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação por tempo determinado para atender necessidade temporária de excepcional interesse público, na função de Farmacêutico.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1376/ple_013-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1376/ple_013-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 30.000,00.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1545/ple_014-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1545/ple_014-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1402/ple_015-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1402/ple_015-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 36.025,80.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1403/ple_016-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1403/ple_016-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 114.011,48.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1406/ple_017-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1406/ple_017-2023.pdf</t>
   </si>
   <si>
     <t>Fomenta o desenvolvimento Econômico e Turístico do Distrito Histórico de Santo Amaro do Sul.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1421/ple_018-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1421/ple_018-2023.pdf</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1407/ple_019-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1407/ple_019-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 221.000,00</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1427/ple_020-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1427/ple_020-2023.pdf</t>
   </si>
   <si>
     <t>Concede revisão complementar ao valor do padrão de referência previsto no art. 30 da Lei Municipal nº 1.822/2014.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1438/ple_021-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1438/ple_021-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no valor de R$ 150.000,00.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1439/ple_022-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1439/ple_022-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 1.240.584,00.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1428/ple_023-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1428/ple_023-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação por tempo determinado para atender necessidade temporária de excepcional interesse público, para a função de Professor de Matemática.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1440/pl_024-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1440/pl_024-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no valor de R$ 10.000,00.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1441/ple_025-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1441/ple_025-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar Cessão de Uso de equipamento ao Sindicato Rural de General Câmara.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1442/ple_026-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1442/ple_026-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no valor de R$ 24.000,00.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1443/ple_027-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1443/ple_027-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação por tempo determinado para atender necessidade temporária de excepcional interesse público, para a função de Professor de Educação Infantil.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1444/ple_028-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1444/ple_028-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no valor de R$ 400.000,00.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1463/ple_029-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1463/ple_029-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Inciso I ao Art. 16-A da Lei nº 1824/2014, que reorganiza a estrutura administrativa do Executivo Municipal de General Câmara.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1466/ple_030-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1466/ple_030-2023.pdf</t>
   </si>
   <si>
     <t>Cria cargo, insere atribuições no Anexo II e extingue-se cargo do Art. 20 do Quadro de Cargos em Comissão da Lei Nº 1822/2014, que dispõe sobre o Plano de Carreira dos Servidores Municipais do Poder Executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1464/ple_031-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1464/ple_031-2023.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Cultura e dá outras providências.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1465/ple_032-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1465/ple_032-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Cultura e dá outras providências.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1474/ple_033-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1474/ple_033-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação por tempo determinado para atender necessidade temporária de excepcional interesse público, para a função de Psicopedagogo.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1475/ple_034-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1475/ple_034-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação por tempo determinado para atender necessidade temporária de excepcional interesse público, para a função de Fisioterapeuta..</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1487/ple_035-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1487/ple_035-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 136.846,48.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1511/ple_036-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1511/ple_036-2023.pdf</t>
   </si>
   <si>
     <t>Extingue-se e cria-se cargos na Lei Nº 1.822/2014 que dispõe sobre o Plano de Carreira dos Servidores Municipais do Poder Executivo de General Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1512/ple_037-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1512/ple_037-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 1822/2014 que dispõe sobre o Plano de Carreira dos Servidores Municipais do Poder Executivo de General Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1515/ple_038-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1515/ple_038-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 10.000,00.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1513/ple_039-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1513/ple_039-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de Serviço Público de operação, exploração e administração de travessia fluvial.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1514/ple_040-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1514/ple_040-2023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei Municipal nº 2.458/2023 que autoriza a contratação por tempo determinado, para atender necessidade temporária de excepcional interesse público, para a função de Professor de Educação Infantil.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1523/ple_041-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1523/ple_041-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 812.000,00.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1524/pl_2023_n_42_credito_especial.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1524/pl_2023_n_42_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 10.699,46.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1641/projeto_de_lei_n_43_de_2023_loa_2024.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1641/projeto_de_lei_n_43_de_2023_loa_2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de General Câmara para o Exercício Financeiro de 2024.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1548/ple_044-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1548/ple_044-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 86.710,09.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1580/ple_045-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1580/ple_045-2023.pdf</t>
   </si>
   <si>
     <t>Da nova redação a Lei Nº 1822 de 14 de janeiro de 2014, do Plano de Carreira dos Servidores do Executivo Municipal.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1549/ple_046-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1549/ple_046-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 250.000,00.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1557/ple_047-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1557/ple_047-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação por tempo determinado para atender necessidade temporária de excepcional interesse público, para a função de Motorista de Veículo Pesado.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1586/ple_048-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1586/ple_048-2023.pdf</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1581/ple_049-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1581/ple_049-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Lei Federal 14434/2022, cria o completivo remuneratório e dá outras providências.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1583/ple_050-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1583/ple_050-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 106.646,40.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1584/ple_051-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1584/ple_051-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 71.000,00.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1588/ple_052-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1588/ple_052-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar, no valor de R$ 444.117,00.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1608/ple_053-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1608/ple_053-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.822, de 14 de janeiro de 2014, do Plano de Carreira dos Servidores Municipais do Poder Executivo de General Câmara.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1610/ple_054-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1610/ple_054-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 13.900,00.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1652/ple_055-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1652/ple_055-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Título III-A à Lei Municipal nº 684, de 23 de dezembro de 1997, que dispõe sobre a política de atendimento dos direitos da criança e adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1653/ple_056-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1653/ple_056-2023.pdf</t>
   </si>
   <si>
     <t>Concede isenção da cobrança de Contribuição de Melhorias aos proprietários de imóveis que especifica.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1654/ple_057-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1654/ple_057-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 19.215,37.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1655/ple_058-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1655/ple_058-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Defesa Civil – FUMDEC de General Câmara.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1660/ple_059-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1660/ple_059-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação, por tempo determinado, para atender a necessidade temporária de excepcional interesse público, para função de enfermeiro.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1661/ple_060-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1661/ple_060-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 684, de 23 de dezembro de 1997, que dispõe sobre a Política de Atendimento dos Direitos da Criança e Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1668/ple_061-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1668/ple_061-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o desconto para pagamento antecipado do Imposto Predial e Territorial Urbano (IPTU) e Taxa de Serviços Urbanos TSU) do Exercício 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1669/ple_062-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1669/ple_062-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Em Dia com General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1670/ple_063-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1670/ple_063-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 83.737,79.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1671/ple_064-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1671/ple_064-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 1.086.035,00.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1672/ple_065-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1672/ple_065-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 550.115,00.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO LEGISLATIVO</t>
   </si>
   <si>
     <t>Kaskão Júnior</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1436/plcl_001-2023_ver._kaskao_jr.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1436/plcl_001-2023_ver._kaskao_jr.pdf</t>
   </si>
   <si>
     <t>Altera o art. 128 da Lei Complementar n. 004, de 19 de abril de 2022.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/req_001-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/req_001-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO SENHORES LUIZ INACIO LULA DA SILVA, E GERALDO JOSÉ RODRIGUES ALCKIMIN, PELA POSSE COMO PRESIDENTE E VICE PRESIDENTE, DESEJANDO UM MANDATO DE REALIZAÇÕES E ENTREGAS PARA O POVO BRASILEIRO.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/req_002-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/req_002-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AOS SENHORES EDUARDO FIGUEIREDO CAVALHEIRO LEITE, e GABRIEL SOUZA PELA POSSE COMO GOVERNADOR E VICE GOVERNADOR DO ESTADO, DESEJANDO UM MANDATO DE REALIZAÇÕES E ENTREGAS PARA A COMUNIDADE GAÚCHA.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1283/req_003-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1283/req_003-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio em Defesa do Estado Democrático de Direito.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/req_004-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/req_004-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores, realize no dia 14/09/2023 Sessão Solene em comemoração ao mês Farroupilha no Centro de Tradições Gaúchas Sinuelo do Bom Sucesso, bem como proceda a entrega da Condecoração Mérito Farroupilha Cyro Dutra Ferreira aos Tradicionalistas condecorados na edição 2023.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>Realizada Audiência Pública, no dia 14 de março, sobre a segurança pública com a presença da Secretaria de Estado da Segurança, Comando da Brigada Militar e Polícia Civil, a fim de melhorar as condições de segurança no interior de General Câmara.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>Usuário Externo</t>
   </si>
   <si>
     <t>Cedência do Plenário para a Indústria de Calçados J. R. (28/02/2023, às 9h) Autor: Sabrina Heling</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/req_007-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/req_007-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Sr. João Rodrigues da Silva, pela inauguração da Pista de Laço de Moto-Vaca do Piquete Ponta de Tropa.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1352/req_008-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1352/req_008-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Medalha Mérito Mulher Destaque Camarense Medalha Marlete Azevedo Guimarães,  à senhora Nilza Carolina Azevedo Dias.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1353/req_009-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1353/req_009-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Medalha Mérito Mulher Destaque Camarense Medalha Maria Amália à senhora Juliane Martins Brandão.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1348/req_010-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1348/req_010-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Medalha Mérito Mulher Destaque Camarense "Medalha Marlete Azevedo Guimarães" à senhora Naira Bárbara Krumel Goelzer.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1349/req_011-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1349/req_011-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Medalha Mérito Mulher Destaque Camarense "Medalha Maria Amália" à senhora Neli Teresinha Sousa de Oliveira.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1350/req_012-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1350/req_012-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Medalha Mérito Mulher Destaque Camarense Medalha Maria Amália - destinado as mulheres destaque com trajetória e atividade no interior do Município,  à Ieda Pereira Heltz.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1351/req_013-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1351/req_013-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Medalha Mérito Mulher Destaque Camarense Medalha Marlete Azevedo Guimarães - destinado às mulheres destaque com trajetória e atividade na sede do Município,   à senhora Professora Marli Martins de Azevedo.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1360/req_014-2023_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1360/req_014-2023_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que conceda a Condecoração Medalha Mérito Mulher Destaque Camarense Medalha Marlete Azevedo Guimarães,  à senhora Ana Solange de Souza Dias.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1361/req_015-2023_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1361/req_015-2023_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que conceda a Condecoração Medalha Mérito Mulher Destaque Camarense Medalha Maria Amália à senhora Maria de Lourdes Gonçalves Herbacz.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1354/req_016-2023_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1354/req_016-2023_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Medalha Mérito Mulher Destaque Camarense Medalha Marlete Azevedo Guimarães,  à senhora Therezinha Garcia dos Santos.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1355/req_017-2023_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1355/req_017-2023_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Medalha Mérito Mulher Destaque Camarense Medalha Maria Amália à senhora Vanessa Cristina de Barros Horn .</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Medalha Mérito Mulher Destaque Camarense "Medalha Marlete Azevedo Guimarães", à senhora Lisiane Carlesso.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Medalha Mérito Mulher Destaque Camarense "Medalha Maria Amália" à senhora Rosa Maria Pereira Brandão .</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1358/req_020-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1358/req_020-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Medalha Mérito Mulher Destaque Camarense Medalha Marlete Azevedo Guimarães,  à senhora Iara Therezinha da Conceição da Fonseca.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1359/req_021-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1359/req_021-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Medalha Mérito Mulher Destaque Camarense Medalha Maria Amália à senhora Marta Teresinha de Bortoli.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Medalha Mérito Mulher Destaque Camarense Medalha Maria Amália à senhora Aureolita da Cruz Pereira.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Medalha Mérito Mulher Destaque Camarense Medalha Marlete Azevedo Guimarães,  à senhora Helena Therezinha da Cruz Pinheiro.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>Empréstimo do Datashow ao Rotary Club General Câmara.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>Cedência do Plenário à Central do Empreendedor e Junta Militar, no dia 28/03/2023, às 9h.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>Cedência do Plenário para reunião do Conselho dos Direitos da Criança e do Adolescente - COMDICA, no dia 29/03/2023, das 13h30 às 16h.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1374/req_027-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1374/req_027-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada, a 2ª Região Tradicionalista do MTG, Moção de Congratulações aos participantes que representaram nossa Região Tradicionalista na 33ª FECARS, laçando ou na equipe de apoio.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1381/req_028-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1381/req_028-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo às operadoras de telefonia móvel, Vivo e TIM, solicitando que seja procedido, com a máxima urgência, melhorias do sinal telefônico no Boqueirão, Passo da Taquara, Boca da Picada e Volta dos Freitas.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>Agendamento de audiência pública.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1393/req_030-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1393/req_030-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo à Gerência da CORSAN, solicitando que seja procedido o conserto no vazamento de água na rua Duque de Caxias.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>Cedência do Plenário, 17/04/2023 das 13h30 às 15h, para o COMDICA.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>Cedência do Plenário, dia 19/04/2023 das 10h às 16h30, à Secretaria de Educação.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1397/req_033-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1397/req_033-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento, que visa agradecer a CODESA, órgão responsável por atender os serviços de distribuição de água aos usuários residentes no interior do município.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1400/req_034-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1400/req_034-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Executivo Municipal, solicitando a nomeação de um titular para a função de Secretário ou Secretária Municipal de Agricultura que proceda a estruturação da Secretaria.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1410/req_035-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1410/req_035-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que o Presidente do COMDICA, compareça nesta casa Legislativa, na Sessão Legislativa do dia 25/05/2023, para falar sobre o processo eleitoral para o próximo mandato de Conselheiros do Conselho Tutelar.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>Cedência do Plenário, dia 19/05/2023 das 18h às 22h, Convenção Municipal 2023 Progressistas. (Hilton Luiz Moreira Barreto)</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>Cedência do Plenário, dia 17/05/2023 das 17h às 22h, conferência do Conselho Municipal de Cultura. (Leila Fraga)</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>Cedência do Plenário, dia 16/06/2023 das 13h às 17h, conferência do Conferência  Municipal de Assistência Social. (Afonso Lima Della Nina)</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1448/req_039-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1448/req_039-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja realizada audiência pública, na Casa Civil, com um representante de cada bancada junto ao Secretário Chefe da Casa Civil, Secretário dos Transportes e Diretor do DAER, com a pauta de melhorias nas ERS 244 e 130.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>Cedência do Plenário ao SINDISERF , no dia 23/05/2023; às 17h.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>Cedência do Plenário para uma reunião extraordinária do COMDICA. (31/05, das 13h30 às 15h). Jorge Mauro Fortes de Melo</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1469/req_042-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1469/req_042-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que a Secretária responsável pelo desenvolvimento econômico, compareça nessa casa legislativa a fim de falar dos projetos em andamento e de falar sobre a empresa de calçados que recebeu incentivo e foi embora de General Câmara.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1477/req_043-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1477/req_043-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo para que a Secretaria Municipal de Saúde  garanta o transporte de retorno dos pacientes que foram levados até o Hospital de São Jerônimo a qualquer hora do dia ou da noite.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1482/req_044-2023__ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1482/req_044-2023__ver._matheus.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares , pelo falecimento da Sra. Sonia Maria de Quadros Alessio (esposa do Natal).</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1489/req_045-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1489/req_045-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Sra. Maria Elisa de Freitas.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1486/req_046-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1486/req_046-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores, realize Audiência Pública, no dia 19/07/2023, com a temática "Caminhos da Agricultura Familiar".</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>Cedência do Plenário à EMEI Norberto Fagundes Ribeiro, dia 21/06/2023, às 14h, para realização de uma reunião com os pais, sobre a mudança para a Escola nova.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1492/req_048-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1492/req_048-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao CTG Sinuelo do Bom Sucesso pela passagem dos 66 anos da entidade.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1493/req_049-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1493/req_049-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Prenda  Andressa Tolotti Fortes, do CTG Sinuelo do Bom Sucesso por assumir a função de 2ª Prenda da 2ª Região Tradicionalista.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1494/req_050-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1494/req_050-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Prenda  Paula Bortoli, do CTG Sinuelo do Bom Sucesso por assumir a função de 2ª Prenda Juvenil da 2ª Região Tradicionalista.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1495/req_051-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1495/req_051-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Sofia Bastos, do CTG Sinuelo do Bom Sucesso por assumir a função de 3ª Prenda Mirim da 2ª Região Tradicionalista.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1496/req_052-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1496/req_052-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Peão Carlos Alexandre Cardoso Reis, do CTG Sinuelo do Bom Sucesso por assumir a função de Peão Farroupilha da 2ª Região Tradicionalista.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1497/req_053-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1497/req_053-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Prenda  Ticiane Vargas, por assumir a função de 1ª Prenda da 2ª Região Tradicionalista.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>Cedência do Plenário, no dia 30/06/23 das 14 às 16h, para aplicação da prova de avalição escrita aos candidatos ao Conselho Tutelar 2023.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1509/req_055-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1509/req_055-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores realize projeto de interiorização e promova a última sessão do mês de outubro, no salão da comunidade São José do Boqueirão.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1516/req_056-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1516/req_056-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio aos Deputados Estaduais que são contra a PEC que protege o Hino Rio-grandense.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1517/req_057-2023_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1517/req_057-2023_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado um pedido ao Executivo para que a Codesa realize o recolhimento das correspondências da localidade do Boqueirão, na agência do correio na sede do município, uma vez por semana, tendo em vista que esta mesma vem 2 vezes por semana na cidade, trazer as leituras dos poços e amostras de água para o químico.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1518/req_058-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1518/req_058-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores, abra espaço na sessão legislativa do dia 24/08/2023 para palestra sobre o mês AGOSTO DOURADO.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1519/req_059-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1519/req_059-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que os Secretários  de Administração, Fazenda e Planejamento, compareçam nesta casa legislativa na primeira reunião conjunta das comissões, após o recesso, a fim de apresentar os dados e aplicação das emendas impositivas dos Vereadores até o momento.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_060-_matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_060-_matheus.pdf</t>
   </si>
   <si>
     <t>Que seja realizado "SESSÃO SOLENE NO DIA 10/08/2023 APÓS A SESSÃO ORDINÁRIA".</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1533/req_061-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1533/req_061-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO PARA QUE O EXECUTIVO MUNICIPAL IMPLANTE MONITORAMENTO DE CÂMERAS DE SEGURANÇA NO INTERIOR DO MUNICÍPIO ESPECIALMENTE NOS PRINCIPAIS ACESSOS E ESTRADAS DO INTERIOR.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1542/req_062-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1542/req_062-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao DAER-RS para "colocação de uma travessia elevada junto ao trevo de principal acesso a General Câmara-RS.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>Cedência do Plenário para realização da Convenção Municipal do PSDB, no dia 25/08/2023, das 15h às 19h.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1552/req_064-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1552/req_064-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para o Secretário Municipal de Educação compareça nesta casa legislativa, no dia 31/08/2023 na sessão, a fim de apresentar as seguintes informações:_x000D_
 Funcionamento da Escola de Educação Infantil Paulo Roberto Ramé, realizando apresentação sobre o funcionamento pedagógico, a estrutura de material pedagógico, brinquedos e merenda escolar.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1555/req_065-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1555/req_065-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família de Antônio Baptista Teixeira.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1567/req_066-2023_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1567/req_066-2023_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara a João Volnei de Araújo.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1568/req_067-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1568/req_067-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara a Nei José Panichi da Silva.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1561/req_068-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1561/req_068-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara a José Carlos Pinto.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1562/req_069-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1562/req_069-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara a Thiago Pereira Peres.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1566/req_070-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1566/req_070-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara ao tradicionalista João Gabriel Dornelles da Silva.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1571/req_071-2023_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1571/req_071-2023_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara a José Geraldo Diefenthaeler Dias.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>Que seja concedida a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara a Luiz Fernando Gomes Franken.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>Que seja concedida a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara a Sady Altair dos Santos.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1577/req_074-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1577/req_074-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>A realização de Audiências Públicas, amplamente divulgadas, uma no dia 22/09/2023 na Comunidade do Boqueirão, convidando as lideranças comunitárias, entidades representativas da sociedade civil organizada, a fim de ouvir as demandas que poderão ser priorizadas no orçamento de 2024, inclusive para as emendas individuais.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1578/req_075-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1578/req_075-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família de José Carlos de Souza.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>Cedência do Plenário para o COMDICA, nos dias 13 e 14/09, das 14 às 16h.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>Cedência do Plenário para Audiência Pública, 28/09/2023, às 16h45. Metas Fiscais</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1592/req_078-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1592/req_078-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Executivo Municipal, para que seja enviado a esta Casa Legislativa o Projeto de Lei criando o Fundo Municipal de Defesa Civil, conforme indicação de minha autoria.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>Ismael, Marcinho</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Grupo de Bombeiros Voluntários de General Câmara, pelos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>Moção de Congratulações aos policiais civis, Inspetor de Polícia Claiton Rafael Machado Ferreira, e Escrivão de Polícia Márcio José de Paula Cardoso, pelos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>81</t>
   </si>
@@ -2284,1743 +2284,1743 @@
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Que seja realizada articulação com as câmaras de vereadores e Prefeituras de Santa Cruz do Sul, Passo do Sobrado, Vale Verde, General Câmara, São Jerônimo e Charqueadas, para em ação conjunta realizar audiência com o Governador do Estado, sobre a situação da ERS 401 e ERS 244.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Cedência do Plenário para o MDB, no dia 06/10/2023,  às 18h.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1602/req_084-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1602/req_084-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que na Sessão Legislativa do dia 26 de outubro, seja aberto o espaço para a realização de Palestra sobre prevenção ao Câncer de Mama.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1603/req_085-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1603/req_085-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Ministério da Agricultura, Ministério do Desenvolvimento Agrário, Ministério do Desenvolvimento e Ministério da Fazenda crie uma solução para o preço do leite, onde o valor não está pagando sequer o custo de produção.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1614/req_086-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1614/req_086-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Realizada audiência pública no dia 25 de outubro com o comando da Brigada Militar de General Câmara e o GABM, a fim de tratar assuntos referentes à implementação do auxílio moradia para os brigadianos que queiram se instalar em General Câmara.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Agendamento de audiência pública, Secretaria Municipal de Saúde. Relatório de Gestão em Saúde-1º Quadrimestre de 2023.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Encaminhe à Secretaria Estadual de Educação e Secretaria Municipal de Educação, Moção de Apelo para que seja suspensa a municipalização do ensino fundamental em General Câmara, a fim de que se construa ao longo do próximo ano, um amplo debate com a comunidade sobre o cronograma da municipalização que deve ser concluído ao longo dos próximos anos, respeitando a vontade das comunidades envolvidas.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1629/req_089-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1629/req_089-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Senhor Thiago Pereira Peres Patrão 2021/2023, bem como toda a Patronagem e Conselho de Vaqueanos que encerrou o mandato em 04/11/2023 a frente do CTG Sinuelo do Bom Sucesso.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1630/req_090-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1630/req_090-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO ao Senhor Alceu Patrão 2023/2025, bem como toda a Patronagem e Conselho de Vaqueanos que iniciaram o mandato em 04/11/2023 a frente do CTG Sinuelo do Bom Sucesso.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Cedência do Plenário, 14/11/2023 às 19h- Audiência Pública para apresentação do projeto de revitalização do Centro de Eventos Gilberto Amaro Pires Pereira- Helton Holz Barreto.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1632/req_092-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1632/req_092-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Realizada  audiência pública dia 04 de dezembro com os representantes das Associações de Produtores  Rurais, Sindicato Rural, Sindicato dos  Trabalhadores Rurais, Secretaria de Agricultura e Secretaria de Saúde a fim de colocar em prática o capítulo IV da lei nº 2128 de 23 de novembro de 2018, que trata das feiras, eventos e produtos coloniais de agricultura familiar.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1633/req_093-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1633/req_093-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores, realize no dia 23/11/2023 atividades alusivas ao Mês Novembro Azul. Convidando profissional da área de saúde para ministrar palestra transmitida ao vivo pelo Facebook sobre o tema na sessão do referido dia.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1639/req_094-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1639/req_094-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Ministério da Defesa e ao Arsenal de Guerra de General Câmara, subscrita por todas as bancadas, solicitando que seja liberado o uso provisório de lotes de casas do arsenal, a fim de instalar as famílias que ficaram desabrigadas e as que estão em área de risco.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1659/req__095-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1659/req__095-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores estude a possibilidade de filiação junto a UVERGS, União dos  Vereadores do Rio Grande do Sul, no ano de 2024.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1665/req_096-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1665/req_096-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja enviado convite  à Secretaria de Planejamento, a fim de  comparecer na reunião das comissões do dia 21/12/2023com a finalidade de explanar a situação de todas as emendas federais e estaduais, recebidas e a receber no ano de  2023.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Cedência do Plenário para reunião do COMDICA, dia 27/12/2023 das !4h às 16H.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1676/req_098-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1676/req_098-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Pleito dos ACS, para envio de PL estabelecendo o pagamento do 14º salário aos Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Agendamento de audiência pública para apresentação do Relatório de Gestão.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1272/pll_001-2023_mesa_diretora.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1272/pll_001-2023_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>“Altera os arts. 3º e 20, os incisos I, II e III do art. 25 e o art. 26, bem como os anexos I, II e III da Lei nº 1.826, de 16 de janeiro de 2014, que Dispõe sobre o Plano de Carreira dos Servidores Municipais da Câmara Municipal de Vereadores de General Câmara – RS”.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/pll_002-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/pll_002-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal  a criar o Fundo Municipal de Defesa Civil de General Câmara sigla FUMDEC/GC.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>Altera o caput do art. 3º da Lei nº 2.336, de 23 de dezembro de 2021, que “Institui o Programa Vale-Feira no âmbito do Poder Legislativo Municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>Concede aumento real de 1,34% sobre o vencimento básico  dos Servidores  do Poder Legislativo Municipal e dá outras providências .</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>Altera os incisos I e II do art. 3º, da Lei no 1.832 de 16 de janeiro de 2014, que “Dispõe sobre a indenização a título de auxílio alimentação para os servidores da Câmara Municipal Vereadores de General Câmara e dá outras providências”</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1383/pll_006-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1383/pll_006-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º da Lei Municipal nº 2368/2022.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1405/pll_007-2023_ver._kaskao_jr.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1405/pll_007-2023_ver._kaskao_jr.pdf</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1420/pll_008-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1420/pll_008-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicidade das emendas parlamentares recebidas pelo município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1445/pll_009-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1445/pll_009-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Cultural, o Centro de Tradição Gaúcha - CTG - Sinuelo do Bom Sucesso e dá outras providências.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1472/pll_010-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1472/pll_010-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Institui no Município de General Câmara o direito do contribuinte de ter acesso a meios e formas de pagamento digital, tais como PIX e transferência bancária, para quitação de débitos de natureza tributária, taxas e contribuições.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1481/pll_011-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1481/pll_011-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de transporte a atletas, equipes, entidades culturais e tradicionalistas do município  de General Câmara para participação em competições esportivas ou culturais e dá outras providências.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1491/pll_012-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1491/pll_012-2023.pdf</t>
   </si>
   <si>
     <t>Altera-se o art. 19 da Lei nº 1.826, de 16 de janeiro de 2014.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1504/pll_013-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1504/pll_013-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Solidare PET – Farmácia Veterinária Solidária, no Município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1541/pll_014-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1541/pll_014-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Parlamento Infanto-Juvenil do Município de General Câmara.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1573/pll_015-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1573/pll_015-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso aos Pais e responsáveis ao vídeo monitoramento em tempo real nas escolas de educação infantil.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1579/pll_016-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1579/pll_016-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Sistema Municipal de Preservação às Nascentes e Mananciais de água, denominado "Nascentes Protegidas", no Município de General Câmara.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1607/pll_018-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1607/pll_018-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Institui obrigatoriedade de realização de exames de Acuidade Visual e Auditiva nas Escolas e Creches Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1606/pll_019-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1606/pll_019-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Declara entidade de utilidade e interesse público para o município de General Câmara o CTG Forqueta de Santo Amaro.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1622/pll_020-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1622/pll_020-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de publicação mensal de relatório de atendimento dos serviços de iluminação pública.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>Laís Lucas, Matheus Silveira</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1650/pll_021-2023_vera._lais_lucas-ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1650/pll_021-2023_vera._lais_lucas-ver._matheus.pdf</t>
   </si>
   <si>
     <t>Cria o Auxílio Moradia e Permanência para os Policiais Militares do Município de General Câmara e Autoriza a celebração de Convênio com o Grupo Apoio da Brigada Militar de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1681/pll_022-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1681/pll_022-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Sustentabilidade Ambiental na rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/pdl_001-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/pdl_001-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal a afastar-se do país.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1390/pdl_002-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1390/pdl_002-2023.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas do Município de General Câmara referente ao exercício de 2020.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1411/pdl_003-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1411/pdl_003-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadã de General Câmara à Alexandrina Grasselli Ramé e dá outras providências.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>Bancada Progressista</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1435/pdl_004-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1435/pdl_004-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de “Cidadão de General Câmara” ao ex-deputado federal Jerônimo Goergen.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1651/pdl_005-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1651/pdl_005-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de Cidadão Honorário de General Câmara/RS e dá outras providências.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/pp_001-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/pp_001-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie ou entre em contato com os responsáveis para a remoção de um monte de terra ao lado esquerdo da ERS 244, em direção de quem sai da rua Dr. Eugênio de Mello, a fim de evitar acidentes na localidade.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/pp_002-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/pp_002-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado patrolamento e manutenção das ruas Daniel Balbão e Rua da Figueira no Bairro Praia.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/pp_003-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/pp_003-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal notifique as operadoras de telefonia e internet sobre a manutenção de postes nas ruas Visconde de Itaboraí e São João.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/pp_004-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/pp_004-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, com urgência, um quebra-molas na estrada Bela vista, Pagador Martel, em frente ao mini mercado e armazém Quebra Galho e que seja feita a sinalização com placas para que os veículos respeitem a velocidade no local.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/pp_005-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/pp_005-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita  manutenção na rua Buarque de Macedo, esquina com a rua Marques do Paraná.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/pp_006-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/pp_006-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero para que o executivo municipal, através da CODESA, providencie com a máxima urgência a extensão da rede de água no Pagador Martel, na localidade do Corredor dos Petiços.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/pp_007-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/pp_007-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, com urgência, escória no trecho do Mercado Santa Rita até as imediações da Madeireira do Cléo na localidade da Boca da Picada.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/pp_008-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/pp_008-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, o mais rápido possível, a limpeza e manutenção dos brinquedos da praça ao lado do GDAG.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/pp_009-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/pp_009-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a limpeza do valão na rua Buarque de Macedo seguindo ao final da rua David Canabarro.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/pp_010-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/pp_010-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja colocado uma placa de regulamentação, no estacionamento, em frente à escola Norberto Fagundes Ribeiro.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/pp_011-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/pp_011-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a retirada de galhos que foram depositados na rua Duque de Caxias, em frente ao número 747, pois os mesmos encontram-se secos, e com risco de serem incendiados.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/pp_012-2023_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/pp_012-2023_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que a secretaria de obras providencie, com urgência, a manutenção da ponte do Passo da Taquara.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/pp_013-2023_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/pp_013-2023_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de braço de luz em poste existente na rede de energia elétrica na rua Everaldo Marques da Silva, próximo ao Chiru, na altura do nº 101, bem como a colocação de uma lâmpada.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1316/pp_014-2023_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1316/pp_014-2023_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja substituída a lâmpada queimada em poste de iluminação pública localizado no Potreiro, em frente à casa de Jair Vaz.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/pp_015-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/pp_015-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção, reparos e a colocação de material no Beco da Teia, em Santo Amaro.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/pp_016-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/pp_016-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, com urgência, a manutenção da ponte do Rincão que leva à propriedade do Sr. Plínio e Cléo Viana.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/pp_017-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/pp_017-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie o patrolamento da estrada na localidade do Corredor dos Petiços.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/pp_018-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/pp_018-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie o patrolamento da rua Conselheiro Buarque de Macedo.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/pp_019-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/pp_019-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a troca das lâmpadas queimadas, da iluminação pública na rua Conselheiro Buarque de Macedo.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/pp_020-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/pp_020-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie solução definitiva para o esgoto que corre a céu aberto na rua Os Maragatos.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/pp_021-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/pp_021-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, transfira a lixeira da rua Visconde do Itaboraí para a rua Lupe Martins.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/pp_022-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/pp_022-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção da estrada do silo, pois se encontra com muitos buracos e más condições de trafegabilidade.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/pp_023-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/pp_023-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a roçada da beira da estrada, no corredor do Rincão, Boqueirão, que se encontra com muita vegetação fechada, prejudicando a passagem de carros, máquinas e etc.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/pp_024-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/pp_024-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o patrolamento do corredor de acesso à casa do Gladis e demais moradores, no Boqueirão.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/pp_025-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/pp_025-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação ou construção de uma parada, na localidade do Passo da Canto, no Potreiro, próximo à casa da Damaris.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/pp_026-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/pp_026-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feita roçada na esquina das ruas Conselheiro Buarque de Macedo com a rua Salgado Filho.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1337/pp_027-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1337/pp_027-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção dos brinquedos da pracinha da escola Mathias, na localidade da Boca da Picada.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/pp_028-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/pp_028-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da secretaria responsável,  realize o patrolamento e manutenção do trecho da rua Ayrton Senna entre a rua Camerino Marques da Rocha e a rua Os Maragatos, também conhecida como "Lomba do seu Araci".</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/pp_029-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/pp_029-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o conserto da canalização que atravessa a rua Dr Eugênio de Melo, devido a um buraco aberto que está obstruindo o trânsito em um sentido da via pública.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/pp_030-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/pp_030-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado revisão da rede elétrica do Pagador Martel na parte do Salão Santo Expedito, bem como a troca das lâmpadas queimadas.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/pp_031-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/pp_031-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero para que o Executivo Municipal, através do setor responsável, providencie com a máxima urgência melhorias no calçamento da rua Visconde do Itaboraí.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1345/pp_032-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1345/pp_032-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o conserto de buraco na rua Duque de Caxias pois o mesmo pode ocasionar acidentes na referida localidade.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1369/pp_033-2023_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1369/pp_033-2023_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicito a reparação, com urgência, de barreiras físicas do tipo Guard Rail, no viaduto Volta do Barreto.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1370/pp_034-2023_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1370/pp_034-2023_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicita recolhimento dos cachorros que estão em situação de rua.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1371/pp_035-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1371/pp_035-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, com a máxima urgência, o conserto do calçamento da Rua da Estação, em frente à loja Divino Armário.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1372/pp_036-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1372/pp_036-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, com a máxima urgência, a manutenção da ponte na estrada do Passo da Taquara. (Fotos em anexo)</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1373/pp_037-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1373/pp_037-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, com a máxima urgência, a manutenção da ponte na estrada do Trierweiler. (Fotos em anexo)</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1377/pp_038-2023_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1377/pp_038-2023_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a ampliação da cobertura de proteção contra as intemperes do tempo na EMEI Norberto Ribeiro Fagundes na área onde os pais e alunos aguardam para serem recepcionados antes de iniciar a aula.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1378/pp_039-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1378/pp_039-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, com  a máxima urgência, a manutenção do poste na rua São João, próximo à residência da Loiva.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1379/pp_040-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1379/pp_040-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, com  a máxima urgência, o conserto do calçamento na rua São João, próximo à residência da Loiva.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1384/pp_041-2023_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1384/pp_041-2023_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicito que, através do Departamento Municipal de Trânsito, providencie com urgência a realização de pinturas dos redutores de velocidade (quebra-molas, lombadas) na rua Adelar Paulo Henrich, a fim de melhorar a sinalização.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1385/pp_042-2023_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1385/pp_042-2023_vera._nara.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da ERS-130, em frente a casa de seu Manuel Francisco e dona Vânia, com material de pavimentação.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1386/pp_043-2023_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1386/pp_043-2023_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de tampa de boca de lobo, na rua Amaral Pereira em frente ao nº 09.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1380/pp_044-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1380/pp_044-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o setor responsável proceda com a revisão e manutenção de troca de lâmpadas no Pagador Martel, Boqueirão e Boca da Picada.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>Contratação de auxiliar de inclusão nas escolas para atender os alunos(as) com necessidades especiais da rede municipal de educação durante o processo de ensino/aprendizagem, conforme estabelece a Lei Federal nº 13.146/2015.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1401/pp_046-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1401/pp_046-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal crie na página da prefeitura uma aba para acompanhamento das emendas parlamentares, contendo as informações básicas das entidades beneficiadas, quais já apresentaram documentação, já dispõe empenho ou se a emenda já foi liquidada.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1408/pp_047-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1408/pp_047-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja recolocada a placa de identificação da travessia Lauro Rodrigues (Ponte da Cachoeirinha).</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1409/pp_048-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1409/pp_048-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o setor responsável proceda o conserto da iluminação pública na Volta dos Freitas próximo à casa da Dona Alípia.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1412/pp_049-2023_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1412/pp_049-2023_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um estudo de viabilidade de pavimentação da rua Achiles Romanato.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1415/pp_050-2023_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1415/pp_050-2023_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que seja colocado material (cascalho) na subida do Alemão, na localidade do Pagador Martel.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1416/pp_051-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1416/pp_051-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Devido a proximidade do inverno é consequente o aumento de necessidade de diagnóstico de imagem, REITERO para que o executivo municipal, através da Secretaria de Saúde, providencie a contratação de serviço de diagnóstico de RX para os munícipes de General Câmara no Hospital São Jerônimo.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1423/pp_052-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1423/pp_052-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja colocada a esteira e a bicicleta ergométrica na Comunidade São José para facilitar o uso pelas pessoas que participam do Projeto Saúde em Movimento.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1425/pp_053-2023_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1425/pp_053-2023_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicito que seja colocado aterro, pó de brita ou outro material similar no terreno do cemitério, na parte que compreende os fundos, por ser a única parte de terreno livre onde fica muito molhado e embarrado devido ao suposto banhado localizado.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1426/pp_054-2023_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1426/pp_054-2023_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja verificada a situação do esgoto a céu aberto em frente ao canil da dona Eluza.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1429/pp_055-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1429/pp_055-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do Setor Responsável, proceda a revisão e conserto da iluminação pública no Potreiro, próximo à residência do Celso Dias Pereira.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1430/pp_056-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1430/pp_056-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do Setor Responsável, providencie a colocação de cascalho na Estrada do Passo da Taquara, principalmente no trecho entre o mercado da Preta e a casa do Fabiano e da Carine.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1431/pp_057-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1431/pp_057-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do Setor Responsável, proceda a revisão e conserto da iluminação pública no Passo da Taquara, próximo à residência da Josi.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1432/pp_058-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1432/pp_058-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Secretaria de Obras, providencie o patrolamento e colocação de cascalho na Estrada conhecida como Corredor dos Guedes, no trecho entre a Serraria do Valdelir e o Mirante.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1433/pp_059-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1433/pp_059-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do Setor Responsável, proceda a revisão e conserto da iluminação pública no Boqueirão, próximo à residência do Luiz Batista.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1446/pp_060-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1446/pp_060-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal providencie, com a máxima urgência, a revisão e melhoria da iluminação pública da rua Eraldo Silveira Baptista.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1447/pp_061-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1447/pp_061-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Responsável, providencie, com a máxima urgência, a revisão e melhoria da iluminação pública no corredor do Seibert na localidade do Boqueirão.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1454/pp_062-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1454/pp_062-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção do passeio público na rua Visconde do Itaboraí na altura do número 537.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1455/pp_063-2023_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1455/pp_063-2023_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicito que seja colocado muro de contenção (guard rail), com sinalizadores refletivos com saída da RS-401 em acesso à rua Visconde do Itaboraí.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie o patrolamento e colocação de cascalho na estrada conhecida como Corredor do Rincão, no Boqueirão em frente à residência do seu João Arlindo.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Setor Responsável, proceda com a revisão e conserto da iluminação pública na rua João Pereira Baptista, no Balneário da Cachoeirinha.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Setor Responsável, providencie a  colocação de um conteiner de lixo na rua João Pessoa.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Setor Responsável, providencie a  colocação de cascalho na rua João Pessoa.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Setor Responsável, providencie a  limpeza na valeta na rua David Canabarro 702, próximo ao escadão.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Setor Responsável, providencie o conserto da iluminação pública na rua David Canabarro 702, próximo ao escadão.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1467/pp_070-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1467/pp_070-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal PRIORIZE, COM A MÁXIMA URGÊNCIA, A CONTRATAÇÃO DE MÉDICOS para atender nas Unidades de Saúde, ou que busque apoio junto ao Programa Mais Médicos para aumentar o número de profissionais em General Câmara.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1468/pp_071-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1468/pp_071-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal PROCEDA A CONSTRUÇÃO DE UMA ÁREA COBERTA COM BANCOS, NA ENTRADA DA SALA DE VACINAS OU ABRA A PORTA DE ACESSO PELO LADO DE DENTRO DA UNIDADE DE SAÚDE.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1476/pp_072-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1476/pp_072-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero para que o Executivo Municipal, através da Secretaria de Obras, providencie o conserto do calçamento na rua Visconde de Itaboray, acesso secundário à General Câmara.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1485/pp_073-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1485/pp_073-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie com a máxima urgência melhorias na Estrada Corredor dos Borges entre a Serraria do Valdelir e o Mirante.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1498/pp_074-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1498/pp_074-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o setor responsável proceda o patrolamento da rua Dr. Eugênio de Melo, em frente ao cemitério.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1499/pp_075-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1499/pp_075-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o setor responsável proceda o conserto da iluminação pública na rua Dr. Eugênio de Melo, em frente ao cemitério .</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1501/pp_076-2023_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1501/pp_076-2023_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que providencie, com a máxima urgência, a colocação de uma mureta de proteção na esquina que coincide com a Farmácia da Naira e Loja Quero Quero.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1502/pp_077-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1502/pp_077-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que busque uma alternativa para manter os trabalhos do correio no Boqueirão.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1505/pp_078-2023_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1505/pp_078-2023_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção das ruas do Balneário da Cachoeirinha, assim como a pracinha da localidade.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1510/pp_079-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1510/pp_079-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie com a máxima urgência conserto da iluminação pública do trevo de acesso na ERS próximo ao posto do Nenê.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1521/pp_081-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1521/pp_081-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o setor responsável realize o conserto do esgoto na rua Barão de São Gabriel, em frente à Corsan.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1526/pp_081-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1526/pp_081-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção e colocação de material, tipo escória, nas ruas Daniel Balbão e Rua da Figueira, Bairro Praia.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1527/pp_082-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1527/pp_082-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção na rua Aquidaban e colocação de material.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1528/pp_083-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1528/pp_083-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Colocação de uma parada de ônibus na rua Daniel Balbão, Bairro Praia.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1529/pp_084-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1529/pp_084-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o setor responsável amplie e melhore as condições do quebra-molas na rua Visconde de Itaboray, próximo ao número 263.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1535/pp_085-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1535/pp_085-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal providencie o fechamento da quadra da escola de ensino fundamental Mathias, para que a comunidade possa realizar eventos nesse local.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1530/pp_086-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1530/pp_086-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero, para que o executivo municipal, através do setor responsável, providencie a colocação de iluminação pública na extensão do corredor que dá acesso às propriedades do Joel Pereira, Marquinhos e Angelina, no Boqueirão.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1536/pp_087-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1536/pp_087-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção na praça Centenário na rua Otávio Santarém, Vila Popular.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1540/pp_088-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1540/pp_088-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, implante em todos os serviços públicos sob gestão do município, o atendimento preferencial aos idosos, conforme consta na Lei Federal 10.741/2003, bem como promova a fiscalização do atendimento a lei nos estabelecimentos privados.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1546/pp_089-2023_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1546/pp_089-2023_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie com  urgência a pintura dos quebra-molas na localidade do Boqueirão.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1547/pp_090-2023_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1547/pp_090-2023_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o setor responsável realize roçada nas margens da descida da rua Os Maragatos (rua São José), e seja consertado o ponto de iluminação na mesma.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1553/pp_091-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1553/pp_091-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o setor responsável providencie reformas e melhorias na praça infantil (playground) e nos equipamentos de ginástica da praça existente em frente a capela Santa Rita na Boca da Picada.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1554/pp_092-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1554/pp_092-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o setor responsável proceda o patrolamento da rua Dr. Eugênio de Melo, principalmente entre o trecho da ERS 401 e o  cemitério municipal.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1556/pp_093-2023_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1556/pp_093-2023_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicito que, através do setor responsável, providencie um rebaixamento de guia da calçada para acesso de cadeira de rodas, na rua 4 de Maio em frente a lancheria "Sabor Caseiro".</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1559/pp_094-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1559/pp_094-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Para que o órgão competente faça a sinalização e pintura da via na rua Senador Florêncio.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1560/pp_095-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1560/pp_095-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Pintura e sinalização nos quebra-molas (redutor de velocidade) das ruas Senador Florêncio e Dr. Eugênio de Mello.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1574/pp_096-2023_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1574/pp_096-2023_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a revisão e substituição de lâmpadas queimadas na localidade da Boca da Picada, em frente das propriedades de: Paulinho da Dona Mercedes, Seu Zé Gringo da professora Letícia, Claudio (Mulato), Badico, Dona Vera.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1585/pp_097-2023_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1585/pp_097-2023_vera._nara.pdf</t>
   </si>
   <si>
     <t>Solicito que, através do departamento responsável, providencie seja que processo de patrolagem, seja colocado brita e seja colocado iluminação na rua João Batista no balneário da Cachoeirinha.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>Que o setor de planejamento técnico e a Defesa Civil da Prefeitura Municipal, promovam estudo detalhado sobre a situação das pontes e pontilhões nas estradas de gestão municipal.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>Que o setor responsável promova a revisão da iluminação pública, fazendo a substituição das lâmpadas queimadas, em especial em frente à residência da Lurdes e do Airton, e na Igreja Assembleia de Deus no Boqueirão.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Laís Lucas, Ismael, ZANETE</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1605/pp_100-2023_vers_lais-zanette-ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1605/pp_100-2023_vers_lais-zanette-ismael.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal determine que o setor responsável proceda a revisão da iluminação pública, promovendo a substituição das lâmpadas queimadas, no Boqueirão e na localidade do Rincão.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1615/pp_101-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1615/pp_101-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie patrolamento e colocação de material no Corredor dos Petiços.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1616/pp_102-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1616/pp_102-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o setor responsável promova a revisão da iluminação pública, promovendo a substituição das lâmpadas queimadas, na Volta dos Freitas, especialmente próximo à Igreja e ao Salão da Comunidade.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1618/pp_103-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1618/pp_103-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie, com a máxima urgência, a reforma da ponte na estrada do Passo da Taquara, em direção a Taquari Mirim.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1619/pp_104-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1619/pp_104-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o setor responsável promova a revisão da iluminação pública, fazendo a substituição das lâmpadas queimadas, no Corredor do Seibert, com início na Estrada Boqueirão até a Fazenda Seibert.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1634/pp_105-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1634/pp_105-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a manutenção na estrada e colocação de cascalho no Corredor dos Borges.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1640/pp_106-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1640/pp_106-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero novamente para que o executivo municipal, providencie, com a máxima urgência, o conserto da iluminação pública no Rincão.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1642/pp_107-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1642/pp_107-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição de lâmpada na Rua da Estação, número 819.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1643/pp_108-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1643/pp_108-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição de lâmpada na ERS 130, número 324.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1644/pp_109-2023_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1644/pp_109-2023_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição de lâmpada na rua João Alves Pereira, número 10.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1649/pp_110-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1649/pp_110-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do Departamento de Trânsito, providencie a pintura dos redutores de velocidade (quebra-molas), nas vias públicas da sede e do interior.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1646/pp_111-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1646/pp_111-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja feita revisões mecânicas regulares nos ônibus que transportam os estudantes do interior.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1663/pp_112-2023_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1663/pp_112-2023_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Encaminho este pedido de providência, solicitando patrolamento, com urgência, na estrada da Volta do Barreto.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1664/pp_113-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1664/pp_113-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria responsável, proceda com a colocação de cascalho na entrada da propriedade do Seu João, na localidade do Rincão.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1679/pp_114-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1679/pp_114-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a revisão de iluminação pública no Passo da Taquara, Boqueirão, Volta dos Freitas e Boca da Picada.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/pi_001-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/pi_001-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, informe sobre a produção da patrulha volante no ano de 2022: _x000D_
 - Quantos caminhões foram abordados? _x000D_
 - Quantas notas foram escaneadas?</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/pi_002-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/pi_002-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, informe regularmente sobre o andamento do pagamento e execução das emendas impositivas 2023, a fim de que possa reprogramar os saldos se assim for necessário.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/pi_003-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/pi_003-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a essa Casa Legislativa listagem de os todos servidores independentemente de condição ou vinculo, inclusive os Secretários Municipais, que dispõem de Portaria ou outra ferramenta administrativa em vigor ou revogadas para conduzir os veículos oficiais no período de 01/01/2021 até 07/03/2023.  Que seja juntado a cópia de carteira de habilitação do servidor autorizado.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1391/pi_004-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1391/pi_004-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Agricultura, informe sobre o seguinte pedido de informação:_x000D_
 Quantos açudes foram abertos no ano de 2022 e 2023 com a máquina cedida através do Convênio com o Governo do Estado. Informe ainda listagem das propriedades atendidas.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1419/pi_005-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1419/pi_005-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>- Qual é o valor nominal e qual o valor percentual da produção primária no valor adicionado do ICMS do Município nos anos de 2021 e 2022;_x000D_
 - Relatório detalhado da produção primária especificando produto e valor nos anos de 2021 e 2022.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1452/pi_006-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1452/pi_006-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Planejamento informe sobre o andamento da emenda parlamentar do Deputado Estadual Pedro Pereira, para a construção da área coberta da Feira do Produtor._x000D_
 Solicito ainda que envie cópia do número de protocolo para acompanhamento e, caso seja necessário, que informe se existe a necessidade de nossa articulação para agilizar a liberação do recurso para a referida obra.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1471/pi_007-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1471/pi_007-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1° O município dispõe de um sistema para cadastro de pedidos de abertura ou melhorias dos açudes, com ordem cronológica da solicitação do serviço?</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1480/pi_008-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1480/pi_008-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>- Qual é o valor total de financiamentos que o município tem contratado?_x000D_
 - Qual o valor mensal de pagamentos dos financiamentos o município faz atualmente?_x000D_
 - Enviar planilhas detalhada dos financiamentos e das parcelas que serão pagas a partir de 2024 e 2025._x000D_
 - Qual a capacidade de endividamento atual do município de General Câmara?</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1507/pi_009-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1507/pi_009-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Secretaria Municipal de Saúde, informe:_x000D_
 _x000D_
 - Listagem de motoristas que dirigem as ambulâncias, com comprovação categoria da CNH._x000D_
 - Comprovação que os referidos condutores têm habilitação para transporte de veículos de emergência._x000D_
 - Lista de quantas ambulâncias o município dispõe para atendimento na sede e interior.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1522/pi_010-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1522/pi_010-2023.pdf</t>
   </si>
   <si>
     <t>Quando será procedida a aquisição de motocicleta para uso em serviço dos agentes comunitários de saúde, conforme valor das emendas impositivas que destinei no orçamento de 2023.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1531/pi_011-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1531/pi_011-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>- Qual o número de alunos matriculados nas escolas da rede municipal e estadual, descrever por estabelecimento de ensino e série._x000D_
 - Qual a projeção de alunos para os próximos anos, levando em conta as duas redes?</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1565/pi_012-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1565/pi_012-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, informe qual tempo necessário para a perfeita execução da Lei municipal 2459/2023, sendo que a lei estabelece:</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1589/pi_013-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1589/pi_013-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, informe onde fica o depósito temporário de pneus inservíveis, e como funciona o recolhimento.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1620/pi_014-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1620/pi_014-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1-	Quantas cestas básicas o município recebeu do Estado e da União para repassar as famílias atingidas pela estiagem?_x000D_
 _x000D_
 2-	Solicito listagem das famílias beneficiadas.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1626/pi_015-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1626/pi_015-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Quais os motivos que justificam o não observância e contrariedade aos dispositivos da Lei 2.459, de 08 de junho de 2023 que dispõe sobre a publicidade das emendas parlamentares recebidas pelo município de GC, ou seja, qual o motivo que a lei não está sendo cumprida?</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1627/pi_016-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1627/pi_016-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1- Como funciona o sistema de referência contra referência para regulação de consultas e procedimentos em General Câmara?_x000D_
   2- Quem é o servidor responsável pelo preenchimento das evoluções e encaminhamentos no sistema GERCON?_x000D_
   3- Quem é o servidor que liga para o paciente avisando do agendamento das consultas?_x000D_
 .</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1647/pi_017-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1647/pi_017-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja informado o andamento do PAA, bem como o número de Produtores que estão participando no momento e o número de Produtores que poderão participar no próximo ano que vem?</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1667/pi_018-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1667/pi_018-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1- Qual é o motivo que as lâmpadas da comunidade do Rincão não são substituídas?_x000D_
 2-  Qual o serviço é necessário realizar para resolver o problema da iluminação pública naquela localidade?</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1674/pi_019-2023_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1674/pi_019-2023_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1-	 Quantas cestas básicas o município recebeu do Estado e da União para repassar as famílias atingidas pela estiagem?_x000D_
                                  _x000D_
 2-	Solicito listagem das famílias beneficiadas.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1404/plce_001-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1404/plce_001-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo 4º do Art. nº 68 e o Art. nº 110 da Lei Complementar nº 005/2022 do Regime Jurídico Único dos Servidores Municipais de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1558/plce_002-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1558/plce_002-2023.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Parágrafo Único e insere Incisos I e II, no Art. 60 da Lei Complementar nº 05/2022, do Regime Jurídico Único dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1609/plce_003-2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1609/plce_003-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta Art. 200-A ao Capítulo Único – Das Contratações Por Tempo Determinado, da Lei Complementar Nº 05/2022 – do Regime Jurídico Único dos Servidores Públicos Municipais de General Câmara, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4327,67 +4327,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/ind_002-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/ind_003-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/ind_004-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/ind_005-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/ind_006-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/ind_007-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1317/ind_008-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/ind_009-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/ind_010-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/ind_011-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/ind_012-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/ind_013-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1346/ind_014-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1347/ind_015-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1375/ind_016-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1382/ind_017-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1388/ind_018-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1392/ind_020-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1398/ind_021-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1399/ind_022-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1417/ind_023-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1418/ind_024-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1422/ind_025-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1434/ind_026-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1449/ind_027-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1450/ind_028-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1451/ind_029-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1470/ind_031-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1473/ind_032-2023_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1478/ind_033-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1479/ind_034-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1483/ind_035-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1484/ind_036-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1490/ind_037-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1500/ind_038-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1503/ind_039-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1508/ind_040-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1520/ind_041-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1534/ind_042-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1532/ind_043-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1537/ind_044-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1543/ind_045-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1538/ind_046-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1539/ind_047-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1550/ind_048-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1551/ind_049-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1563/ind_050-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1564/ind_051-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1569/ind_052-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1576/ind_054-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1590/ind_055-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1591/ind_056-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1593/ind_057-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1604/ind_059-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1611/ind_060-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1612/ind_061-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1613/ind_062-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1621/ind_063-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1628/ind_066-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1635/ind_067-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1636/ind_068-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1637/ind_069-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1638/ind_070-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1645/ind_071-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1648/ind_072-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1656/ind_073-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1658/ind_075-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1662/ind_076-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1666/ind_077-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1673/ind_078-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1677/ind_079-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1678/ind_080-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/ple_001-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/ple_002-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/ple_003-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/ple_004-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/ple_005-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/ple_006-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1294/pl_2023_n_08_contratacao_obras.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/ple_009-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1364/ple_010-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1365/ple_011-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1376/ple_013-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1545/ple_014-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1402/ple_015-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1403/ple_016-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1406/ple_017-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1421/ple_018-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1407/ple_019-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1427/ple_020-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1438/ple_021-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1439/ple_022-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1428/ple_023-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1440/pl_024-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1441/ple_025-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1442/ple_026-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1443/ple_027-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1444/ple_028-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1463/ple_029-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1466/ple_030-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1464/ple_031-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1465/ple_032-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1474/ple_033-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1475/ple_034-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1487/ple_035-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1511/ple_036-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1512/ple_037-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1515/ple_038-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1513/ple_039-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1514/ple_040-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1523/ple_041-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1524/pl_2023_n_42_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1641/projeto_de_lei_n_43_de_2023_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1548/ple_044-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1580/ple_045-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1549/ple_046-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1557/ple_047-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1586/ple_048-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1581/ple_049-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1583/ple_050-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1584/ple_051-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1588/ple_052-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1608/ple_053-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1610/ple_054-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1652/ple_055-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1653/ple_056-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1654/ple_057-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1655/ple_058-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1660/ple_059-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1661/ple_060-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1668/ple_061-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1669/ple_062-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1670/ple_063-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1671/ple_064-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1672/ple_065-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1436/plcl_001-2023_ver._kaskao_jr.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/req_001-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/req_002-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1283/req_003-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/req_004-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/req_007-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1352/req_008-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1353/req_009-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1348/req_010-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1349/req_011-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1350/req_012-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1351/req_013-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1360/req_014-2023_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1361/req_015-2023_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1354/req_016-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1355/req_017-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1358/req_020-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1359/req_021-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1374/req_027-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1381/req_028-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1393/req_030-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1397/req_033-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1400/req_034-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1410/req_035-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1448/req_039-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1469/req_042-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1477/req_043-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1482/req_044-2023__ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1489/req_045-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1486/req_046-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1492/req_048-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1493/req_049-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1494/req_050-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1495/req_051-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1496/req_052-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1497/req_053-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1509/req_055-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1516/req_056-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1517/req_057-2023_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1518/req_058-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1519/req_059-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_060-_matheus.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1533/req_061-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1542/req_062-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1552/req_064-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1555/req_065-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1567/req_066-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1568/req_067-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1561/req_068-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1562/req_069-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1566/req_070-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1571/req_071-2023_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1577/req_074-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1578/req_075-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1592/req_078-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1602/req_084-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1603/req_085-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1614/req_086-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1629/req_089-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1630/req_090-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1632/req_092-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1633/req_093-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1639/req_094-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1659/req__095-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1665/req_096-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1676/req_098-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1272/pll_001-2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/pll_002-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1383/pll_006-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1405/pll_007-2023_ver._kaskao_jr.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1420/pll_008-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1445/pll_009-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1472/pll_010-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1481/pll_011-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1491/pll_012-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1504/pll_013-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1541/pll_014-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1573/pll_015-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1579/pll_016-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1607/pll_018-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1606/pll_019-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1622/pll_020-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1650/pll_021-2023_vera._lais_lucas-ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1681/pll_022-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/pdl_001-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1390/pdl_002-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1411/pdl_003-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1435/pdl_004-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1651/pdl_005-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/pp_001-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/pp_002-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/pp_003-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/pp_004-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/pp_005-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/pp_006-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/pp_007-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/pp_008-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/pp_009-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/pp_010-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/pp_011-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/pp_012-2023_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/pp_013-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1316/pp_014-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/pp_015-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/pp_016-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/pp_017-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/pp_018-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/pp_019-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/pp_020-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/pp_021-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/pp_022-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/pp_023-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/pp_024-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/pp_025-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/pp_026-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1337/pp_027-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/pp_028-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/pp_029-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/pp_030-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/pp_031-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1345/pp_032-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1369/pp_033-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1370/pp_034-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1371/pp_035-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1372/pp_036-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1373/pp_037-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1377/pp_038-2023_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1378/pp_039-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1379/pp_040-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1384/pp_041-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1385/pp_042-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1386/pp_043-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1380/pp_044-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1401/pp_046-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1408/pp_047-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1409/pp_048-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1412/pp_049-2023_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1415/pp_050-2023_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1416/pp_051-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1423/pp_052-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1425/pp_053-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1426/pp_054-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1429/pp_055-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1430/pp_056-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1431/pp_057-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1432/pp_058-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1433/pp_059-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1446/pp_060-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1447/pp_061-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1454/pp_062-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1455/pp_063-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1467/pp_070-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1468/pp_071-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1476/pp_072-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1485/pp_073-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1498/pp_074-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1499/pp_075-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1501/pp_076-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1502/pp_077-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1505/pp_078-2023_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1510/pp_079-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1521/pp_081-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1526/pp_081-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1527/pp_082-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1528/pp_083-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1529/pp_084-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1535/pp_085-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1530/pp_086-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1536/pp_087-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1540/pp_088-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1546/pp_089-2023_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1547/pp_090-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1553/pp_091-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1554/pp_092-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1556/pp_093-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1559/pp_094-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1560/pp_095-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1574/pp_096-2023_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1585/pp_097-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1605/pp_100-2023_vers_lais-zanette-ismael.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1615/pp_101-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1616/pp_102-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1618/pp_103-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1619/pp_104-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1634/pp_105-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1640/pp_106-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1642/pp_107-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1643/pp_108-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1644/pp_109-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1649/pp_110-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1646/pp_111-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1663/pp_112-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1664/pp_113-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1679/pp_114-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/pi_001-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/pi_002-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/pi_003-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1391/pi_004-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1419/pi_005-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1452/pi_006-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1471/pi_007-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1480/pi_008-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1507/pi_009-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1522/pi_010-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1531/pi_011-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1565/pi_012-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1589/pi_013-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1620/pi_014-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1626/pi_015-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1627/pi_016-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1647/pi_017-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1667/pi_018-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1674/pi_019-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1404/plce_001-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1558/plce_002-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1609/plce_003-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/ind_002-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/ind_003-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/ind_004-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/ind_005-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/ind_006-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/ind_007-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1317/ind_008-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/ind_009-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/ind_010-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/ind_011-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/ind_012-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/ind_013-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1346/ind_014-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1347/ind_015-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1375/ind_016-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1382/ind_017-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1388/ind_018-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1392/ind_020-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1398/ind_021-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1399/ind_022-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1417/ind_023-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1418/ind_024-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1422/ind_025-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1434/ind_026-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1449/ind_027-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1450/ind_028-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1451/ind_029-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1470/ind_031-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1473/ind_032-2023_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1478/ind_033-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1479/ind_034-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1483/ind_035-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1484/ind_036-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1490/ind_037-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1500/ind_038-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1503/ind_039-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1508/ind_040-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1520/ind_041-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1534/ind_042-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1532/ind_043-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1537/ind_044-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1543/ind_045-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1538/ind_046-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1539/ind_047-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1550/ind_048-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1551/ind_049-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1563/ind_050-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1564/ind_051-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1569/ind_052-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1576/ind_054-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1590/ind_055-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1591/ind_056-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1593/ind_057-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1604/ind_059-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1611/ind_060-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1612/ind_061-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1613/ind_062-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1621/ind_063-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1628/ind_066-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1635/ind_067-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1636/ind_068-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1637/ind_069-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1638/ind_070-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1645/ind_071-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1648/ind_072-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1656/ind_073-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1658/ind_075-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1662/ind_076-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1666/ind_077-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1673/ind_078-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1677/ind_079-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1678/ind_080-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/ple_001-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/ple_002-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/ple_003-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/ple_004-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/ple_005-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/ple_006-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1294/pl_2023_n_08_contratacao_obras.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/ple_009-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1364/ple_010-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1365/ple_011-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1376/ple_013-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1545/ple_014-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1402/ple_015-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1403/ple_016-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1406/ple_017-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1421/ple_018-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1407/ple_019-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1427/ple_020-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1438/ple_021-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1439/ple_022-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1428/ple_023-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1440/pl_024-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1441/ple_025-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1442/ple_026-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1443/ple_027-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1444/ple_028-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1463/ple_029-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1466/ple_030-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1464/ple_031-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1465/ple_032-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1474/ple_033-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1475/ple_034-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1487/ple_035-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1511/ple_036-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1512/ple_037-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1515/ple_038-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1513/ple_039-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1514/ple_040-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1523/ple_041-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1524/pl_2023_n_42_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1641/projeto_de_lei_n_43_de_2023_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1548/ple_044-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1580/ple_045-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1549/ple_046-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1557/ple_047-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1586/ple_048-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1581/ple_049-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1583/ple_050-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1584/ple_051-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1588/ple_052-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1608/ple_053-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1610/ple_054-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1652/ple_055-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1653/ple_056-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1654/ple_057-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1655/ple_058-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1660/ple_059-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1661/ple_060-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1668/ple_061-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1669/ple_062-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1670/ple_063-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1671/ple_064-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1672/ple_065-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1436/plcl_001-2023_ver._kaskao_jr.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/req_001-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/req_002-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1283/req_003-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/req_004-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/req_007-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1352/req_008-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1353/req_009-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1348/req_010-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1349/req_011-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1350/req_012-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1351/req_013-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1360/req_014-2023_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1361/req_015-2023_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1354/req_016-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1355/req_017-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1358/req_020-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1359/req_021-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1374/req_027-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1381/req_028-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1393/req_030-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1397/req_033-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1400/req_034-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1410/req_035-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1448/req_039-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1469/req_042-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1477/req_043-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1482/req_044-2023__ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1489/req_045-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1486/req_046-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1492/req_048-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1493/req_049-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1494/req_050-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1495/req_051-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1496/req_052-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1497/req_053-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1509/req_055-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1516/req_056-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1517/req_057-2023_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1518/req_058-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1519/req_059-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_060-_matheus.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1533/req_061-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1542/req_062-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1552/req_064-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1555/req_065-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1567/req_066-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1568/req_067-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1561/req_068-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1562/req_069-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1566/req_070-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1571/req_071-2023_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1577/req_074-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1578/req_075-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1592/req_078-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1602/req_084-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1603/req_085-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1614/req_086-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1629/req_089-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1630/req_090-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1632/req_092-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1633/req_093-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1639/req_094-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1659/req__095-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1665/req_096-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1676/req_098-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1272/pll_001-2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/pll_002-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1383/pll_006-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1405/pll_007-2023_ver._kaskao_jr.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1420/pll_008-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1445/pll_009-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1472/pll_010-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1481/pll_011-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1491/pll_012-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1504/pll_013-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1541/pll_014-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1573/pll_015-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1579/pll_016-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1607/pll_018-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1606/pll_019-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1622/pll_020-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1650/pll_021-2023_vera._lais_lucas-ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1681/pll_022-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/pdl_001-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1390/pdl_002-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1411/pdl_003-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1435/pdl_004-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1651/pdl_005-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/pp_001-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/pp_002-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/pp_003-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/pp_004-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/pp_005-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/pp_006-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/pp_007-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/pp_008-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/pp_009-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/pp_010-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/pp_011-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/pp_012-2023_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/pp_013-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1316/pp_014-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/pp_015-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/pp_016-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/pp_017-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/pp_018-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/pp_019-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/pp_020-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/pp_021-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/pp_022-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/pp_023-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/pp_024-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/pp_025-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/pp_026-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1337/pp_027-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/pp_028-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/pp_029-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/pp_030-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/pp_031-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1345/pp_032-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1369/pp_033-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1370/pp_034-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1371/pp_035-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1372/pp_036-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1373/pp_037-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1377/pp_038-2023_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1378/pp_039-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1379/pp_040-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1384/pp_041-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1385/pp_042-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1386/pp_043-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1380/pp_044-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1401/pp_046-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1408/pp_047-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1409/pp_048-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1412/pp_049-2023_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1415/pp_050-2023_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1416/pp_051-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1423/pp_052-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1425/pp_053-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1426/pp_054-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1429/pp_055-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1430/pp_056-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1431/pp_057-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1432/pp_058-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1433/pp_059-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1446/pp_060-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1447/pp_061-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1454/pp_062-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1455/pp_063-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1467/pp_070-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1468/pp_071-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1476/pp_072-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1485/pp_073-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1498/pp_074-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1499/pp_075-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1501/pp_076-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1502/pp_077-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1505/pp_078-2023_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1510/pp_079-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1521/pp_081-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1526/pp_081-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1527/pp_082-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1528/pp_083-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1529/pp_084-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1535/pp_085-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1530/pp_086-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1536/pp_087-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1540/pp_088-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1546/pp_089-2023_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1547/pp_090-2023_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1553/pp_091-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1554/pp_092-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1556/pp_093-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1559/pp_094-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1560/pp_095-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1574/pp_096-2023_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1585/pp_097-2023_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1605/pp_100-2023_vers_lais-zanette-ismael.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1615/pp_101-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1616/pp_102-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1618/pp_103-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1619/pp_104-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1634/pp_105-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1640/pp_106-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1642/pp_107-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1643/pp_108-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1644/pp_109-2023_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1649/pp_110-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1646/pp_111-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1663/pp_112-2023_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1664/pp_113-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1679/pp_114-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/pi_001-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/pi_002-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/pi_003-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1391/pi_004-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1419/pi_005-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1452/pi_006-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1471/pi_007-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1480/pi_008-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1507/pi_009-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1522/pi_010-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1531/pi_011-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1565/pi_012-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1589/pi_013-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1620/pi_014-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1626/pi_015-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1627/pi_016-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1647/pi_017-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1667/pi_018-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1674/pi_019-2023_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1404/plce_001-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1558/plce_002-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2023/1609/plce_003-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H406"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>