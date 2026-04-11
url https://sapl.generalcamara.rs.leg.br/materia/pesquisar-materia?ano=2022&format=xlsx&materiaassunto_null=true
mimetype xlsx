--- v0 (2025-11-21)
+++ v1 (2026-04-11)
@@ -54,4077 +54,4077 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Professor Mauricio</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/862/ind_001-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/862/ind_001-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Inclusão de lousas digitais nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/863/ind_002-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/863/ind_002-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Realização de ações de prevenção contra escorpiões nas comunidades e escolas.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ZANETE</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/867/ind_003-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/867/ind_003-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal busque, junto ao governo do estado, a contratação de um técnico agrícola para trabalhar junto à Emater.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/892/ind_004-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/892/ind_004-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei - Institui a criação do Museu histórico e cultural de General Câmara e dá outras outras providências.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Laís Lucas</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/888/ind_005-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/888/ind_005-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal proceda a instalação de uma praça infantil (playground) na rua Dr. Eugênio de Mello próximo à travessa Ana Escala Portela (onde existia a pracinha).</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/908/ind_006-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/908/ind_006-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Instalação de bicicletário nos locais públicos do município.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/898/ind_007-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/898/ind_007-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Saúde, proceda a implantação de serviço Fisioterapia Domiciliar para atender aos pacientes acamados, no interior e na sede que necessitam o referido atendimento para a reabilitação e não tem condições de ir até a Unidade de Saúde.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Narinha</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/906/ind_008-2022_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/906/ind_008-2022_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja analisado a possibilidade de delimitar uma vaga de estacionamento exclusivo para deficientes em frente ao posto de saúde central, na rua Januário Batista, número 531.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/910/ind_009-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/910/ind_009-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja colocado dois bancos de concreto no Posto de Saúde do Boqueirão.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/911/ind_010-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/911/ind_010-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação feita em 2021 para que seja ampliado a rede de monitoramento de câmeras de segurança no interior do município especialmente nos principais acessos e estradas do interior.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/912/ind_011-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/912/ind_011-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal, através da Secretaria Municipal de Saúde, viabilize a Coleta de exames laboratoriais nas unidades de saúde do interior.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Laís Lucas, Ismael, Professor Mauricio</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/918/ind_012-2022_ver._lais-ismael-mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/918/ind_012-2022_ver._lais-ismael-mauricio.pdf</t>
   </si>
   <si>
     <t>Que nos finais de semana e feriados o Conselheiro Tutelar de plantão, realize abordagem durante a noite e a madrugada junto às crianças e adolescentes que estão na rua, verificando se estão acompanhadas dos pais e ou responsáveis.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/919/ind_013-2022_ver._lais-ismael-mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/919/ind_013-2022_ver._lais-ismael-mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja demarcado e providenciado local apropriado para o estacionamento da viatura da Brigada Militar junto à praça central do Município, afim de possibilitar o policiamento comunitário.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/923/ind_014-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/923/ind_014-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de segurança no Cemitério Municipal.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/930/ind_015-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/930/ind_015-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja colocada uma lixeira no mercado da Luciana (Preta), localidade Passo da Taquara.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Matheus Silveira</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/936/ind_016-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/936/ind_016-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja colocada uma travessia elevada no trevo de acesso ao município, em frente ao Ginásio Municipal de Esportes.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/932/ind_017-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/932/ind_017-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal através da Secretaria de Administração melhore as justificativas dos projetos que são encaminhados para essa casa Legislativa, incluindo subsídios suficientes que instruam a matéria em apreciação e quando trata-se de convênios, emendas parlamentares entre outros, indicar a fonte, origem e qual o parlamentar que destinou.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/933/ind_018-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/933/ind_018-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal através da Secretaria de Educação viabilize conforme LEI Nº 13.722, DE 4 DE OUTUBRO DE 2018 a realização de capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos e privados de educação básica e de estabelecimentos de recreação infantil.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/937/ind_019-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/937/ind_019-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de energia solar fotovoltaica nas escolas e nos demais prédios municipais.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/940/ind_020-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/940/ind_020-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Para que o prefeito faça um decreto municipal flexibilizando o uso de máscaras em ambientes abertos.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/941/ind_021-2022_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/941/ind_021-2022_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja analisado a possibilidade de criação de um estacionamento oblíquo na rua Dr. Eugênio de Mello, de frente para o ponto de táxi.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Marcinho</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/950/ind_022-2022_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/950/ind_022-2022_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que seja feito um aterro na localidade do Macegal dando continuidade depois da ponte.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/951/ind_023-2022_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/951/ind_023-2022_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que seja feito um poço e uma rede de água na localidade do Macegal.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/954/ind_024-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/954/ind_024-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Agricultura implante Programa Municipal de abertura e ampliação de açudes, publicando edital com critérios técnicos claros para a seleção das propriedades que receberão o incentivo.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/967/ind_025-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/967/ind_025-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras crie um sistema planejado, com cronograma de serviços de patrolagem e manutenção das estradas do interior.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/968/ind_026-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/968/ind_026-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reiterando para que o Executivo Municipal promova a terceirização do serviço de manutenção de iluminação pública, com a finalidade de ampliar e qualificar o serviço prestado à comunidade na sede e interior do município.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/975/ind_027-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/975/ind_027-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal averigúe os nomes das ruas da cidade e que seja feita uma nomeação nas mesmas.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/980/ind_028-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/980/ind_028-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja realizado convênio com o Sindicato dos Trabalhadores Rurais de General Câmara, afim de que o município possa construir a cobertura na área aberta da Central de Agricultura Familiar Áurea Adiles da Silva Soares.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Professor Mauricio, ZANETE</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/982/ind_029-2022_ver._mauricio-zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/982/ind_029-2022_ver._mauricio-zanette.pdf</t>
   </si>
   <si>
     <t>Inclusão do trevo de entrada do município de General Câmara na ERS-401 no projeto da UNIVATES em cooperação com o DAER para que o local seja contemplado com uma passarela.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Kaskão Júnior</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/986/ind_030-2022_ver._nelson.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/986/ind_030-2022_ver._nelson.pdf</t>
   </si>
   <si>
     <t>Que seja feito um quebra-molas na rua Monte Alegre, em frente ao Lanche Mania (Lancheria da Andreia), no distrito de Santo Amaro.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Kaskão Júnior, Professor Mauricio</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1012/ind_031-2022_ver._kaskao_jr-mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1012/ind_031-2022_ver._kaskao_jr-mauricio.pdf</t>
   </si>
   <si>
     <t>Instalação de um poste padrão de iluminação na entrada do distrito histórico de Santo Amaro próximo da ERS-244.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/996/ind_032-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/996/ind_032-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção da pracinha da Escola Professora Oraida Faleiro Pereira no Passo da Taquara.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1007/ind_033-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1007/ind_033-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, proceda urgentemente o local para o Depósito temporário de pneus inservíveis, afim de evitar a proliferação do mosquito Aedes Aegypti.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1027/ind_034-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1027/ind_034-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Educação, providencie a ampliação do horário de saída das crianças da Escola de Educação Infantil até às 18:00.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1034/ind_0035-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1034/ind_0035-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero a indicação feita em 18/02/2021 e 12/04/21 para Que Executivo Municipal, envie a essa Casa Legislativa projeto de lei criando o   Fundo Municipal de Defesa Civil de General Câmara, conforme modelo em ANEXO.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1038/ind_036-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1038/ind_036-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo demande junto às empresas responsáveis pelo transporte público no município, o aumento das linhas/horários de ônibus, especialmente aos finais de semana.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1061/ind_037-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1061/ind_037-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja feito um centro de reciclagem no Boqueirão.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1062/ind_038-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1062/ind_038-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja colocada uma parada de ônibus, para os alunos no Lagoão, na frente da propriedade do Ademir Surtica.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1060/ind_039-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1060/ind_039-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretária Municipal de Saúde, providencie transporte para os moradores do interior que consultam e precisam voltar para o interior após as 22 horas.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1063/ind_040-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1063/ind_040-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Implantação de atendimento psicopedagógico na rede municipal de ensino.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1075/ind_041-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1075/ind_041-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Educação implante na Escola Padre Elly e nas demais escolas onde exista a demanda de alunos, no turno da noite, programa de alfabetização de adultos.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1078/ind_042-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1078/ind_042-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Realização de aulas de teatro no município de General Câmara.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1079/ind_043-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1079/ind_043-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade de colaborar com a Escola Família Agrícola de Santa Cruz do Sul, com 04 bolsas de estudos para os alunos de famílias da Agricultura Familiar.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1080/ind_044-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1080/ind_044-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Saúde, providencie o atendimento ginecológico agendado nas Unidades de Saúde do Interior.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1093/ind_045-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1093/ind_045-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Criação do conselho municipal antidrogas (COMAD) no município de General Câmara.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1087/ind_046-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1087/ind_046-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Administração do Executivo Municipal organize um calendário anual, por secretaria, para que os servidores públicos dos Poderes Executivo e Legislativo realizem exames médicos e/ou acompanhamento de seu estado de saúde.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1088/ind_047-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1088/ind_047-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envie a esta casa legislativa projeto de lei instituindo A POLÍTICA MUNICIPAL DO CONTROLE POPULACIONAL ATRAVÉS DA CASTRAÇÃO GRATUITA DE CÃES E GATOS.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1095/ind_048-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1095/ind_048-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja procedido estudo para alteração no REGIMENTO INTERNO DA CÂMARA DE VEREADORES, RETORNANDO AS REUNIÕES DE COMISSÕES PARA TERÇA FEIRA OU DIA DIFERENTE DAS QUINTAS-FEIRA.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1096/ind_049-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1096/ind_049-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Secretaria Municipal de Saúde, EM 2023 PROMOVA AÇÕES EM ALUSÃO AO JUNHO VERMELHO, MÊS DA CONCIENTIZAÇÃO PARA A DOAÇÃO DE SANGUE.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Que o Executivo municipal, através da Secretaria de Educação, com a finalidade de manter a equipe sempre preparada e atualizada realize duas vezes ao ano a capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos e privados de educação básica e de estabelecimentos de recreação infantil.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1102/ind_051-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1102/ind_051-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Secretaria responsável, crie um calendário com a programação do serviço de patrolamento das estradas do interior.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1115/ind_052-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1115/ind_052-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que sejam colocadas tabelas de basquete, na Praça General Eurico Gaspar Dutra e na Praça do Skate da Vila Popular.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1116/ind_053-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1116/ind_053-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal, através da Secretaria da Fazenda, setor de Fiscalização Tributária providencie com a máxima urgência A AMPLIAÇÃO DO SERVIÇO DA TURMA VOLANTE sistema FISCALIZAÇÃO TRIBUTÁRIA MÓVEL sobre os caminhões de cargas que trafegam nas estradas de nosso território.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1117/ind_054-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1117/ind_054-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>REITERO para que o Executivo municipal através da Secretaria Municipal de Saúde, viabilize a COLETA DE EXAMES LABORATORIAIS NAS UNIDADES DE SAÚDE DO INTERIOR.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1120/ind_055-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1120/ind_055-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Realizações de ações de combate às drogas nas comunidades do Município de General Câmara.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1135/ind_056-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1135/ind_056-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Criação de Lei municipal específica para instituir o Piso Salarial Nacional dos Profissionais de Enfermagem em General Câmara.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1140/ind_057-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1140/ind_057-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que que o executivo municipal, através da Secretaria Municipal de Saúde, PROMOVA O MUTIRÃO DE MAMOGRAFIAS PARA PACIENTES DO INTERIOR COM OS RECURSOS DESTINADOS ATRAVÉS DE EMENDA IMPOSITIVA DE MINHA AUTORIA.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1151/ind_058-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1151/ind_058-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal, através da Secretaria de Educação, proceda a melhoria, reforma e ampliação na Pracinha da Escola Trajano Azambuja.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Ismael</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1166/ind_059-2022_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1166/ind_059-2022_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma homenagem ao desportista Acélio Natálio dos Santos Reis (In Memorian) no próximo campeonato de futsal a ser realizado pela Secretaria Municipal de Turismo, Cultura, Esporte e Lazer.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1169/ind_060-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1169/ind_060-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal através da Secretaria da Saúde, AMPLIE AS AÇÕES DE PREVENÇÃO A DENGUE INTENSIFICANDO AS VISTORIAS E AS AÇÕES DE PROMOÇÃO COM AS ESCOLAS DO MUNICIPIO E DO ESTADO.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1187/ind_061-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1187/ind_061-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal encaminhe a esta casa legislativa, Projeto de Lei autorizando e regulamentando a colocação e conserto dos pontos de iluminação pública que ficam dentro de propriedades rurais.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1193/ind_062-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1193/ind_062-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal, através da Secretaria da Agricultura, promova a ampliação imediata das patrulhas agrícola contratando, inclusive, maquinário para atender a demanda, se for necessário.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1200/ind_063-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1200/ind_063-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Meio Ambiente, implante com efetividade programa de conscientização ambiental para a separação correta do lixo.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1207/ind_064-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1207/ind_064-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal, através da Secretaria da Fazenda Setor de Tributos, intensifique  a fiscalização dos comerciantes ambulantes que vem de fora do município, sem autorização para vender em General Câmara.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1209/ind_065-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1209/ind_065-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Implantação das PICS (Práticas Integrativas e Complementares do Sistema Único de Saúde) no Município de General Câmara.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1219/ind_066-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1219/ind_066-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal, através da Secretaria de Meio Ambiente, AMPLIE AS LIXEIRAS PARA COLOCAÇÃO DE LIXO SECO E DIVULGUE OS LOCAIS ONDE ESTÃO LOCALIZADAS.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1220/ind_067-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1220/ind_067-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal, através da Secretaria Municipal da Fazenda e demais secretarias, promova campanha de cadastramento para que os cidadãos participem cada vez mais do Programa Nota Fiscal Gaúcha e Nota Fiscal Camarense.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1228/ind_068-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1228/ind_068-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>REITERO A INDICAÇÃO 25/2022 protocolada em 05/04/2022 para que o executivo municipal, através da Secretaria responsável, CRIE UM CALENDARIO COM A PROGRAMAÇÃO DO SERVIÇO DE PATROLAMENTO DAS ESTRADAS DO INTERIOR.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1237/ind_069-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1237/ind_069-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja procedido estudo técnico com a finalidade de viabilizar a substituição da lombada (quebra-molas) construída logo no acesso da pavimentação na Estrada do Pagador Martel.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Alessandro - Xando</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1239/ind_070-2022_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1239/ind_070-2022_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja disposto banheiros químicos na praia da Cachoeirinha, aos finais de semana e feriados.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1242/ind_071-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1242/ind_071-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação feita em 2021 e março de 2022 para que seja ampliado a rede de monitoramento de câmeras de segurança no interior do município especialmente nos principais acessos e estradas do interior.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1246/ind_072-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1246/ind_072-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade de comprar um trator gabinado e uma roçadeira para fazer a roçada das beiras de estrada.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1253/ind_073-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1253/ind_073-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor de Projetos, proceda a elaboração da planta arquitetônica, bem como seja providenciado o quantitativo da obra para construir a cobertura na área aberta da Central de Agricultura Familiar Áurea Adiles da Silva Soares.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1263/ind_074-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1263/ind_074-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Saúde, disponibilize o fornecimento de alimentação enteral, até o momento que o paciente recebe a alimentação, através do processo administrativo do estado.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1264/ind_075-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1264/ind_075-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Saúde, disponibilize o fornecimento de oxigenoterapia domiciliar, até o momento que o paciente recebe o serviço através de processo administrativo do estado.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1267/ind_076-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1267/ind_076-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras, disponibilize um contêiner de coleta de resíduos na rua Dr. Eugênio de Mello, próximo à vila e Cemitério.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1269/ind_077-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1269/ind_077-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, através do Setor de Trânsito, faça o estudo da possibilidade de instalar tachões para a redução de velocidade na David Canabarro próximo ao número 367, nos dois sentidos.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1270/ind_078-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1270/ind_078-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, através do Setor de Trânsito, faça o estudo da possibilidade de instalar tachões para a  redução de velocidade  próximo ao pontilhão na Rua dos Eucaliptos e o Bar do Silveirinha.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Helton Holz Barreto</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/856/ple_001-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/856/ple_001-2022.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria das obras que dispõe e dá outras providências.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/872/ple_002-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/872/ple_002-2022.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a Lei Nº 2350de 11 de janeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/877/ple_003-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/877/ple_003-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 1824 que Reorganiza a Estrutura Administrativa do Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/878/ple_004-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/878/ple_004-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 1822/2014 que dispõe sobre o Plano de Carreira dos Servidores Municipais  do Poder Executivo de General Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/879/ple_005-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/879/ple_005-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2324 que institui o programa vale-feira no âmbito da administração do Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/880/ple_006-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/880/ple_006-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 10 da Lei nº 2189 que dispõe sobre a Bolsa-Auxílio para os Estagiários do Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/887/ple_007-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/887/ple_007-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.252, de 27 de janeiro de 2021 que, autoriza o Poder Executivo Municipal a realizar contratação por prazo determinado, para atender necessidade temporária de excepcional interesse público, de recursos humanos para a Secretaria Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/881/ple_008-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/881/ple_008-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar Termo de Convênio com o Estado do Rio Grande do Sul, por intermédio da Secretaria de Turismo.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/882/ple_009-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/882/ple_009-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito com o BRDE - Banco Regional de Desenvolvimento do Extremo Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/883/ple_010-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/883/ple_010-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 48.000,00.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/884/ple_011-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/884/ple_011-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.293, de 19 de julho de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/885/ple_012-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/885/ple_012-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação, por prazo determinado, para atender necessidade temporária de excepcional interesse público, de recursos humanos, para a função de Motorista de Veículo Pesado.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/928/ple_013-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/928/ple_013-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 374.422,03.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/929/ple_014-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/929/ple_014-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 306.904,80.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/952/ple_015-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/952/ple_015-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação, por prazo determinado, para atender necessidade temporária de excepcional interesse público, de recursos humanos, para a função de Professor de Anos Finais do Ensino Fundamental- Matemática.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/960/ple_016-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/960/ple_016-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.189, de 24 de setembro de 2019 que, dispõe sobre o estágio de estudantes em órgãos de estrutura administrativa do Poder Executivo do Município  de General Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/961/ple_017-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/961/ple_017-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 192.434,20.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/970/ple_018-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/970/ple_018-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 562.231,00.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/971/ple_019-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/971/ple_019-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 663.909,93.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/972/ple_020-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/972/ple_020-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 199.953,00.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/973/ple_021-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/973/ple_021-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 274.882,17.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/987/ple_022-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/987/ple_022-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 470.810,27.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/988/ple_023-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/988/ple_023-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 139.290,27.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1016/ple_024-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1016/ple_024-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 1.332,31.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1039/ple_025-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1039/ple_025-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 5.000,00.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1040/ple_026-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1040/ple_026-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 1.387.258,33.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1048/ple_027-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1048/ple_027-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 71.452,96.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1049/ple_028-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1049/ple_028-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 6.000,00.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1050/ple_029-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1050/ple_029-2022.pdf</t>
   </si>
   <si>
     <t>Cria-se e extingue-se cargos e altera a Lei Nº 1822/2014 que dispõe sobre o Plano de Carreira dos Servidores Municipais do Poder Executivo de General Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1051/ple_030-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1051/ple_030-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.862, de 26/05/2014 do Plano de Carreira do Magistério Público do Município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1052/ple_031-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1052/ple_031-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 500.000,00.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1053/ple_032-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1053/ple_032-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 100.275,00.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1054/ple_033-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1054/ple_033-2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso VI ao art. 7º da Lei nº 1.824/2014 que, reorganiza a estrutura administrativa do Município de General Câmara - RS.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1065/ple_034-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1065/ple_034-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 70.000,00.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1071/ple_035-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1071/ple_035-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 1.000,00.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1072/ple_036-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1072/ple_036-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação, por prazo determinado, para atender necessidade temporária de excepcional interesse público, de recursos humanos, para a função de Cirurgião Dentista.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1210/ple_037-2022_ldo_2023.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1210/ple_037-2022_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1101/ple_038-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1101/ple_038-2022.pdf</t>
   </si>
   <si>
     <t>Inclui o inciso IV e § 7º ao art. 178 da Lei nº 1.305/2007, do Plano Diretor do Município General Câmara.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1114/ple_039-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1114/ple_039-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no valor de R$ 700.000,00.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1154/ple_040-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1154/ple_040-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Sala de Castração Animal e dá outras providências.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1145/ple_041-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1145/ple_041-2022.pdf</t>
   </si>
   <si>
     <t>Altera o código de tipo de provimento de cargo no quadro de cargos em comissão ou função gratificada disposta no art. 20 da Lei nº 1.822, do Plano de Carreira dos Servidores Municipais  de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1146/ple_042-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1146/ple_042-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Fórum Municipal de Educação- FME do Município de General Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1155/ple_043-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1155/ple_043-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.392, de 01 de julho de 2022 que autoriza o Poder Executivo Municipal a realizar contratação, por prazo determinado, para atender necessidade temporária de excepcional interesse público, de recursos humanos, para a função de Cirurgião Dentista.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1156/ple_044-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1156/ple_044-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 10.000,00.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1163/ple_045-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1163/ple_045-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 66.000,00</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1164/ple_046-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1164/ple_046-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 74.000,00.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1168/ple_047-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1168/ple_047-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 100.000,00.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1179/ple_048-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1179/ple_048-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação por tempo determinado para atender necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1195/ple_049-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1195/ple_049-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal  a conceder incentivo Financeiro a empresa J.R. de Souza Calçados.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1203/ple_050-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1203/ple_050-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 200.000,00.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1204/ple_051-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1204/ple_051-2022.pdf</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1205/ple_052-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1205/ple_052-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 39.846,96.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1215/ple_053-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1215/ple_053-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 122.110,87.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1217/ple_055-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1217/ple_055-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de veículos abandonados em logradouros públicos do Município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1223/ple_056-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1223/ple_056-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação, transferindo-se para a categoria de bens dominicais, área localizada no Município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1224/ple_057-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1224/ple_057-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder remissão de créditos tributários e não tributários e dá outras providências.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1232/ple_058-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1232/ple_058-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Kit Lanche, voltado aos usuários do transporte da Rede Básica de Saúde do Município de General Câmara/RS.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1233/ple_059-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1233/ple_059-2022.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Práticas Integrativas e Complementares e de Educação Popular em Saúde - PMPICEPS, no âmbito do Município de General Câmara/RS e dá outras providências.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1241/ple_060-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1241/ple_060-2022.pdf</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1247/ple_062-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1247/ple_062-2022.pdf</t>
   </si>
   <si>
     <t>Altera os arts. 2º e 4º da Lei nº 2.064, de 01 de novembro de 2017 que, institui a campanha do IPVA no Município e dá outras providências.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1271/ple_063-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1271/ple_063-2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de General Câmara para o Exercício Financeiro de 2023 .</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1251/ple_064-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1251/ple_064-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 75.286,68</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1255/ple_065-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1255/ple_065-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 100.000,00</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1256/ple_066-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1256/ple_066-2022.pdf</t>
   </si>
   <si>
     <t>Institui , no âmbito do Município de General Câmara, o Programa de Incentivo à Sustentabilidade Urbana, denominado IPTU VERDE .</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1257/ple_067-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1257/ple_067-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o desconto para pagamento antecipado do Imposto Predial e Territorial Urbano (IPTU) e Taxa de Serviços Urbanos (TSU) do Exercício 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1259/ple_068-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1259/ple_068-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Em Dia com General Câmara e dá outras providências .</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1258/ple_069-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1258/ple_069-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 909.591,00 .</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1293/pl_2022_n_70_criacao_empregos_aces.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1293/pl_2022_n_70_criacao_empregos_aces.pdf</t>
   </si>
   <si>
     <t>Cria empregos públicos de Agente de Combate às Endemias e dá outras providências.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/876/pr_001-2022_mesa_diretora.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/876/pr_001-2022_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera-se a Resolução nº 001, de 15 de maio de 2013, que "Dispõe sobre o estágio não obrigatório de estudantes de ensino de nível médio profissional e de nível superior, e dá outras providências.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/907/pr_002-2022_mesa_diretora.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/907/pr_002-2022_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas temporárias de prevenção ao contágio pelo Novo Coronavírus (COVID19) considerando a classificação de pandemia pela Organização Mundial de Saúde (OMS).</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1084/pelom_001-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1084/pelom_001-2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta os Parágrafos 4º, 5º, 6º, 7º, 8º, 9º, 10 e 11 ao Art. 115 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/859/req_001-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/859/req_001-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores , realize no dia 07/03/2022 Audiência Pública, com a participação da Comissão de Saúde da Câmara Municipal, Conselho Tutelar, Ministério Público, Polícia Civil, Polícia Militar, Setor de Fiscalização da Prefeitura, Secretaria de Educação, para debater a seguinte pauta:_x000D_
 - Debater estratégias para coibir consumo e venda de bebidas alcoólicas entre os adolescentes.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/866/req-002-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/866/req-002-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à "redução da carga horária da educação física nas escolas estaduais e municipais."</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/871/req_003-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/871/req_003-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao executivo municipal para que DECRETE estado de emergência devido à estiagem e seca em General Câmara.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/875/req_004-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/875/req_004-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento da Sra. Orfelina Ribeiro da Silva, mais conhecida como Dona "BB".</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/893/req_005-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/893/req_005-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao professor, escritor e pesquisador Josinei Ricardo de Azeredo pelo trabalho de divulgação da História de General Câmara em prol da cultura e memórias dos antepassados do município.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/894/req_006-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/894/req_006-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Agradecimento ao funcionário Walcur Jorge Guedes pelos 23 anos de serviços prestados ao Legislativo Municipal.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/904/req_007-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/904/req_007-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do Sr. Reinaldo Joris.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/899/req_008-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/899/req_008-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que trimestralmente, a Câmara Municipal de Vereadores realize sessão legislativa em uma localidade do interior do município, previamente aprovado nos termos do regimento interno. Dessa forma proponho que a sessão legislativa do dia 31 de março de 2022, seja realizada no Salão da Comunidade São José no Boqueirão.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/916/req_009-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/916/req_009-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que a Sessão Solene da Semana Farroupilha 2022, seja realizada no CTG Sinuelo do Bom Sucesso no dia 15 de setembro de 2022.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/935/req_010-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/935/req_010-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convocação para que o responsável pelo setor de iluminação pública no interior, senhor Mario Ricardo Albanus, compareça nessa casa legislativa NO DIA 07/04/2022 afim de apresentar as seguintes informações:_x000D_
 _x000D_
 1 – Como funciona a requisição do serviço de manutenção de iluminação pública no interior?_x000D_
 2 – Qual é o meio de agendamento e como é a priorizado o serviço para a execução?_x000D_
 3 – Qual é a estrutura de equipamento e qual é seu quadro de pessoal para atender a demandas?_x000D_
 4 – A equipe de trabalho é suficiente para atender a demanda?_x000D_
 5- Os equipamentos utilizados são adequados e atendem a necessidade?_x000D_
 6- Existe a necessidade de aquisição de equipamentos, e ou ampliação da equipe de trabalho?</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/939/req_011-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/939/req_011-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio para aprovação do PL 3723/2019 em tramitação no Senado Federal.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/942/req_012-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/942/req_012-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao DAER para que providencie, com a máxima urgência, a colocação de placas de sinalização de limite de velocidade e alertando que é lugar de circulação de gado na ERS 130, Potreiro nas proximidades da Fazenda Bandeirantes.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/955/req_013-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/955/req_013-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Senhor Ranolfo Vieira Júnior que assume a função de Governador do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/956/req_014-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/956/req_014-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Agradecimento ao Senhor Eduardo Figueiredo Cavalheiro Leite, pelos investimentos destinados a General Câmara.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/957/req_015-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/957/req_015-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações a EMEI Norberto Fagundes Ribeiro pela passagem dos seus 43 anos.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/965/req_016-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/965/req_016-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores, realize no dia 05/05/2022 Sessão Solene em homenagem aos 141 anos do Município de General Câmara, e que na mesma oportunidade faça a entrega da Medalha Mérito Mulher Destaque Camarense.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/966/req_017-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/966/req_017-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo à Gerência da CORSAN, solicitando que seja procedido o conserto do asfalto e calçamento quando ocorrer a necessidade de intervenção para instalação ou modificação de rede de água.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/974/req_018-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/974/req_018-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da professora Suzete Fontoura Pereira.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/981/req_019-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/981/req_019-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que o Secretário de Administração que também responde pela CODESA, compareça nessa casa legislativa, afim de apresentar para os legisladores municipais Plano de investimentos da Codesa 2022, bem como o número de domicílios atendidos e a arrecadação mensal pelos serviços prestados.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1010/req_020-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1010/req_020-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Conceder a Condecoração Mérito Mulher Destaque Camarense, Medalha Marlete Azevedo Guimarães, à Sra. Maria Lottermann conforme a lei Nº 2.368 de março de 2022.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/989/req_021-2022_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/989/req_021-2022_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Alci Carlos de Melo Pereira.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/990/req_022-2022_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/990/req_022-2022_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Conceder a Condecoração Mérito Mulher Destaque Camarense, Medalha Maria Amália, à Senhora Heloísa Maria da Cruz Karaim.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/993/req_023-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/993/req_023-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Conceder a Condecoração Mérito Mulher Destaque Camarense, Medalha Maria Amália, "In Memorian"à Amarinha da Silva Fernandes.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/994/req_024-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/994/req_024-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Conceder a Condecoração Mérito Mulher Destaque Camarense, Medalha Marlete Azevedo Guimarães, à Senhora Marlene Thomas Fochi.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1001/req_025-2022_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1001/req_025-2022_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Mérito Mulher Destaque Camarense, Medalha Marlete Azevedo Guimarães, à Senhora Marines Medeiros da Silva.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1002/req_026-2022_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1002/req_026-2022_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Mérito Mulher Destaque Camarense, Medalha Maria Amália, à Senhora Vera Inês Morais de Bortolli.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/999/req_027-2022_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/999/req_027-2022_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Mérito Mulher Destaque Camarense, Medalha Maria Amália, à Senhora Maria Noeci Souza da Silva.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1000/req_028-2022_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1000/req_028-2022_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Mérito Mulher Destaque Camarense, Medalha Marlete Azevedo Guimarães, à Senhora Ana Marli Camilo Porto Maciel.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1011/req_029-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1011/req_029-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Conceder a Condecoração Mérito Mulher Destaque Camarense, Medalha Maria Amália, à Sra. Paula Cristiane Soares Vianna conforme a lei Nº 2.368 de março de 2022.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/997/req_030-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/997/req_030-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Mérito Mulher Destaque Camarense, Medalha Maria Amália, à Senhora Maria Alfa Soares Pinto.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/998/req_031-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/998/req_031-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Mérito Mulher Destaque Camarense, Medalha Marlete Azevedo Guimarães, à Senhora Lourdes Comparsi Wagner.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1013/req_032-2022_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1013/req_032-2022_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Mérito Mulher Destaque Camarense, Medalha Marlete Azevedo Guimarães, à Alexandrina Ramé.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1003/req_033-2022_vera_lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1003/req_033-2022_vera_lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense, Medalha Marlete Azevedo Guimarães, à Senhora Joventina Jung Quintian.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1004/req_034-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1004/req_034-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense, Medalha Maria Amália, à Senhora Edy Cledy Soares Zanette.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>Que seja concedida a Condecoração Mérito Mulher Destaque Camarense, Medalha Marlete Azevedo Guimarães, à Teresinha Salete Rill Caldas.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Mérito Mulher Destaque Camarense, Medalha Maria Amália, "In Memorian"à Áurea Adiles da Silva Soares.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1014/req_037-2022_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1014/req_037-2022_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Mérito Mulher Destaque Camarense, Medalha Maria Amália, à Senhora Maria Loreni dos Santos Rasquinha.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1015/req_038-2022_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1015/req_038-2022_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a Condecoração Mérito Mulher Destaque Camarense, Medalha Marlete Azevedo Guimarães, à Senhora Vanessa de Almeida Carvalho.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1017/req_039-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1017/req_039-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feito a Moção de Repúdio, e encaminhado ao Presidente da Assembleia Legislativa, Dep. Valdeci de Oliveira, referente ao Projeto de Lei apresentado pelo Dep. Rodrigo Maroni que propõe a proibição dos rodeios no Estado.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1018/req_040-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1018/req_040-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada Moção de Repúdio ao Senhor Deputado Estadual Rodrigo Maroni por apresentar proposta para proibir os rodeios.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>Professor Mauricio, Matheus Silveira</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1029/req_041-2022_ver._mauricio-matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1029/req_041-2022_ver._mauricio-matheus.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Nestor Virgílio Wagner.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1028/req_042-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1028/req_042-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei que declara os rodeios crioulos como patrimônio histórico e cultural do Rio Grande do Sul, de autoria do Deputado Mateus Wesp (PSDB).</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1036/req_043-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1036/req_043-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações aos Profissionais Enfermeiros que prestam serviço nas Unidades de Saúde do Município De General Câmara, pela Passagem do Dia Internacional da Enfermagem comemorado em 12/05.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1046/req_044-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1046/req_044-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações aos Profissionais Técnicos e Auxiliares em Enfermagem, que prestam serviço nas Unidades de Saúde do Município de General Câmara, pela Passagem do Dia do Técnico e Auxiliar em Enfermagem comemorado em 20/05.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1047/req_045-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1047/req_045-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao DAER, solicitando que seja procedido melhorias na ERS 130.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>Ismael, Professor Mauricio</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1064/req_046-2022_ver._ismael-mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1064/req_046-2022_ver._ismael-mauricio.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio aos candidatos aprovados no concurso da SUSEPE/21 serem chamados para o TAF.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1069/req_047-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1069/req_047-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que a Diretora de Meio Ambiente, da Secretaria Municipal de Meio Ambiente, venha a esta casa Legislativa no mês de junho, ainda em comemoração ao dia Mundial de Meio Ambiente que foi celebrado dia 05/06, falar sobre a seguinte pauta:_x000D_
 _x000D_
 - Apresentar o Programa de educação ambiental para coleta seletiva;_x000D_
 _x000D_
 - Falar da importância da separação e destinação correta dos resíduos;_x000D_
 _x000D_
 - Falar sobre a orientação técnica de podas.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1076/req_048-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1076/req_048-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que Câmara Municipal de Vereadores, através da Comissão de Saúde, Educação, Cultura e Meio Ambiente, promova no dia 01/08/2022, o 1° Seminário Municipal de políticas de Promoção ao Aleitamento Materno, em comemoração ao AGOSTO DOURADO.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1083/req_049-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1083/req_049-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para a Coordenadora Regional da 1°CRS compareça a esta Casa Legislativa, afim de apresentar os serviços de saúde que estão sendo ofertados e ampliados pelo SUS no Hospital Regional de São Jerônimo, em data a combinar.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1091/req_050-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1091/req_050-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores, realize no dia 25/07/2022 as 19:00 AUDIÊNCIA PÚBLICA com a Participação da INSPETORIA VETERINARIA, ENTIDADES PROMOTORAS DE EVENTOS COM ANIMAIS, MTG E 2ª RT, afim de elucidar as diretrizes da INSTRUÇÃO NORMATIVA SEAPDR Nº 29/2021 que dispõe sobre eventos agropecuários no âmbito do Estado do Rio Grande do Sul, bem como a INSTRUÇÃO NORMATIVA Nº 22, DE 20 DE JUNHO DE 2013 DO MAPA.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1097/req_051-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1097/req_051-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores realize, na sessão do 14/07/2022, atividade destacando a comemoração ao dia Mundial do Doador de Sangue que foi celebrado em 14/06, onde a Comissão de Saúde da Câmara convidará um palestrante para falar sobre tão importante assunto.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1103/req_052-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1103/req_052-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitera convite para que a Diretora de Meio Ambiente da Secretaria Municipal de Meio Ambiente compareça nesta casa Legislativa para falar sobre a seguinte pauta:_x000D_
 _x000D_
 - Apresentar o Programa de educação ambiental para coleta seletiva;_x000D_
 _x000D_
 - Falar da importância da separação e destinação correta dos resíduos;_x000D_
 _x000D_
 - Falar sobre a orientação técnica de podas.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1121/req_053-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1121/req_053-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a condecoração  medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara ao tradicionalista Luis Paulo Dorneles.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1122/req_054-2022_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1122/req_054-2022_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a  medalha Mérito Farroupilha Cyro Dutra Ferreira  a Antonio Baptista Teixeira.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1123/req_055-2022_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1123/req_055-2022_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja concedida  a  medalha Mérito Farroupilha Cyro Dutra Ferreira  a Nelson Miguel Karaim.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1124/req_056-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1124/req_056-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Conceder a condecoração  medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara à tradicionalista Juliana Silva Fazenda Dorneles.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1125/req_057-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1125/req_057-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Conceder a condecoração  medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara à tradicionalista Clarisse Silva Souza.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1126/req_058-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1126/req_058-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Conceder a condecoração  medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara à tradicionalista Katiucia Amaral Botelho.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1127/req_059-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1127/req_059-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convocar o responsável pelo setor de iluminação pública no interior, senhor Mario Ricardo de Souza Albanus, para que compareça nesta casa legislativa NO DIA 06/10/2022 na sessão, afim de apresentar as seguintes informações:_x000D_
 _x000D_
 1 – Como funciona a requisição do serviço de manutenção de iluminação pública no interior?_x000D_
 2 – Qual é o meio de agendamento e como é a priorizado o serviço para a execução?_x000D_
 3 – Qual é a estrutura de equipamento e qual é seu quadro de pessoal para atender a demandas?_x000D_
 4 – A equipe de trabalho é suficiente para atender a demanda?_x000D_
 5- Os equipamentos utilizados são adequados e atendem a necessidade?_x000D_
 6- Existe a necessidade de aquisição de equipamentos, e ou ampliação da equipe de trabalho?</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1131/req_060-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1131/req_060-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a  medalha Mérito Farroupilha Cyro Dutra Ferreira  a Assis Ayres dos Santos (Ciza).</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1133/req_061-2022_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1133/req_061-2022_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a  medalha Mérito Farroupilha Cyro Dutra Ferreira  a Adão Jorge de Quadros.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1134/req_062-202_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1134/req_062-202_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a  medalha Mérito Farroupilha Cyro Dutra Ferreira  a Francisco Liberato Quines Pacheco.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1136/req_063-2022_ver._kaskao_jr.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1136/req_063-2022_ver._kaskao_jr.pdf</t>
   </si>
   <si>
     <t>Conceder a condecoração  medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara a Diego de Freitas Fernandes.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1137/req_064-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1137/req_064-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento a CODESA.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1139/req_065-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1139/req_065-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores realize ao menos uma sessão legislativa em uma localidade do interior do município no ano de 2022 iniciando dessa forma projeto de interiorização das ações do legislativo. Em data e local definido pela Mesa Diretora.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1147/req_066-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1147/req_066-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento a Maurício Piccin.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1160/req_067-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1160/req_067-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que o responsável técnico pela Secretaria Municipal de Agricultura, compareça nesta casa legislativa NO DIA 20/10/2022 na sessão, a fim de apresentar as seguintes informações:_x000D_
 _x000D_
 - Apresentar os programas de fomento que são desenvolvidos no município;_x000D_
 - Quantos açudes foram abertos e em quais propriedades em 2022_x000D_
 - Existe plano de prevenção e enfrentamento da estiagem e seca na safra 2022/2023 caso ela aconteça?_x000D_
 - Apresentar as ações e empreendimentos do AVANÇAR Agricultura em General Câmara</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1161/req_068-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1161/req_068-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento e Agradecimento à equipe de apoio na busca da chama crioula, especialmente às mulheres que trabalharam com muita dedicação.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1167/req_069-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1167/req_069-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Moção de Agradecimento aos funcionários da Câmara de Vereadores que nos deram suporte na sessão Solene no CTG Sinuelo do Bom Sucesso.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1178/req_070-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1178/req_070-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO A SECRETARIA MUNICIPAL DE SAÚDE, SOLICITANDO QUE INCLUA NA PROGRAMAÇÃO ANUAL DA SAÚDE 2023, NA LDO E NA LEI ORÇAMENTÁRIA ANUAL 2023, RECURSO PARA INICIAR A COMPRA DE MOTOCICLETAS PARA OS AGENTES COMUNITARIOS DE SAÚDE INICIANDO PELOS QUE ATUAM NO INTERIOR.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1181/req_071-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1181/req_071-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família de Deoclides Teixeira da Rosa (Tio Quido).</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1188/req_072-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1188/req_072-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal, promova nos termos da Lei 2056 de 29 de setembro de 2017 as atividades alusivas ao OUTUBRO ROSA, e que no dia 13/10/2022 abra um espaço na sessão para uma palestra de 20 minutos falando da importância do auto exame e dos exames de rotina de prevenção ao câncer de mama.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1192/req_073-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1192/req_073-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo à Secretaria Municipal de Educação implante, em 2023, a gestão democrática nas escolas municipais, inclusive promovendo a eleição direta dos diretores.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1198/req_074-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1198/req_074-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Convite para que o responsável pelo setor de iluminação pública no interior, senhor Mario Ricardo de Souza Albanus, compareça nessa casa legislativa no dia 03/11/2022 na sessão, a fim de apresentar informações à comunidade.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1199/req_075-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1199/req_075-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores, realize duas audiências públicas, amplamente divulgadas, uma no dia 09/11/2022 em uma localidade do interior a ser definido pela mesa diretora, e outra 16/11/2022 na sede do município, convidando as lideranças comunitárias, entidades representativas da sociedade civil organizada, a fim de ouvir as demandas que poderão ser priorizadas no orçamento 2023, inclusive para as emendas individuais.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1208/req_076-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1208/req_076-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo para que a Secretaria Municipal de Educação, proceda a redução do recesso escolar das escolas de educação infantil para 30 dias.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1216/req_077-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1216/req_077-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores envie uma solicitação à Secretaria de Saúde para que um enfermeiro venha falara sobre o Novembro Azul e a importância dos exames e que abra um espaço na sessão no dia 10/11/2022 para uma palestra de 20 minutos falando da importância dos exames de rotina de prevenção ao câncer de próstata.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1211/req_078-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1211/req_078-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que o Farmacêutico responsável técnico da Farmácia do Município, compareça nesta casa legislativa em uma destas datas: 10/11/2022, 17/11/2022, 24/11/2022 ou ainda em data a combinar com o Presidente, na sessão, a fim de apresentar as seguintes informações:_x000D_
 _x000D_
 - Quando foi realizada a última atualização da REMUME?_x000D_
 - Quem compõem o Comitê de Farmácia e Terapêutica (CFT) no município conforme orientação da Cartilha do TCE?_x000D_
 - Os médicos são orientados diariamente sobre a disponibilidade de estoque de medicamentos conforme a REMUME?_x000D_
 - Qual o motivo da seguida falta de medicamentos na Farmácia do Município?</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1222/req_079-2022_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1222/req_079-2022_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores realize no dia 01/12/2022, às 19h30min, Sessão Solene em homenagem aos Ex-Presidentes das Sessões Legislativas dos anos 2017, 2018, 2019 e 2020 e, ex-vereadores da Legislatura 2017 à 2020 desta Casa Legislativa.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1221/req_080-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1221/req_080-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores, promova no dia 13/12/2022 as 19:00 Audiência Pública com a participação dos Pais da Educação Infantil, Professores, Equipe Pedagógica e Diretiva Da Secretaria de Educação, e demais interessados, a fim de discutir e propor propostas para minimizar a questão do problema das férias na educação infantil, onde as mães não têm onde deixar os filhos para trabalhar.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1227/req_081-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1227/req_081-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a MESA DIRETORA, em 2023, firme a filiação junto a UVERGS UNIÃO DOS VEREADORES DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1238/req_082-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1238/req_082-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores promova, no dia 29/11/2022 às 19h, Audiência Pública para apresentação e discussão do Projeto de Lei nº 56/2022 que objetiva promover mudanças no Centro de Eventos Gilberto Amaro Pires.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1243/req_083-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1243/req_083-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao comando da operação RS Verão Total  2022/2023, para que inclua o Balneário da Cachoeirinha nas praias de água doce que terão guarda-vidas.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1252/req_084-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1252/req_084-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo para que a Secretaria Municipal de Saúde, através da Vigilância Ambiental providencie o depósito temporário de pneus inservíveis, e divulgue amplamente nas redes sociais para o correto descarte, bem como  faça parceria com a ANIP para o recolhimento.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/864/pll_001-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/864/pll_001-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aumento dos salários dos Servidores do Poder Legislativo Municipal, a título de aumento real e dá outras providências.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/860/pll_002-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/860/pll_002-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a criar o Fundo Municipal de Defesa Civil de General Câmara sigla FUMDEC/GC.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/861/pll_003-2022_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/861/pll_003-2022_ver._xando.pdf</t>
   </si>
   <si>
     <t>Denomina o canteiro central da rua Duque de Caxias, que se estende até a rua Gen. David Canabarro: Canteiro de Caminhada e Lazer Albano Armborst.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/891/pll_004-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/891/pll_004-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Institui a Condecoração Mérito Mulher Destaque Camarense e dá outras providências.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/909/pll_005-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/909/pll_005-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Institui o programa horta comunitária urbana e compostagem no município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/914/pll_006-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/914/pll_006-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Denomina Ginásio de Esporte Arquilau Pereira de Freitas.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/921/pll_007-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/921/pll_007-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do momento cívico nas escolas municipais em comemoração ao bicentenário da Independência do Brasil.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 2.253, de 27 de janeiro de 2021, que autoriza o Poder Legislativo Municipal a realizar a contratação por prazo determinado, para atender necessidade temporária de excepcional interesse público e dá outras providências,</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1043/pll_009-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1043/pll_009-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Institui a Semana do Colono, Motorista e Agricultor Familiar do Município de General Câmara.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1070/pll_010-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1070/pll_010-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Denomina Calçamento Francisco Orlando Pereira Garcia.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1111/pll_011-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1111/pll_011-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART 2°, § 3º, RENUMERA OS Art. DA LEI MUNICIPAL 2368 DE 28 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1132/pll_012-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1132/pll_012-2022.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do parágrafo 1º do art. 3º, da Lei nº 2.291, de 28 de junho 2021, que "Institui a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1183/pll_013-2022_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1183/pll_013-2022_vera._nara.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Adão Lucas Viana.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1190/pll_014-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1190/pll_014-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Eraldo da Silveira.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1202/pll_015-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1202/pll_015-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de transporte a atletas, equipes e entidades culturais do município de General Câmara para participação em competições esportivas ou culturais e dá outras providências.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1249/pll_016-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1249/pll_016-2022.pdf</t>
   </si>
   <si>
     <t>Denomina Travessa Darci da Silva Freitas.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1265/pll_017-2022_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1265/pll_017-2022_ver._marcio.pdf</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/922/pdl_001-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/922/pdl_001-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão de General Câmara a Waldomiro João Ohlweiler e dá outras providências.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1106/pdl_002-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1106/pdl_002-2022.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas do Município de General Câmara referente ao exercício de 2019.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/857/pp_001-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/857/pp_001-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja trocada a lâmpada do poste de iluminação pública em frente a residência de nº 815 na rua Os Maragatos.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/865/pp_002-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/865/pp_002-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que o setor de iluminação realize o conserto do suporte de lâmpada da iluminação pública, na rua Borges de Medeiros em frente ao nº 197, na via contrária.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/858/pp_003-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/858/pp_003-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal providencie, com a máxima urgência, a contratação de horas máquina de escavadeira hidráulica para atender aos produtores rurais no período de estiagem e seca.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/870/pp_004-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/870/pp_004-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a colocação de iluminação pública no Potreiro próximo ao Salão da Comunidade.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/873/pp_005-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/873/pp_005-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Religar a água da propriedade aonde está residindo o Sr. Adroaldo da Rocha, no Boqueirão, próximo da Estação Anibal Pfeiffer.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/874/pp_006-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/874/pp_006-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que o Executivo envie um comunicado as empresas concessionárias e permissionárias que fornecem energia elétrica, telefonia fixa, banda larga, televisão a cabo ou outro serviço por meio de rede aérea, sobre a obrigatoriedade dos dispositivos da Lei Nº 2.337 de 22 de dezembro de 2021.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/889/pp_007-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/889/pp_007-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal providencie melhorias na estrada da Boca da Picada.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/890/pp_008-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/890/pp_008-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal providencie, com a máxima urgência, a revisão e melhoria da iluminação pública da rua Eraldo Silveira Baptista  e na rua Everaldo Marques da Silva.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/895/pp_009-2022_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/895/pp_009-2022_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que seja substituída uma lixeira na subida da Boca da Picada, em frente à casa do senhor Ademar Nogueira.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/896/pp_010-2022_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/896/pp_010-2022_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que seja colocado uma parada de ônibus na subida do Moré, em frente à porteira do senhor Paulo do Moré, tendo em vista que tem crianças que pegam o transporte escolar.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/905/pp_011-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/905/pp_011-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Manutenção e sinalização do final da rua Conselheiro Buarque de Macedo.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/901/pp_012-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/901/pp_012-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja colocado quebra-molas na rua da Estação, em direção do centro ao Centro Espírita, para que reduza a alta velocidade dos veículos.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/902/pp_013-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/902/pp_013-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção das placas na rua Dom Feliciano, cruzamento com a rua da Estação. E, na mesma, seja realocada a placa de PARE, pois se encontra atrás do poste.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/900/pp_014-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/900/pp_014-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a capina e roçada nas calçadas de passeio público da rua Dr. Eugênio de Mello entre o Trevo na ERS 401 e a ERS 244.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/917/pp_015-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/917/pp_015-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, urgentemente, na EMEF Maria José de Freitas localizada no Potreiro, roçada e limpeza do pátio, a colocação e conserto dos brinquedos, a revisão e conserto dos banheiros, a limpeza e pintura das paredes.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/931/pp_016-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/931/pp_016-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que o executivo, através da Codesa, providencie com urgência a instalação do poço no Pagador Martel na rede.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/945/pp_017-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/945/pp_017-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, proceda a revisão e conserto da iluminação pública na Estrada do Capão Alto.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/946/pp_018-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/946/pp_018-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, proceda a revisão e conserto da iluminação pública e colocação de cascalho na localidade do Rincão, Distrito do Boqueirão, próximo à propriedade do Arlindo Gonçalves.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/947/pp_019-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/947/pp_019-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, realize a ligação do braço de luz na rede elétrica no Beco dos Reis, para que haja iluminação pública no local.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/953/pp_020-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/953/pp_020-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, proceda a revisão e conserto da iluminação pública na rua Dr. Eugênio de Mello, trecho entre o Ginásio e a Borracharia do Clóvis.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/958/pp_021-2022_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/958/pp_021-2022_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma patrolagem e uma roçada, próximo ao cemitério, na localidade do Potreiro.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/962/pp_022-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/962/pp_022-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a colocação de cascalho no corredor do Alírio no distrito do Boqueirão.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/963/pp_023-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/963/pp_023-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o aterramento do encanamento de água no corredor do Getúlio no distrito do Boqueirão.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/976/pp_024-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/976/pp_024-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a troca  de iluminação pública, em alguns postes,  na rua Os Maragatos.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/977/pp_025-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/977/pp_025-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie, com a máxima urgência, a manutenção e conservação predial na Unidade de Saúde do Passo da Taquara.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/978/pp_026-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/978/pp_026-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie o conserto do calçamento na rua Visconde do Itaboray, acesso secundário a General Câmara.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/979/pp_027-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/979/pp_027-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie, com a máxima urgência, a troca de lâmpadas  no  Trevo da Cachoeirinha.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/991/pp_028-2022_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/991/pp_028-2022_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a rampa de acessibilidade entre a calçada e a rua Dr. Mac Genity, centro de General Câmara, em frente ao IEE Vasconcelos Jardim, promovendo o que diz a Lei nº 10.098 de acessibilidade</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/992/pp_029-2022_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/992/pp_029-2022_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado melhorias na rua Aquidaban através da água até o bueiro.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/995/pp_030-2022_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/995/pp_030-2022_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Providenciar a limpeza do esgoto na rua Arno Schimdt na esquina com a rua Adalberto Jung.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1006/pp_031-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1006/pp_031-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da DEFESA CIVIL realize vistoria e estudo técnico das árvores nos logradouros, vias e praças públicas, afim de averiguar se não apresentam risco eminente de queda.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1019/pp_032-2022_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1019/pp_032-2022_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja colocado um corrimão de apoio na rampa de acesso ao Posto de Saúde Central.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1020/pp_033-2022_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1020/pp_033-2022_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um quebra-molas na rua Visconde de Itaboraí, na altura do número 650.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1021/pp_034-2022_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1021/pp_034-2022_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma patrolagem e colocado cascalhos na estrada de acesso à chácara do Senhor Dorval Lima na Volta do Barreto.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1022/pp_035-2022_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1022/pp_035-2022_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja trocada a lâmpada em frente à propriedade do seu Nivaldo Lima na Volta do Barreto.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1023/pp_036-2022_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1023/pp_036-2022_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja feito a retirada de um barranco, para fazer uma entrada para a chácara da senhora Madalena de Lurdes da Costa, na rua Argemiro Dornelles número 979.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1024/pp_037-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1024/pp_037-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a revisão e conserto da iluminação pública na rua Artelino Santos.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1025/pp_038-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1025/pp_038-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o conserto da iluminação pública no Passo da Taquara, em frente à igreja Assembleia de Deus Vida Nova.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1030/pp_039-2022_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1030/pp_039-2022_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Instalação de uma lixeira em frente à E.E.E.F Maria Luiza.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1035/pp_040-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1035/pp_040-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Meio Ambiente promova campanha de divulgação e orientação sobre as corretas técnicas de poda de árvores, orientado a população que cortar toda a copa da arvore não é a técnica correta. Que seja divulgado também calendário de coleta de galhos.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1037/pp_041-2022_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1037/pp_041-2022_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção das ruas Gen. Daniel Balbão e Rua da Figueira no bairro Praia.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1042/pp_042-2022_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1042/pp_042-2022_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que seja colocado uma parada de ônibus em frente ao Quilombo, na localidade do Potreiro, para servir as crianças que esperam o transporte escolar.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1044/pp_043-2022_ver._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1044/pp_043-2022_ver._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, coloque cascalho ou escória em frente à casa da senhora Terezinha, na localidade do Boqueirão.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1045/pp_044-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1045/pp_044-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, realize a limpeza e a elevação do bueiro na divisa do distrito do Boqueirão e o município de Vale Verde.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1057/pp_045-2022_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1057/pp_045-2022_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que seja feita algumas manutenções na escola Oraida Faleiro, localidade Passo da Taquara, tais como: hidráulica, elétrica, esgoto, janelas, vidros e fechaduras de porta.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1059/pp_047-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1059/pp_047-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria competente, providencie a colocação de uma lixeira em estrutura metálica no Boqueirão próximo a localidade do Faifer/trilhos, para que sirva de depósito temporário até o adequado recolhimento.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1066/pp_048-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1066/pp_048-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, proceda o conserto da rede de iluminação pública no Corredor conhecido como “corredor do Seibert”, no Boqueirão.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1067/pp_049-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1067/pp_049-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a colocação de cascalho no “Corredor dos Petiço” localidade do Pagador Martel.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1068/pp_050-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1068/pp_050-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, proceda a revisão elétrica e a troca de lâmpadas próximo à residência da Juliana do Raul na Boca da Picada.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1073/pp_051-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1073/pp_051-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Secretaria Municipal de Saúde, providencie a contratação do serviço de diagnóstico de RX para os munícipes de General Câmara no Hospital de São Jerônimo.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1074/pp_052-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1074/pp_052-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a instalação de iluminação pública no Corredor do Alírio, no Boqueirão.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1081/pp_053-2022__vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1081/pp_053-2022__vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a revisão e conserto da iluminação pública da rua da Praia.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1082/pp_054-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1082/pp_054-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a colocação de material tipo escória de aciaria ou material similar na rua da Praia.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1085/pp_055-2022_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1085/pp_055-2022_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da parada de ônibus na localidade do Potreiro, em frente à mangueira perto da escola Maria José de Freitas.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1086/pp_056-2022_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1086/pp_056-2022_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie alguns bancos para colocar bancos em frente à rodoviária, tendo em vista a ausência de local apropriado para as pessoas sentarem, principalmente nos dias de chuva.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1089/pp_057-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1089/pp_057-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, proceda a colocação de um container para recolhimento na rua Honório Viana.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1090/pp_058-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1090/pp_058-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a colocação de cascalho no “Corredor do Alírio” próximo à residência da Priscila.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1098/pp_059-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1098/pp_059-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie o patrolamento e limpeza das saídas de águas na estrada do Pagador Martel trecho entre o Mercado Thiesen e a confluência com a estrada geral do Boqueirão.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1104/pp_060-2022__vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1104/pp_060-2022__vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável,  providencie placas de sinalização e identificação nas estradas e corredores do interior do município.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1105/pp_061-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1105/pp_061-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a colocação de uma lixeira no acesso ao Rincão.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1107/pp_062-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1107/pp_062-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie com urgência a revisão e substituição das lâmpadas queimadas na Vila dos Reis. Acesso pela Rua Airton Senna por toda extensão do corredor.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1108/pp_063-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1108/pp_063-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie com urgência a revisão e substituição das lâmpadas queimadas no Passo da Taquara próximo à residência do Amaro e da Zaira.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1109/pp_064-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1109/pp_064-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie o patrolamento e colocação de cascalho no corredor do Amaro no Passo da Taquara.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1110/pp_065-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1110/pp_065-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria responsável, providencie a revisão da iluminação pública em frente ao corredor do Alírio próximo a uma parada de ônibus.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1118/pp_066-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1118/pp_066-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Meio Ambiente, providencie  a colocação de placas no acesso da estrada do Capão Alto, pelo acesso a ERS 244, alertando que é proibido abandonar animais.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1128/pp_067-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1128/pp_067-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie com urgência o conserto da iluminação pública na Estrada do Passo da Taquara em frente à propriedade do Rene e da Silvia.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1129/pp_068-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1129/pp_068-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie, com a máxima urgência, colocação de material na estrada do Banheiro Velho, subida em direção à escola Padre Elly, próximo à residência do Jaci e da Rosa.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1138/pp_069-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1138/pp_069-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção da praça da Comunidade do Boqueirão.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1141/pp_070-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1141/pp_070-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie melhorias no calçamento da Rua Marquês do Paraná.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1142/pp_071-2022_ver._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1142/pp_071-2022_ver._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie com urgência a revisão e substituição das lâmpadas no corredor dos Petiço no Pagador Martel.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1148/pp_072-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1148/pp_072-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção dos aparelhos que estão quebrados na academia ao ar livre do Boqueirão.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1149/pp_073-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1149/pp_073-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento no corredor do Anderson próximo à residência do Alírio, no Boqueirão.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1150/pp_074-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1150/pp_074-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie com a máxima urgência o conserto do esgoto da Escola Trajano Azambuja, no Boqueirão.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1153/pp_075-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1153/pp_075-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação de lixeiras no Potreiro perto do posto de Saúde.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1157/pp_076-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1157/pp_076-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie novamente, com a máxima urgência, melhorias na Estrada do Banheiro Velho.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1158/pp_077-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1158/pp_077-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a pintura dos quebra-molas, a fim de sinalizar os redutores de velocidade na estrada do Boqueirão.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1159/pp_078-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1159/pp_078-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a manutenção da estrada que dá acesso ao cemitério no Pagador Martel.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1165/pp_079-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1165/pp_079-2022.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e colocação de material nas  ruas General Daniel Balbão e Rua da Figueira no bairro Praia.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1170/pp_080-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1170/pp_080-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a colocação de uma lixeira na estrada do Potreiro, próximo à propriedade da Barbara Bueno.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1171/pp_081-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1171/pp_081-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a colocação de uma lixeira na estrada do Potreiro, próximo à propriedade do Nenê Ferreira.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1172/pp_082-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1172/pp_082-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie patrolamento e melhorias nas estradas e corredores do Potreiro de responsabilidade do município.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1173/pp_083-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1173/pp_083-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie com urgência o conserto da iluminação pública na Viela dos Reis.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1174/pp_084-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1174/pp_084-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja colocado canos e cascalhos no corredor que dá acesso ao cemitério do Pagador Martel.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1175/pp_085-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1175/pp_085-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a colocação de uma lixeira na estrada da Boca da Picada, no trecho próximo à casa da senhora Aparecida.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1176/pp_086-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1176/pp_086-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie com urgência o conserto da iluminação pública da estrada da Boca da Picada, próximo à casa da Aparecida.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1182/pp_087-2022_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1182/pp_087-2022_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza do esgoto na rua Os Maragatos em frente à casa número 15.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1184/pp_088-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1184/pp_088-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie com urgência o conserto da iluminação no corredor da propriedade do Nena, da Natalina, do Jarbas no Passo da Taquara.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1185/pp_089-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1185/pp_089-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie com urgência o conserto da iluminação da estrada do Seibert até à Fazenda Seibert no Boqueirão.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1186/pp_090-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1186/pp_090-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a colocação de uma lixeira na estrada da Boca da Picada, no trecho próximo à residência do Senhor Eraldo.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1189/pp_091-2022_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1189/pp_091-2022_ver._ismael.pdf</t>
   </si>
   <si>
     <t>que seja feita a manutenção e limpeza da vegetação na rua Doutor Flores ao final da rua Senador Braga que dá acesso à rua Marques do Paraná.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1191/pp_092-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1191/pp_092-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a pintura e colocação de placas sinalizadoras nos redutores de velocidade no Boqueirão.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1197/pp_093-2022_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1197/pp_093-2022_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o patrolamento na Estrada da Volta do Barreto.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1201/pp_094-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1201/pp_094-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie com a máxima urgência as melhorias no calçamento da rua Visconde do Itaboraí.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1206/pp_095-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1206/pp_095-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie com a máxima urgência o conserto da tampa do bueiro de esgoto pluvial localizada na rua Visconde do Itaboraí com a rua Dr Eugênio de Melo.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1212/pp_096-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1212/pp_096-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie a recolocação de uma lixeira na estrada do Boqueirão próximo aos trilhos onde dá acesso a estrada que vai para Boca da Picada.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1213/pp_097-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1213/pp_097-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero, conforme Pedido de Providência de 14 de abril de 2022, para que providencie, com a máxima urgência, manutenção e conservação predial da Unidade de Saúde do Passo da Taquara.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1214/pp_098-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1214/pp_098-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal, através da Secretaria de Educação, proceda a melhoria, reforma e ampliação na PRACINHA DA ORAIDA PEREIRA FALEIRO.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1231/pp_099-2022_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1231/pp_099-2022_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca da lâmpada no Potreiro em frente à Chácara de Adão Ferreira.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1229/pp_100-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1229/pp_100-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie com a máxima urgência melhorias na Estrada da volta do Barreto.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1230/pp_101-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1230/pp_101-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável,  providencie com urgência a revisão e conserto da iluminação da estrada da VOLTA DO BARRETO E CORREDORES DA LOCALIDADE.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1235/pp_102-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1235/pp_102-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie, com a máxima urgência, melhorias na Estrada dos Godoy.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1236/pp_103-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1236/pp_103-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie, com a máxima urgência, a manutenção da escola Trajano Azambuja na localidade do Boqueirão.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1240/pp_104-2022_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1240/pp_104-2022_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, através do Órgão Estadual Competente, Salva-vidas para o veraneio 2023.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1244/pp_105-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1244/pp_105-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1245/pp_106-2022_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1245/pp_106-2022_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja restaurada, com urgência, a academia ao ar livre do Boqueirão.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1248/pp_107-2022_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1248/pp_107-2022_vera._nara.pdf</t>
   </si>
   <si>
     <t>Reiterando o pedido nº 115/2022, de 05 de outubro de 2022, solicito com extrema urgência, que seja feita a limpeza do esgoto em frente ao Bar da Nádia, na rua Visconde de Itaboraí, número 1376.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1254/pp_108-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1254/pp_108-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie com a máxima urgência a colocação de uma lixeira na Estrada do Boqueirão próximo aos trilhos, em direção à Boca da Picada.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1261/pp_109-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1261/pp_109-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, proceda a correção no esgoto que corre na rua 4 de Maio próximo ao ponto de táxi.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1262/pp_110-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1262/pp_110-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, providencie um redutor de velocidade com a máxima urgência na rua Marquês do Herval e colocação de placas de sinalização.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1266/pp_111-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1266/pp_111-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Saúde, garanta fisioterapia domiciliar para os pacientes acamados que necessitam do tratamento.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/869/pi_001-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/869/pi_001-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, envie resposta a essa casa legislativa sobre o seguinte de informações:_x000D_
 - Qual a data para a colocação em atividade do Poço Artesiano localizado no Pagador Martel?_x000D_
 - Qual o cronograma de serviço para a extensão da rede de água no corredor dos Petiço, também na localidade de Pagador Martel.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/897/pi_002-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/897/pi_002-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie resposta a essa casa legislativa sobre o seguinte pedido de informação:_x000D_
 - Qual o cronograma de recolhimento de lixo na sede do município, dias e horários?_x000D_
 - Qual o cronograma de recolhimento de lixo no interior do município, dias e horários?</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/915/pi_003-2022_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/915/pi_003-2022_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Esclarecimento sobre impostos da empresa da barca que faz travessia General Câmara X Taquari.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/920/pi_004-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/920/pi_004-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Solicito cópia integral do Processo Administrativo Nº 049/2021, pregão presencial 015/2021.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/934/pi_005-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/934/pi_005-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Solicito que seja informado a origem dos recursos do projeto de lei n°013/2022, no qual não veio especificado claramente na justificativa, tampouco o Vereador Líder de Governo e o Vereador Líder Partidário do Progressistas, não tinham a informação na hora para repassar. Solicito a seguinte informação:_x000D_
 _x000D_
 Recurso de R$ 85.869,18 (alienação de bens) quais foram os bens alienados e cópia dos processos administrativos. Os bens foram transferidos entre secretarias e indenizados o FMS? Ou foram vendidos em leilão?_x000D_
 _x000D_
 Recurso de R$ 288.352,85 – (Investimento na Atenção Básica) Trata-se de emenda Parlamentar? Qual o Parlamentar que indicou? Fala-se na justificativa em superávit, nesse caso existiu deliberação aprovando pelo Conselho Municipal de Saúde? Em caso positivo anexar cópia da deliberação.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/943/pi_006-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/943/pi_006-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Qual a situação de funcionamento do poço aberto no Potreiro (próximo da Casa do falecido Alcides).</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/944/pi_007-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/944/pi_007-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja enviado por escrito e de forma detalhada os seguintes questionamentos:_x000D_
 _x000D_
 1 – Como funciona a requisição do serviço de manutenção de iluminação pública no interior?_x000D_
 2 – Qual é o número para agendamento e quem é o servidor responsável pelo agendamento do serviço?_x000D_
 3 – Qual é a estrutura de equipamento e qual é seu quadro de pessoal para atender a demandas?_x000D_
 4 – A equipe de trabalho é suficiente para atender a demanda?_x000D_
 5 – Os equipamentos utilizados são adequados e atendem a necessidade?_x000D_
 6 – Existe a necessidade de aquisição de equipamentos, e ou ampliação da equipe de trabalho?</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/964/pi_008-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/964/pi_008-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Educação informe o número de alunos que estão matriculados por escola municipal, de forma detalhada por ano de ensino.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1005/pi_009-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1005/pi_009-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja enviada a essa casa legislativa:_x000D_
 _x000D_
 1 - Cópia Plano de contingência a Dengue 2021/2022_x000D_
 2 - Cópia de deliberação do Conselho Municipal de Saúde sobre o Plano de Contingência da Dengue 2021/2022_x000D_
 3 – Relatório do LIRA (Levantamento Rápido de Índices) para Aedes aegypti em 2022</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1026/pi_010-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1026/pi_010-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja enviada a esta casa legislativa:_x000D_
 _x000D_
 1-	Qual o valor arrecadado no ano de 2021, com a cobrança de iluminação pública na sede e no interior. Solicito que seja discriminado por empresa._x000D_
 2-	Qual o valor pago em iluminação pública da sede e interior no ano de 2021. Solicito que seja discriminado por empresa</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1033/pi_011-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1033/pi_011-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja enviada a essa casa legislativa as seguintes informações sobre as emendas impositivas 2022:_x000D_
 _x000D_
 1-	Lista de emendas aprovadas para pagamento e listas de emenda com impedimento técnico_x000D_
 2-	Cronograma de pagamento das emendas por autor_x000D_
 3-	Lista de emendas com desembolso já realizado_x000D_
 4-	Cronograma de execução de emendas que foram destinadas diretamente para ações de secretarias municipais.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1058/pi_012-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1058/pi_012-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria responsável pela organização da Festa de General Câmara 2022 informe:_x000D_
 _x000D_
 1-	Quem foi a comissão organizadora e qual a Secretaria a coordenava, anexar cópia do ato legal constitutivo da comissão_x000D_
 2-	Relatório detalhado dos patrocínios recebidos _x000D_
 3-	Relatório detalhado das despesas, inclusive os shows_x000D_
 4-	Cópia integral da licitação da estrutura da festa</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1092/pi_013-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1092/pi_013-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria responsável pelo Centro de Castração Municipal informe:_x000D_
 _x000D_
 1-	Quando foi protocolado o projeto técnico de Centro de Castração de Cães e Gatos Junto ao Conselho de Medicina Veterinária? (Anexar cópia do comprovante de protocolo) _x000D_
 2-	 Quando o Centro iniciará suas atividades?</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1119/pi_014-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1119/pi_014-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria da fazenda informe:_x000D_
 _x000D_
 - Qual o valor nominal e percentual da produção primária no valor adicionado do ICMS do Município._x000D_
 _x000D_
 - Relatório detalhado da produção primária especificando produto e valor nos últimos três anos.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1130/pi_015-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1130/pi_015-2022.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ao Executivo Municipal o seguinte pedido de INFORMAÇÃO:     _x000D_
 _x000D_
 - Cópia das Leis de concessão de uso para as Indústrias que utilizam áreas do Distrito Industrial de General Câmara atualmente._x000D_
 _x000D_
 - Cópia das Leis de todas as concessões de uso no distrito industrial ao longo do tempo.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1152/pi_016-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1152/pi_016-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria da Saúde informe:_x000D_
  Conforme a indicação n°033/2022 de minha autoria, solicito que informe onde encontra-se o depósito temporário de pneus inservíveis, afim de evitar a proliferação do mosquito Aedes Aegypti.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1177/pi_017-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1177/pi_017-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Saúde informe:_x000D_
 _x000D_
 - Qual dia e horário de atendimento dos profissionais médicos e odontólogos no interior._x000D_
 _x000D_
 - Quantos exames de mamografia foram comprados para atender a demandas das mulheres do interior, conforme emenda com recurso destinado de minha autoria.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1194/pi_018-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1194/pi_018-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal informe:_x000D_
 _x000D_
 - Qual o número de estagiários por áreas atualmente está sendo utilizados e qual o local de lotação_x000D_
 _x000D_
 - Como se dá o processo de seleção?_x000D_
 _x000D_
 - Existe um cadastro reserva para os interessados.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1218/pi_019-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1218/pi_019-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal informe:_x000D_
 _x000D_
 - Qual o número de monitores do quadro efetivo do município que atendem na educação infantil, solicito listagem com nome e local de lotação._x000D_
 _x000D_
 - Existem monitores do quadro efetivo desempenhando outras funções da administração pública municipal? Em caso afirmativo listar nome e local de atuação._x000D_
 _x000D_
 - Quantos estagiários desempenham a função de monitor na educação infantil no município? Solicito nome e local de lotação</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1234/pi_020-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1234/pi_020-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Administração, informe sobre o seguinte pedido de informações:_x000D_
 1- Qual é o prazo de vigência do último concurso público para o provimento de cargos efetivos da administração municipal?_x000D_
 2- A vigência será prorrogada, conforme permite a legislação?_x000D_
 3- Já foi convocado o próximo colocado para o provimento do cargo de médico veterinário, aberto pelo pedido de demissão do Médico Veterinário Renato? Em caso afirmativo, anexar as convocações.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1268/pi_021-2022_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1268/pi_021-2022_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Secretaria Municipal de Saúde, informe:_x000D_
 _x000D_
 - Qual o número de  visitas domiciliares realizadas, pela Médica de Saúde da Família, da área de saúde interior ano de 2021 e 2022, solicito relatório através do sistema e SUS.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/924/2022_plc_no_001_institui_o_regime_juridico_unico.docx</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/924/2022_plc_no_001_institui_o_regime_juridico_unico.docx</t>
   </si>
   <si>
     <t>Institui o Regime Jurídico Único dos Servidores Públicos Municipais de General Câmara, consoante Inciso V, Parágrafo Único, Art. 55 da Lei Orgânica do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/925/2022_plc_no_002_institui_o_codigo_tributario.docx</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/925/2022_plc_no_002_institui_o_codigo_tributario.docx</t>
   </si>
   <si>
     <t>Institui o Código Tributário do Município de General Câmara, consoante Inciso I, Parágrafo Único, Art. 55 da Lei Orgânica Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/926/2022_plc_no_003_institui_o_codigo_obras.docx</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/926/2022_plc_no_003_institui_o_codigo_obras.docx</t>
   </si>
   <si>
     <t>Institui o Código de Obras do Município de General Câmara, consoante ao Inciso II, Parágrafo Único, Art. 55 da Lei Orgânica do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/927/2022_plc_no_004_institui_o_codigo_de_postura.docx</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/927/2022_plc_no_004_institui_o_codigo_de_postura.docx</t>
   </si>
   <si>
     <t>Institui o Código de Posturas  do Município de General Câmara, consoante ao Inciso IV, Parágrafo Único, Art. 55 da Lei Orgânica do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1055/plce_005-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1055/plce_005-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar N° 005/2022 do Regime Jurídico Único dos Servidores Municipais de General Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1056/plce_006-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1056/plce_006-2022.pdf</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1077/plce_007-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1077/plce_007-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Capítulo VI da Cedência, Título V dos Direitos e Vantagens da LC Nº 05/2022 do Regime Jurídico Único  dos Servidores Públicos Municipais de General Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1094/plce_008-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1094/plce_008-2022.pdf</t>
   </si>
   <si>
     <t>Altera o § 2º do Art. 43, o Art. 44, o Art. 45 e o Art. 46 da Lei Complementar nº 005/2022 do Regime Jurídico Único dos Servidores Municipais de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1180/plce_009-2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1180/plce_009-2022.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos arts. 202 e 203 da Lei Complementar nº 004/2022, do Código de Posturas do Município de General Câmara.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4431,67 +4431,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/862/ind_001-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/863/ind_002-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/867/ind_003-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/892/ind_004-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/888/ind_005-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/908/ind_006-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/898/ind_007-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/906/ind_008-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/910/ind_009-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/911/ind_010-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/912/ind_011-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/918/ind_012-2022_ver._lais-ismael-mauricio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/919/ind_013-2022_ver._lais-ismael-mauricio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/923/ind_014-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/930/ind_015-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/936/ind_016-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/932/ind_017-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/933/ind_018-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/937/ind_019-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/940/ind_020-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/941/ind_021-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/950/ind_022-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/951/ind_023-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/954/ind_024-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/967/ind_025-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/968/ind_026-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/975/ind_027-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/980/ind_028-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/982/ind_029-2022_ver._mauricio-zanette.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/986/ind_030-2022_ver._nelson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1012/ind_031-2022_ver._kaskao_jr-mauricio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/996/ind_032-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1007/ind_033-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1027/ind_034-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1034/ind_0035-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1038/ind_036-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1061/ind_037-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1062/ind_038-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1060/ind_039-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1063/ind_040-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1075/ind_041-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1078/ind_042-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1079/ind_043-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1080/ind_044-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1093/ind_045-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1087/ind_046-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1088/ind_047-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1095/ind_048-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1096/ind_049-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1102/ind_051-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1115/ind_052-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1116/ind_053-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1117/ind_054-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1120/ind_055-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1135/ind_056-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1140/ind_057-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1151/ind_058-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1166/ind_059-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1169/ind_060-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1187/ind_061-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1193/ind_062-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1200/ind_063-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1207/ind_064-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1209/ind_065-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1219/ind_066-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1220/ind_067-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1228/ind_068-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1237/ind_069-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1239/ind_070-2022_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1242/ind_071-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1246/ind_072-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1253/ind_073-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1263/ind_074-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1264/ind_075-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1267/ind_076-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1269/ind_077-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1270/ind_078-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/856/ple_001-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/872/ple_002-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/877/ple_003-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/878/ple_004-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/879/ple_005-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/880/ple_006-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/887/ple_007-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/881/ple_008-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/882/ple_009-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/883/ple_010-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/884/ple_011-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/885/ple_012-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/928/ple_013-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/929/ple_014-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/952/ple_015-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/960/ple_016-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/961/ple_017-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/970/ple_018-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/971/ple_019-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/972/ple_020-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/973/ple_021-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/987/ple_022-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/988/ple_023-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1016/ple_024-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1039/ple_025-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1040/ple_026-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1048/ple_027-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1049/ple_028-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1050/ple_029-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1051/ple_030-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1052/ple_031-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1053/ple_032-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1054/ple_033-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1065/ple_034-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1071/ple_035-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1072/ple_036-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1210/ple_037-2022_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1101/ple_038-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1114/ple_039-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1154/ple_040-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1145/ple_041-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1146/ple_042-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1155/ple_043-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1156/ple_044-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1163/ple_045-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1164/ple_046-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1168/ple_047-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1179/ple_048-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1195/ple_049-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1203/ple_050-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1204/ple_051-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1205/ple_052-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1215/ple_053-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1217/ple_055-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1223/ple_056-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1224/ple_057-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1232/ple_058-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1233/ple_059-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1241/ple_060-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1247/ple_062-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1271/ple_063-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1251/ple_064-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1255/ple_065-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1256/ple_066-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1257/ple_067-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1259/ple_068-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1258/ple_069-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1293/pl_2022_n_70_criacao_empregos_aces.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/876/pr_001-2022_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/907/pr_002-2022_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1084/pelom_001-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/859/req_001-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/866/req-002-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/871/req_003-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/875/req_004-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/893/req_005-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/894/req_006-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/904/req_007-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/899/req_008-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/916/req_009-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/935/req_010-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/939/req_011-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/942/req_012-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/955/req_013-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/956/req_014-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/957/req_015-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/965/req_016-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/966/req_017-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/974/req_018-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/981/req_019-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1010/req_020-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/989/req_021-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/990/req_022-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/993/req_023-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/994/req_024-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1001/req_025-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1002/req_026-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/999/req_027-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1000/req_028-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1011/req_029-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/997/req_030-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/998/req_031-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1013/req_032-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1003/req_033-2022_vera_lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1004/req_034-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1014/req_037-2022_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1015/req_038-2022_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1017/req_039-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1018/req_040-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1029/req_041-2022_ver._mauricio-matheus.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1028/req_042-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1036/req_043-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1046/req_044-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1047/req_045-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1064/req_046-2022_ver._ismael-mauricio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1069/req_047-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1076/req_048-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1083/req_049-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1091/req_050-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1097/req_051-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1103/req_052-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1121/req_053-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1122/req_054-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1123/req_055-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1124/req_056-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1125/req_057-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1126/req_058-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1127/req_059-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1131/req_060-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1133/req_061-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1134/req_062-202_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1136/req_063-2022_ver._kaskao_jr.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1137/req_064-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1139/req_065-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1147/req_066-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1160/req_067-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1161/req_068-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1167/req_069-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1178/req_070-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1181/req_071-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1188/req_072-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1192/req_073-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1198/req_074-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1199/req_075-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1208/req_076-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1216/req_077-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1211/req_078-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1222/req_079-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1221/req_080-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1227/req_081-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1238/req_082-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1243/req_083-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1252/req_084-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/864/pll_001-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/860/pll_002-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/861/pll_003-2022_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/891/pll_004-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/909/pll_005-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/914/pll_006-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/921/pll_007-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1043/pll_009-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1070/pll_010-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1111/pll_011-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1132/pll_012-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1183/pll_013-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1190/pll_014-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1202/pll_015-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1249/pll_016-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1265/pll_017-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/922/pdl_001-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1106/pdl_002-2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/857/pp_001-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/865/pp_002-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/858/pp_003-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/870/pp_004-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/873/pp_005-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/874/pp_006-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/889/pp_007-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/890/pp_008-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/895/pp_009-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/896/pp_010-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/905/pp_011-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/901/pp_012-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/902/pp_013-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/900/pp_014-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/917/pp_015-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/931/pp_016-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/945/pp_017-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/946/pp_018-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/947/pp_019-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/953/pp_020-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/958/pp_021-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/962/pp_022-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/963/pp_023-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/976/pp_024-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/977/pp_025-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/978/pp_026-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/979/pp_027-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/991/pp_028-2022_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/992/pp_029-2022_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/995/pp_030-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1006/pp_031-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1019/pp_032-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1020/pp_033-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1021/pp_034-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1022/pp_035-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1023/pp_036-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1024/pp_037-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1025/pp_038-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1030/pp_039-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1035/pp_040-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1037/pp_041-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1042/pp_042-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1044/pp_043-2022_ver._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1045/pp_044-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1057/pp_045-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1059/pp_047-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1066/pp_048-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1067/pp_049-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1068/pp_050-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1073/pp_051-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1074/pp_052-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1081/pp_053-2022__vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1082/pp_054-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1085/pp_055-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1086/pp_056-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1089/pp_057-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1090/pp_058-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1098/pp_059-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1104/pp_060-2022__vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1105/pp_061-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1107/pp_062-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1108/pp_063-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1109/pp_064-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1110/pp_065-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1118/pp_066-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1128/pp_067-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1129/pp_068-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1138/pp_069-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1141/pp_070-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1142/pp_071-2022_ver._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1148/pp_072-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1149/pp_073-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1150/pp_074-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1153/pp_075-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1157/pp_076-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1158/pp_077-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1159/pp_078-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1165/pp_079-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1170/pp_080-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1171/pp_081-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1172/pp_082-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1173/pp_083-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1174/pp_084-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1175/pp_085-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1176/pp_086-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1182/pp_087-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1184/pp_088-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1185/pp_089-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1186/pp_090-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1189/pp_091-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1191/pp_092-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1197/pp_093-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1201/pp_094-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1206/pp_095-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1212/pp_096-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1213/pp_097-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1214/pp_098-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1231/pp_099-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1229/pp_100-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1230/pp_101-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1235/pp_102-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1236/pp_103-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1240/pp_104-2022_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1244/pp_105-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1245/pp_106-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1248/pp_107-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1254/pp_108-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1261/pp_109-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1262/pp_110-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1266/pp_111-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/869/pi_001-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/897/pi_002-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/915/pi_003-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/920/pi_004-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/934/pi_005-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/943/pi_006-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/944/pi_007-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/964/pi_008-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1005/pi_009-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1026/pi_010-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1033/pi_011-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1058/pi_012-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1092/pi_013-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1119/pi_014-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1130/pi_015-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1152/pi_016-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1177/pi_017-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1194/pi_018-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1218/pi_019-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1234/pi_020-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1268/pi_021-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/924/2022_plc_no_001_institui_o_regime_juridico_unico.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/925/2022_plc_no_002_institui_o_codigo_tributario.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/926/2022_plc_no_003_institui_o_codigo_obras.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/927/2022_plc_no_004_institui_o_codigo_de_postura.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1055/plce_005-2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1056/plce_006-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1077/plce_007-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1094/plce_008-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1180/plce_009-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/862/ind_001-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/863/ind_002-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/867/ind_003-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/892/ind_004-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/888/ind_005-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/908/ind_006-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/898/ind_007-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/906/ind_008-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/910/ind_009-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/911/ind_010-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/912/ind_011-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/918/ind_012-2022_ver._lais-ismael-mauricio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/919/ind_013-2022_ver._lais-ismael-mauricio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/923/ind_014-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/930/ind_015-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/936/ind_016-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/932/ind_017-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/933/ind_018-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/937/ind_019-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/940/ind_020-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/941/ind_021-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/950/ind_022-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/951/ind_023-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/954/ind_024-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/967/ind_025-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/968/ind_026-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/975/ind_027-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/980/ind_028-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/982/ind_029-2022_ver._mauricio-zanette.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/986/ind_030-2022_ver._nelson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1012/ind_031-2022_ver._kaskao_jr-mauricio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/996/ind_032-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1007/ind_033-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1027/ind_034-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1034/ind_0035-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1038/ind_036-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1061/ind_037-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1062/ind_038-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1060/ind_039-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1063/ind_040-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1075/ind_041-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1078/ind_042-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1079/ind_043-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1080/ind_044-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1093/ind_045-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1087/ind_046-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1088/ind_047-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1095/ind_048-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1096/ind_049-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1102/ind_051-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1115/ind_052-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1116/ind_053-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1117/ind_054-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1120/ind_055-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1135/ind_056-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1140/ind_057-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1151/ind_058-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1166/ind_059-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1169/ind_060-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1187/ind_061-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1193/ind_062-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1200/ind_063-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1207/ind_064-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1209/ind_065-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1219/ind_066-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1220/ind_067-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1228/ind_068-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1237/ind_069-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1239/ind_070-2022_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1242/ind_071-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1246/ind_072-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1253/ind_073-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1263/ind_074-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1264/ind_075-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1267/ind_076-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1269/ind_077-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1270/ind_078-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/856/ple_001-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/872/ple_002-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/877/ple_003-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/878/ple_004-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/879/ple_005-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/880/ple_006-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/887/ple_007-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/881/ple_008-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/882/ple_009-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/883/ple_010-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/884/ple_011-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/885/ple_012-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/928/ple_013-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/929/ple_014-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/952/ple_015-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/960/ple_016-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/961/ple_017-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/970/ple_018-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/971/ple_019-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/972/ple_020-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/973/ple_021-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/987/ple_022-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/988/ple_023-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1016/ple_024-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1039/ple_025-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1040/ple_026-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1048/ple_027-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1049/ple_028-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1050/ple_029-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1051/ple_030-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1052/ple_031-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1053/ple_032-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1054/ple_033-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1065/ple_034-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1071/ple_035-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1072/ple_036-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1210/ple_037-2022_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1101/ple_038-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1114/ple_039-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1154/ple_040-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1145/ple_041-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1146/ple_042-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1155/ple_043-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1156/ple_044-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1163/ple_045-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1164/ple_046-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1168/ple_047-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1179/ple_048-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1195/ple_049-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1203/ple_050-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1204/ple_051-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1205/ple_052-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1215/ple_053-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1217/ple_055-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1223/ple_056-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1224/ple_057-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1232/ple_058-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1233/ple_059-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1241/ple_060-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1247/ple_062-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1271/ple_063-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1251/ple_064-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1255/ple_065-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1256/ple_066-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1257/ple_067-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1259/ple_068-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1258/ple_069-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1293/pl_2022_n_70_criacao_empregos_aces.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/876/pr_001-2022_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/907/pr_002-2022_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1084/pelom_001-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/859/req_001-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/866/req-002-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/871/req_003-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/875/req_004-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/893/req_005-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/894/req_006-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/904/req_007-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/899/req_008-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/916/req_009-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/935/req_010-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/939/req_011-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/942/req_012-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/955/req_013-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/956/req_014-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/957/req_015-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/965/req_016-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/966/req_017-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/974/req_018-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/981/req_019-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1010/req_020-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/989/req_021-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/990/req_022-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/993/req_023-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/994/req_024-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1001/req_025-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1002/req_026-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/999/req_027-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1000/req_028-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1011/req_029-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/997/req_030-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/998/req_031-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1013/req_032-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1003/req_033-2022_vera_lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1004/req_034-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1014/req_037-2022_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1015/req_038-2022_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1017/req_039-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1018/req_040-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1029/req_041-2022_ver._mauricio-matheus.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1028/req_042-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1036/req_043-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1046/req_044-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1047/req_045-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1064/req_046-2022_ver._ismael-mauricio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1069/req_047-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1076/req_048-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1083/req_049-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1091/req_050-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1097/req_051-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1103/req_052-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1121/req_053-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1122/req_054-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1123/req_055-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1124/req_056-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1125/req_057-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1126/req_058-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1127/req_059-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1131/req_060-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1133/req_061-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1134/req_062-202_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1136/req_063-2022_ver._kaskao_jr.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1137/req_064-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1139/req_065-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1147/req_066-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1160/req_067-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1161/req_068-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1167/req_069-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1178/req_070-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1181/req_071-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1188/req_072-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1192/req_073-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1198/req_074-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1199/req_075-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1208/req_076-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1216/req_077-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1211/req_078-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1222/req_079-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1221/req_080-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1227/req_081-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1238/req_082-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1243/req_083-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1252/req_084-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/864/pll_001-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/860/pll_002-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/861/pll_003-2022_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/891/pll_004-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/909/pll_005-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/914/pll_006-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/921/pll_007-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1043/pll_009-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1070/pll_010-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1111/pll_011-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1132/pll_012-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1183/pll_013-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1190/pll_014-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1202/pll_015-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1249/pll_016-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1265/pll_017-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/922/pdl_001-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1106/pdl_002-2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/857/pp_001-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/865/pp_002-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/858/pp_003-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/870/pp_004-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/873/pp_005-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/874/pp_006-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/889/pp_007-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/890/pp_008-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/895/pp_009-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/896/pp_010-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/905/pp_011-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/901/pp_012-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/902/pp_013-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/900/pp_014-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/917/pp_015-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/931/pp_016-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/945/pp_017-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/946/pp_018-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/947/pp_019-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/953/pp_020-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/958/pp_021-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/962/pp_022-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/963/pp_023-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/976/pp_024-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/977/pp_025-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/978/pp_026-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/979/pp_027-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/991/pp_028-2022_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/992/pp_029-2022_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/995/pp_030-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1006/pp_031-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1019/pp_032-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1020/pp_033-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1021/pp_034-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1022/pp_035-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1023/pp_036-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1024/pp_037-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1025/pp_038-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1030/pp_039-2022_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1035/pp_040-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1037/pp_041-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1042/pp_042-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1044/pp_043-2022_ver._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1045/pp_044-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1057/pp_045-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1059/pp_047-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1066/pp_048-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1067/pp_049-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1068/pp_050-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1073/pp_051-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1074/pp_052-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1081/pp_053-2022__vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1082/pp_054-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1085/pp_055-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1086/pp_056-2022_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1089/pp_057-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1090/pp_058-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1098/pp_059-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1104/pp_060-2022__vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1105/pp_061-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1107/pp_062-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1108/pp_063-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1109/pp_064-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1110/pp_065-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1118/pp_066-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1128/pp_067-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1129/pp_068-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1138/pp_069-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1141/pp_070-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1142/pp_071-2022_ver._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1148/pp_072-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1149/pp_073-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1150/pp_074-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1153/pp_075-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1157/pp_076-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1158/pp_077-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1159/pp_078-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1165/pp_079-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1170/pp_080-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1171/pp_081-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1172/pp_082-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1173/pp_083-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1174/pp_084-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1175/pp_085-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1176/pp_086-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1182/pp_087-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1184/pp_088-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1185/pp_089-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1186/pp_090-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1189/pp_091-2022_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1191/pp_092-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1197/pp_093-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1201/pp_094-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1206/pp_095-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1212/pp_096-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1213/pp_097-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1214/pp_098-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1231/pp_099-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1229/pp_100-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1230/pp_101-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1235/pp_102-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1236/pp_103-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1240/pp_104-2022_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1244/pp_105-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1245/pp_106-2022_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1248/pp_107-2022_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1254/pp_108-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1261/pp_109-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1262/pp_110-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1266/pp_111-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/869/pi_001-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/897/pi_002-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/915/pi_003-2022_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/920/pi_004-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/934/pi_005-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/943/pi_006-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/944/pi_007-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/964/pi_008-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1005/pi_009-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1026/pi_010-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1033/pi_011-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1058/pi_012-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1092/pi_013-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1119/pi_014-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1130/pi_015-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1152/pi_016-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1177/pi_017-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1194/pi_018-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1218/pi_019-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1234/pi_020-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1268/pi_021-2022_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/924/2022_plc_no_001_institui_o_regime_juridico_unico.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/925/2022_plc_no_002_institui_o_codigo_tributario.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/926/2022_plc_no_003_institui_o_codigo_obras.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/927/2022_plc_no_004_institui_o_codigo_de_postura.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1055/plce_005-2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1056/plce_006-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1077/plce_007-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1094/plce_008-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2022/1180/plce_009-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H393"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>