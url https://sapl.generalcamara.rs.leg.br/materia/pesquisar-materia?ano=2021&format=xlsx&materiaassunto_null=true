--- v0 (2026-01-12)
+++ v1 (2026-04-11)
@@ -54,4475 +54,4475 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Professor Mauricio</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/410/ind_001-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/410/ind_001-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja regulamentado pelo executivo o art. 78 da lei nº 1823/2014 do Regime Jurídico Único dos Servidores Municipais de General Câmara que trata sobre o Auxílio Estudantil.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Matheus Silveira</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/415/ind_002-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/415/ind_002-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma travessia elevada em frente a pista de skate, na esquina da rua Dr. Mac Genity com Otávio Santarém.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Laís Lucas</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/416/ind_003-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/416/ind_003-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a municipalidade através da Secretaria Municipal de Saúde, disponibilize a entrega dos medicamentos controlados ou de uso contínuo nas Unidades de Saúde do Interior ou crie um programa de entrega domiciliar.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/438/ind_004-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/438/ind_004-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado a criação de estacionamento para idosos e deficientes em locais públicos e privados.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/442/ind_005-2021_vera._lais.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/442/ind_005-2021_vera._lais.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, envie a essa Casa Legislativa projeto de lei criando o Fundo Municipal de Defesa Civil de General Câmara, conforme modelo em anexo.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/443/ind_006-2021_vera._lais.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/443/ind_006-2021_vera._lais.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de um quebra-molas na Rua Comissário Lamas Loteamento Cachoeirinha na altura do nº 70.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/444/ind_007-2021_vera._lais.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/444/ind_007-2021_vera._lais.pdf</t>
   </si>
   <si>
     <t>Que a Mesa Diretora firme a filiação a UVERGS União dos Vereadores do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/456/ind_008-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/456/ind_008-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que sejam incluídas as escolas estaduais no decreto do município que suspende as aulas presenciais, seguindo o sistema municipal.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/473/ind_009-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/473/ind_009-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Saúde faça a aquisição de cadeirinhas para o transporte de crianças nas viaturas da Secretaria.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ZANETE</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/475/ind_010-2021_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/475/ind_010-2021_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que sejam reativados alguns setores do antigo Hospital Nossa Senhora das Graças, liberando leitos clínicos para atender outras enfermidades e assim aumentar a capacidade de outros hospitais da região para receber pacientes da covid-19.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/476/ind_011-2021_ver._zanette-_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/476/ind_011-2021_ver._zanette-_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja criado o Centro de Controle de Zoonoses (sala de castração) para cães e gatos.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/480/ind_012-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/480/ind_012-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma área de manobra no final da Rua Os Maragatos no terreno que pertence ao município.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/481/ind_013-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/481/ind_013-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja enviado à Câmara Projeto de Lei "Práticas Restaurativas através dos Círculos de Construção da Paz" no município de General Câmara, conforme o anteprojeto anexado nesta indicação.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/484/ind_014-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/484/ind_014-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja enviado à Câmara de Vereadores Projeto de Lei "Nossa Rua" no Município de General Câmara, conforme esboço desse Projeto para que o Executivo Municipal avalie e faça as adaptações necessárias para que o mesmo seja adequado para a realidade do Município.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/495/ind_015-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/495/ind_015-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado gráficos no vacinômetro do município, mostrando a porcentagem ou número de pessoas imunizadas, faixa etária, tipo de doses aplicadas, grupos prioritários que receberam a primeira e segunda dose da vacina e outras informações que a secretaria de saúde achar necessário.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/509/ind_016-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/509/ind_016-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado em um dia de cada semana, um profissional da área de Educação Física da rede municipal para orientar os usuários das academias populares do centro e interior do nosso município, a partir do momento em que a bandeira do distanciamento social estiver laranja ou inferior.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/521/ind_017-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/521/ind_017-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero a indicação feita em 18/02/2021 para Que o Executivo Municipal envie a essa Casa Legislativa projeto de lei Criando o Fundo Municipal de Defesa Civil de General Câmara, conforme modelo em anexo.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/527/ind_018-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/527/ind_018-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Saúde implante o Programa Chamar 192, assinando a adesão até o dia 30/04/2021.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/529/ind_019-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/529/ind_019-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja feito a adequação de passeio público com a implantação de floreiras nas esquinas entre as ruas Duque de Caxias, Doutor Eugênio de Mello e Avenida Borges de Medeiros com a finalidade de manter a segurança dos pedestres e embelezar o local, obedecendo as normas de acessibilidade.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/530/ind_020-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/530/ind_020-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que Seja instalado placas de advertência do tipo A-30a e A-32a, advertindo trânsito de ciclistas e pedestres ao longo da via ERS 401 do município de General Câmara, bem como placas educativas com a mensagem "Ciclistas e Pedestres ao longo da rodovia".</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/531/ind_021-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/531/ind_021-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja instalado placas de advertência do tipo A-30a e A-32a, advertindo trânsito de ciclistas e pedestres ao longo da via ERS 244 do município de General Câmara, bem como placas educativas com a mensagem "Ciclistas e Pedestres ao longo da rodovia".</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Ismael</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/533/ind_022-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/533/ind_022-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma análise pela Coordenadoria de Água do município (CODESA) para que seja feita uma extensão de rede de água na localidade da Volta do Barreto.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/534/ind_023-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/534/ind_023-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma análise pela Coordenadoria de Água do município (CODESA) para que seja feita uma extensão e manutenção da rede de água na localidade do Potreiro.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/536/ind_024-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/536/ind_024-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da Secretaria Municipal de Agricultura amplie para 30 dias o prazo de pagamento dos boletos de serviços prestados de trator ou qualquer outro equipamento nas propriedades rurais.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/541/ind_025-2021_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/541/ind_025-2021_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja feito na comunidade do Boqueirão um Centro de Reciclagem.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/542/ind_026-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/542/ind_026-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo, através da secretaria de saúde, analise a possibilidade de estabelecer uma unidade do programa do governo estadual, TEAcolhe, na nossa região para atender as pessoas com Autismo.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/543/ind_027-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/543/ind_027-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja aberto poços artesianos na Volta do Barreto para a comunidade ter acesso a água tratada.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja realizado audiência com o Diretor do DAER, afim de solicitar, com a máxima urgência, o conserto na cabeceira da Ponte Travessia Lauro Rodrigues, sentido General Câmara/São Jerônimo.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Alessandro - Xando</t>
   </si>
   <si>
     <t>Que seja disposto um guarda municipal para as escolas.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/558/ind_030-2021_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/558/ind_030-2021_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja feito o embelezamento no Trevo da Cachoeirinha.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Narinha</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/560/ind_031-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/560/ind_031-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja analisado a possibilidade de adquirir um aparelho de Raio X no Posto de Saúde rua Januário Batista nº 531.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/561/ind_032-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/561/ind_032-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo do município de General Câmara faça um estudo para analisar a possibilidade de promover a vacinação dos servidores da área da Educação contra o Coronavírus para que o retorno das aulas presenciais aconteça à comunidade escolar.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/580/ind_033-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/580/ind_033-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal encaminhe PROJETO DE LEI (modelo anexo) AUTORIZA O RECOLHIMENTO E DISTRIBUIÇÃO PELO MUNICÍPIO DE MEDICAMENTOS QUE TENHAM SIDO OBJETO DE DOAÇÕES À SECRETARIA MUNICIPAL DA SAÚDE.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/581/ind_034-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/581/ind_034-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal transfira, com a maior brevidade, a Secretaria de Turismo para os prédios públicos existentes no Distrito Histórico de Santo Amaro.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Kaskão Júnior</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/593/ind_035-2021_ver._kaskao_jr-_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/593/ind_035-2021_ver._kaskao_jr-_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo, através da secretaria de Turismo, esporte e lazer, faça um estudo de tombamento da estação Otacílio Pereira, antigo Silo, para torná-lo um patrimônio histórico e turístico de General Câmara.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/600/ind_036-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/600/ind_036-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Saúde, proceda de forma permanente a divulgação do Sistema 3As - Monitoramento COVID19, conforme protocolo vigente para a Região 9, composta pelos municípios da Região Carbonífera e Região Costa Doce.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/606/ind_037-2021_ver._ismael-ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/606/ind_037-2021_ver._ismael-ver._matheus.pdf</t>
   </si>
   <si>
     <t>Através desta indicação viemos solicitar a Secretaria de Saúde de nosso município que sejam vacinados contra o Covid19 e H1N1 todos os taxistas devidamente registrados em nossa cidade.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/611/ind_038-2021_ver._matheus-ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/611/ind_038-2021_ver._matheus-ver._ismael.pdf</t>
   </si>
   <si>
     <t>Através desta indicação, viemos solicitar à Secretaria de Saúde do nosso município que sejam vacinados contra o H1N1 todas crianças em idade escolar.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/612/ind_039-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/612/ind_039-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a ampliação das linhas e roteiros do transporte público no interior do município, inclusive adotando, na concessão, subsídios financeiros que torne o serviço sustentável e atenda à comunidade.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/613/ind_040-2021_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/613/ind_040-2021_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja feita a colocação de câmeras de monitoramento no interior do município.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/614/ind_041-2021_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/614/ind_041-2021_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal disponibilize um caminhão (sem custo de frete) uma vez ao ano, para cada produtor rural, a fim de transportar uma carga de calcário entre as localidades designadas pelos produtores dentro do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/618/ind_042-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/618/ind_042-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Saúde, com a flexibilização realizada no Plano Nacional de Operacionalização da Vacina contra a Covid-19, proceda a vacinação dos vigilantes que ainda não se enquadram no critério de faixa etária.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/620/ind_043-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/620/ind_043-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo promova a regulamentação da lei nº 13.935/2019 que dispõe sobre a prestação de serviços sociais de psicologia e Serviço Social nas redes públicas de Educação Básica das escolas municipais.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/632/ind_044-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/632/ind_044-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal promova a terceirização do serviço de manutenção de iluminação pública, com a finalidade de ampliar e qualificar o serviço prestado à comunidade na sede e interior do município.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/637/ind_045-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/637/ind_045-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja analisado a possibilidade de criação de um programa de distribuição de absorventes íntimos para as mulheres em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/639/ind_046-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/639/ind_046-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma pista de corrida e caminhada ao redor do Estádio de futebol General Argemiro Dornelles e antigo ginásio.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/653/ind_047-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/653/ind_047-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero a indicação feita em 18/02/2021 e 12/04/2021, para que o Executivo Municipal envie à essa Casa Legislativa, projeto de lei criando o Fundo Municipal de Defesa Civil de General Câmara, conforme modelo em anexo.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/654/ind_048-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/654/ind_048-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Saúde, promova as ações do mês AGOSTO DOURADO para promover a luta pelo incentivo à amamentação - a cor dourada está relacionada ao padrão ouro de qualidade do leite materno.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/676/ind_049-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/676/ind_049-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria responsável, providencie obra de identificação da localidade do Banheiro Velho, conforme foi feito nas demais localidades.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/677/ind_050-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/677/ind_050-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Indico que a administração municipal, através das secretarias correspondentes, solicite na entrada de ambientes públicos, como ginásio de esportes, dentre outros órgãos públicos e também em eventos que sejam autorizados pela Vigilância sanitária Municipal, a apresentação da Carteira de Vacinação do COVID19. Sendo esta mais uma medida preventiva, além do uso de máscara e álcool em gel, para evitar a propagação do vírus e variantes.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/678/ind_051-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/678/ind_051-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um chimarródromo na praça Cel Luiz Mariano Pereira de Andrade.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/698/ind_052-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/698/ind_052-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dispõe sobre a criação de um Memorial em homenagem às vítimas do COVID19 do Município de General Câmara.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/710/ind_053-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/710/ind_053-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Projeto de lei - "Nasce uma criança, planta-se uma árvore" no Município de General Câmara.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/712/ind_054-2021_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/712/ind_054-2021_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal recomece o programa das hortas escolares com a participação da comunidade escolar.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/719/ind_055-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/719/ind_055-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Indico ao poder Executivo que seja realizado um estudo de viabilidade de desconto no IPTU para os idosos do município de General Câmara.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/720/ind_056-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/720/ind_056-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Reitero a indicação 04/2021 apresentada durante a 3ª Sessão Ordinária para que seja efetuada a criação de estacionamento para idosos e deficientes em locais públicos e privados.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/727/ind_057-2021_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/727/ind_057-2021_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que o executivo Municipal use o prédio da Escola Trajano de Azambuja, na localidade do Boqueirão, como extensão da creche Norberto Fagundes Ribeiro.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/739/ind_058-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/739/ind_058-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que  a Prefeitura Municipal de General Câmara, através da Secretaria de saúde, realize a aplicação da 3ª dose da vacina nos funcionários da linha de frente da Secretaria de Saúde, que estão desde o início na luta para o combate ao COVID-19.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/748/ind_059-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/748/ind_059-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal inclua no Projeto de LDO (Lei de Diretrizes Orçamentárias) e LOA (Lei Orçamentária Anual) recursos suficientes para proceder a correção salarial referente ao exercício 2020 e exercício 2021 e promova também aumento real nos vencimentos dos servidores municipais.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/750/ind_060-2021_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/750/ind_060-2021_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que sejam implantadas as seguintes faixas de pedestres:_x000D_
 1- Entre uma calçada e outra na esquina do largo Amaro Pires Pereira, próximo às agências bancárias;_x000D_
 2- Entre o pátio do estacionamento da ferragem São Roque e o Banrisul;_x000D_
 3- Entre o Banrisul e o Banco do Brasil;_x000D_
 4- Entre a ferragem São Roque e a Farmácia Agafarma;_x000D_
 5- Entre a Autopeças do Gastão e a praça da rodoviária;_x000D_
 6- Entre o ponto de táxi e a praça da rodoviária;_x000D_
 7- Na frente da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/753/ind_061-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/753/ind_061-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que realize a instalação de sinalizadores de segurança no trevo de entrada do município de General Câmara de acesso ao Ginásio de esportes Tancredo Pereira Mendes.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/765/ind_062-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/765/ind_062-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei- Institui o projeto "História e Cultura a partir do código QR CODE" no município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/762/ind_063-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/762/ind_063-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal implante atendimento médico na unidade central de saúde nos sábados, domingos e feriados.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/770/ind_064-2021_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/770/ind_064-2021_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal use uma sala da subprefeitura do Boqueirão para a criação de um espaço de recuperação para pessoas que tiveram a covid-19 ou outras enfermidades, disponibilizando uma esteira e uma bicicleta ergométrica  e o auxílio de um profissional capacitado para o atendimento.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/771/ind_065-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/771/ind_065-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal, de forma articulada com a Secretaria de Educação, Saúde e Assistência Social, PROMOVA A POLÍTICA DE PREVENÇÃO À GRAVIDEZ NA ADOLESCÊNCIA.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/774/ind_066-2021_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/774/ind_066-2021_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja denominado o canteiro central da rua Duque de Caxias, que se estende até Gen. David Canabarro: Canteiro de Caminhada e Lazer Albano Armborst.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/781/ind_067-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/781/ind_067-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Projeto de lei - Dispõe sobre a criação de Ossário nos cemitérios municipais de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/783/ind_068-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/783/ind_068-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado no orçamento da CODESA para o ano de 2022, recurso para a perfuração de POÇO ARTESIANO e EXTENSÃO DE REDE DE ÁGUA NA LOCALIDADE DA VOLTA DO BARRETO.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/788/ind_069-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/788/ind_069-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal implante programa Municipal de prevenção e minimização dos efeitos da seca, possibilitando abertura e ou ampliação de açudes e represas.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/790/ind_070-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/790/ind_070-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que o poder Executivo faça um estudo de aquisição de Notebook para os professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/791/ind_071-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/791/ind_071-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que o poder Executivo providencie medidas para as escolas do interior do município terem uma melhor conexão de internet.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/792/ind_072-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/792/ind_072-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal de General Câmara, faça seguros nos veículos que fazem viagens fora do município, principalmente nos veículos da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/793/ind_073-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/793/ind_073-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal de General Câmara, através da Secretaria de Meio Ambiente, faça uma reunião com os moradores onde foi instalada a nova pista de caminhada com floreiras. Para que os mesmos reguem as plantas ao fim do dia, com regadores fornecidos pela Secretaria de Meio Ambiente,</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/798/ind_074-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/798/ind_074-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja pintado de branco o cordão da calçada em frente ao Mercado Jota Camargo, na rua Senador Florêncio, pois ainda está pintado das cores preto e amarelo, como proibido estacionar. E devido às alterações de trânsito feitas na rua recentemente, o local indicado é também área de estacionamento.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/799/ind_075-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/799/ind_075-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada mensagem retificativa ao PLCE nº 001/2021, inserindo o parágrafo 5º, no artigo 50 da Lei nº 1.823/2014, contendo a seguinte redação:_x000D_
                                                                     Art. 50............................................................................_x000D_
                 _x000D_
                                                                     § 5º - O valor das horas extraordinárias prestadas integrará o cálculo da gratificação natalina e das férias,_x000D_
                                                                     na razão do total de horas extraordinárias prestadas durante o período aquisitivo, divididas pelo total de _x000D_
                                                                     meses efetivamente trabalhados.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/800/ind_076-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/800/ind_076-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei- Institui a criação do cadastro de doadores de sangue do município de General Câmara.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/801/ind_077-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/801/ind_077-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja ampliada a rede de monitoramento de câmeras de segurança no interior do município, especialmente nos principais acessos e estradas do interior.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/804/ind_078-2021_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/804/ind_078-2021_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um Portal Luminoso no estilo Açoriano na entrada principal de Santo Amaro.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/813/ind_079-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/813/ind_079-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Reitero a indicação 001/2021 apresentada durante a 1º Sessão Ordinária para que seja regulamentado pelo poder executivo o art. 78 da lei nº 1823/2014 do Regime Jurídico Único dos Servidores Municipais de General Câmara que trata sobre o Auxílio Estudantil.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/814/ind_080-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/814/ind_080-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal viabilize no orçamento de 2022, aquisição de uma área de terras, com privilegiada localização, a fim de atrair empresas gerando emprego e renda em General Câmara.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/824/ind_081-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/824/ind_081-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal viabilize o pagamento incentivo adicional aos agentes comunitários de saúde a título de 14º salário.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/833/ind_082-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/833/ind_082-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei - Estabelece a inclusão do código QR CODE nas placas de obras municipais e dá outras providências.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/834/ind_083-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/834/ind_083-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Agricultura implante programa de forma permanente, mapeando todas as regiões do município para acompanhamento e estudo pluviométrico, esses dados deverão ser amplamente divulgados entre os produtores rurais, permitindo adotar medidas preventivas para minimizar os efeitos da estiagem.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/837/ind_084-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/837/ind_084-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>que o poder Executivo realize campanhas e atividades de conscientização nas escolas e comunidades sobre a importância da reciclagem e preservação da natureza.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/855/ind_085-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/855/ind_085-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal, através da Secretaria Municipal de Saúde, proceda a atualização e revisão da Relação Municipal de Medicamentos Essenciais, para o ano de 2022. Ampliando e qualificando a farmácia básica.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Helton Holz Barreto</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/405/ple_001-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/405/ple_001-2021.pdf</t>
   </si>
   <si>
     <t>Institui a lei geral municipal da microempresa, empresa de pequeno porte e micro-empreendedor individual, e dá outras providências.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/406/ple_002-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/406/ple_002-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação, por prazo determinado, para atender necessidade temporária de excepcional interesse público, de recursos humanos para a Secretaria Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/430/ple_003-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/430/ple_003-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação, por prazo determinado, para atender a necessidade temporária de excepcional interesse público, de Recursos Humanos para a Secretaria Municipal de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/431/ple_004-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/431/ple_004-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Espacial no valor de R$ 299.047,62.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/432/ple_005-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/432/ple_005-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 10.000,00.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/433/ple_006-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/433/ple_006-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 20.000,00.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/450/ple_007-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/450/ple_007-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 472.908,03.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/451/ple_008-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/451/ple_008-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 22.842,31.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/452/ple_009-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/452/ple_009-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Habitação e Interesse Social dá outras providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/461/ple_010-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/461/ple_010-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R4 204.611,52.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/462/ple_011-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/462/ple_011-2021.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei nº 2.250/2021 que, Autoriza o Poder Executivo Municipal a celebrar convênio com o Estado do Rio Grande do Sul para a perfuração de poços tubulares completos.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/463/ple_012-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/463/ple_012-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a aquisição de vacinas e de insumos destinados à vacinação para o enfrentamento da pandemia de COVID-19.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/464/ple_013-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/464/ple_013-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar transferência de recursos próprios para o Consórcio Intermunicipal de Gestão ampliada da Região Carbonífera- CIGA- para a aquisição de dois leitos de UTI para o Hospital de Caridade de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/489/ple_014-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/489/ple_014-2021.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei Nº 2.248 de 05 de janeiro de 2021 que, Dispõe sobre o desconto no IPTU 2021 para pagamento antecipado e dá outras providências.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/490/ple_015-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/490/ple_015-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 5.000,00.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/491/ple_016-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/491/ple_016-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 17.000,00.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/492/ple_017-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/492/ple_017-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 70.000,00.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/493/ple_018-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/493/ple_018-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação por prazo determinado, para atender necessidade temporária de excepcional interesse público, de Recursos Humanos para a Secretaria Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/496/ple_019-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/496/ple_019-2021.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Acompanhamento e de Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais de Educação- FUNDEB de que trata a Lei Federal N° 14.113, de 25 de dezembro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/512/ple_020-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/512/ple_020-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação, por prazo determinado, para atender necessidade temporária de excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/513/ple_021-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/513/ple_021-2021.pdf</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/514/ple_022-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/514/ple_022-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 1º, art. 4° da Lei N° 2.263/2021, de 17 de março de 2021 que, Dispõe sobre a criação do Conselho Municipal de Habitação e Interesse Social dá outras providências.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/515/ple_023-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/515/ple_023-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação , por prazo determinado, para atender necessidade temporária de excepcional interesse público, para a função de Técnico de Enfermagem, revoga a Lei Nº 2.268/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/524/ple_024-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/524/ple_024-2021.pdf</t>
   </si>
   <si>
     <t>Reestrutura a Junta Administrativa de Recursos de Infrações- JARI do município de General Câmara/RS, e dá outras providências.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/525/ple_025-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/525/ple_025-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa General Câmara mais segura, e dá outras providências.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/526/ple_026-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/526/ple_026-2021.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Trânsito- COMTRAN do município de General Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/689/ple_027-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/689/ple_027-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/537/ple_028-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/537/ple_028-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza  o Poder Executivo a integrar o município de General Câmara à Associação dos Municípios Produtores de Tabaco - AMPROTABACO e dá outras providências.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/538/ple_029-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/538/ple_029-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece a política municipal para compras institucionais da agricultura familiar e empreendimentos familiares rurais e dá outras providências.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/539/ple_030-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/539/ple_030-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 252.404,79.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/570/ple_031-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/570/ple_031-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo Municipal a realizar contratação, por prazo determinado, para atender necessidade temporária de excepcional interesse público, para a função de Psicopedagogo.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/574/ple_032-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/574/ple_032-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio para transporte de trabalhadores da empresa Zanc Teleatendimento e Recuperação de Crédito LTDA residentes no município e dá outras providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/575/ple_033-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/575/ple_033-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 295.461,32.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/576/ple_034-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/576/ple_034-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação, por prazo determinado, para atender necessidade temporária de excepcional interesse público, de Recursos Humanos para a função de professor de anos finais do ensino fundamental- inglês, e dá outras providências.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/577/ple_035-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/577/ple_035-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/599/ple_036-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/599/ple_036-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar contratação de pessoal, por prazo determinado, para atender necessidade de excepcional interesse público da Secretaria Municipal de Educação, na Categoria Funcional Motorista de Veículo Pesado e dá outras providências.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/617/ple_037-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/617/ple_037-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 15.900,00.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/634/ple_038-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/634/ple_038-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Celebrar Termo de Cooperação ou Termo de Convênio com o Estado do Rio Grande do Sul, através do Programa Pavimenta, por intermédio da Secretaria de Articulação e Apoio aos Municípios, visando a pavimentação asfáltica de estradas no município, mediante contemplação do Estado e dá outras providências.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/642/ple_039-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/642/ple_039-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Convênio com o Estado do Rio Grande do Sul, por intermédio da Junta Comercial, Industrial e Serviços do Rio Grande do Sul - JUCIRS.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/643/ple_040-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/643/ple_040-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNCIPAL CONCEDER O USO GRATUITO DE IMÓVEL PÚBLICO, POR PRAZO INDERTEMINADO, À COMPANHIA RIOGRANDENSE  DE SANEAMENTO-CORSAN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/646/ple_041-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/646/ple_041-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 225.000,00.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/647/ple_042-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/647/ple_042-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, com a garantia da União e dá outras providências.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/648/ple_043-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/648/ple_043-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Emergencial de Crédito juro zero no município de General Câmara-RS e dá outras providências.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/662/ple_044-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/662/ple_044-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 7.200,00.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/663/ple_045-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/663/ple_045-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica a alteração do Contrato de Consórcio do CISVALE - Consórcio e Serviços do Vale do Rio Pardo.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/664/ple_046-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/664/ple_046-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, com ou sem garantia da União e dá outras providências.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/699/ple_047-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/699/ple_047-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Arrecadação e Valorização do Comércio Local e Setor Primário, estabelece normas para sorteio, e dá outras providências,</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/690/ple_048-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/690/ple_048-2021.pdf</t>
   </si>
   <si>
     <t>Altera a lei Nº 2178, de 4 de julho de 2019 que, institui o Programa de Incentivo e Apoio à Produção, Agro Industrialização, Geração de renda e Diversificação d Agricultura Familiar do Município de General Câmara, e dá outra s providências.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/691/ple_049-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/691/ple_049-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de bem imóvel de propriedade do Município de General Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/686/ple_050-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/686/ple_050-2021.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal da Cultura, e dá outras providências.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/687/ple_051-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/687/ple_051-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação, por prazo determinado, para atender necessidade temporária de excepcional interesse público, de recursos humanos para a Secretaria Municipal de Saúde, para a função de Dentista e dá outras providências.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/756/ple_052-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/756/ple_052-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece os valores e a forma de pagamento da Indenização do Auxílio Alimentação aos Servidores do Poder Executivo Municipal, previsto no Inciso IV, Art. 79 da Lei Nº 1823, em conformidade com o Parágrafo 1º, Artigo 79 da referida Lei, e dá outras providências.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/766/ple_053-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/766/ple_053-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/700/ple_054-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/700/ple_054-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/701/ple_055-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/701/ple_055-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 127.195,00.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/702/ple_056-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/702/ple_056-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 1.704.587,00.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/708/ple_057-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/708/ple_057-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a  Lei nº 1.496, de 14/10/2009 que, altera a redação do artigo 90, da Lei Orgânica do Município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/731/ple_058-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/731/ple_058-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 49.581,91.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/732/ple_059-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/732/ple_059-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 99.652,34.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/733/ple_060-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/733/ple_060-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 410.000,00.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/741/ple_061-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/741/ple_061-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 60.000,00.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/742/ple_062-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/742/ple_062-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 190.000,00.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/743/ple_063-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/743/ple_063-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.246 de 07 de dezembro de 2020 que, autoriza o Poder Executivo Municipal a realizar contratação por prazo determinado para atender necessidade temporária de excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/768/ple_064-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/768/ple_064-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Vale-Feira no âmbito da administração do Poder executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/780/ple_065-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/780/ple_065-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 1.387.258,33.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/841/ple_066-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/841/ple_066-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.865, de 02 de junho de 2014 que, estabelece a remuneração dos Conselheiros Tutelares e revoga a Lei Municipal nº 1.607/2010 e Lei nº 1.698/2012 e dá outras providências.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/794/ple_067-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/794/ple_067-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 211.522,00.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/795/ple_068-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/795/ple_068-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 80.000,00.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/796/ple_069-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/796/ple_069-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor R$ 885.000,00.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/797/ple_070-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/797/ple_070-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 73.590,00.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/807/ple_071-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/807/ple_071-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 15.237,12.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/808/ple_072-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/808/ple_072-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 112.676,18.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/809/ple_073-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/809/ple_073-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 285.654,00.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/810/ple_074-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/810/ple_074-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 84.500,00.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/821/ple_075-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/821/ple_075-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica a alteração do contrato de consórcio do Consórcio Intermunicipal de Serviços do Vale do Rio Pardo - CISVALE.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/830/ple_076-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/830/ple_076-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.825, de 16 de janeiro de 2014 que cria Quadro Especial em Extinção dos servidores admitidos sem concurso entre 05/10/1983 e 04/10/1988, dispõe sobre os salários e dá outras providências.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/831/ple_077-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/831/ple_077-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 11.500,00.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/842/ple_078-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/842/ple_078-2021.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 3º da Lei 2.295/2021, que autoriza o Poder Executivo Municipal conceder o uso gratuito de imóvel público, por prazo indeterminado, a Companhia Riograndense de Saneamento - CORSAN e dá outras providências.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/843/ple_079-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/843/ple_079-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa "Em Dia com General Câmara" e dá outras providências.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/838/ple_080_-_loa_2022.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/838/ple_080_-_loa_2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de General Câmara para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/844/ple_081-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/844/ple_081-2021.pdf</t>
   </si>
   <si>
     <t>Cria empregos públicos de Agentes Comunitários de Saúde - ACS, e dá outras providências.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/845/ple_082-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/845/ple_082-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 5º-A à Lei Municipal nº 1.825/2014 que, cria Quadro Especial em Extinção dos servidores admitidos sem concurso entre 5/10/1983 e 04/10/1988, dispõe sobre salários e dá outras providências.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/848/ple_083-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/848/ple_083-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 300.278,20.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/849/ple_084-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/849/ple_084-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 88.000,00.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/850/ple_085-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/850/ple_085-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 61.200,00.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/851/ple_086-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/851/ple_086-2021.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral de 12,50% sobre os Vencimentos Básicos dos Servidores Públicos Municipais do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/852/ple_087-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/852/ple_087-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o desconto no IPTU 2022 para pagamento antecipado e dá outras providências.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO LEGISLATIVO</t>
   </si>
   <si>
     <t>"Acresce dispositivos ao Capítulo XXVII da Lei Municipal nº 231, de 1990, que dispõe sobre o Código de Posturas do Município e dá outras providências."</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/805/plc_002-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/805/plc_002-2021.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivos na Lei nº 231, de 28 de dezembro de 1990, que dispõe sobre o Código de Postura do Município de General Câmara, atribuindo obrigações e sanções às empresas concessionárias e permissionárias que fornecem energia elétrica, telefonia fixa, banda larga, televisão a cabo ou outro serviço por meio de rede aérea e dá outras providências.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/818/pr_001-2021_mesa_diretora.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/818/pr_001-2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, a estrutura e o funcionamento da Ouvidoria Parlamentar da Câmara Municipal de General Câmara.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/819/pr_002-2021_mesa_diretora.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/819/pr_002-2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Inclui no Regimento Interno da Câmara Municipal o Capítulo I-A no Título V, que dispõe sobre a Ouvidoria Legislativa, com os arts. 208-A e 208-B e altera o art. 42 caput.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/709/pelom_001-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/709/pelom_001-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 90 da Lei Orgânica do Município e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Moção de Pesar a família da  Srª Fernandina da Rosa Fonseca.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/420/req_002-2021_mesa_diretora.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/420/req_002-2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares de Amaro Damasceno.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/422/req_003-2021-_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/422/req_003-2021-_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos aos organizadores da festa de Santo Amaro.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/429/req_004-2021_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/429/req_004-2021_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento, que visa homenagear o Doutor Clóvis pelos 50 anos de serviços prestados à comunidade camarense.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Adão Fernandes da Silva Martins.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Rosângela Mentz.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/449/req_007-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/449/req_007-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de uma Comissão Especial para acompanhar e analisar questões relativas ao andamento do Parque Hidroviário de General Câmara.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/453/req_008-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/453/req_008-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que o Prefeito Municipal, compareça nessa casa legislativa afim de apresentar para os legisladores municipais o Projeto  de Criação do Parque Hidroviário.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/454/req_009-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/454/req_009-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal realize, quando a bandeira de distanciamento social estiver laranja ou inferior, sessão solene em comemoração ao DIA INTERNACIONAL DA MULHER, homenageando as trabalhadoras da saúde que estão a frente do enfrentamento à pandemia. Devido às medidas sanitárias, sugiro que cada Vereadora e Vereador dessa casa legislativa indique duas trabalhadoras para receber a homenagem representando as demais trabalhadoras da saúde.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/455/req_010-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/455/req_010-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio a comissão em prol da reforma da barragem de Amarópolis.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/470/req_011-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/470/req_011-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento aos trabalhadores da saúde, dos serviços da linha de frente, retaguarda e apoio do município de General Câmara, pelo trabalho realizado na contenção da pandemia da COVID-19.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/471/req_012-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/471/req_012-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento aos trabalhadores da saúde, dos serviços da linha de frente, retaguarda e apoio do Hospital de São Jerônimo, pelos relevantes serviços realizados na contenção da pandemia da COVID-19.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/472/req_013-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/472/req_013-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal realize quando a bandeira do distanciamento social estiver Laranja ou inferior, sessão solene em comemoração ao Dia Internacional da Mulher, homenageando as trabalhadoras da saúde que estão á frente do enfrentamento à pandemia. Devido às medidas sanitárias, sugiro que cada Vereadora e Vereador dessa casa legislativa indiquem duas trabalhadoras para receber a homenagem representando as demais trabalhadoras da saúde.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/477/req_014-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/477/req_014-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Maria Luiza Peres Schnorr e de Rejane Beatriz Schnorr.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/482/req_015-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/482/req_015-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que a Secretária Municipal de Saúde, compareça nessa casa legislativa, na próxima semana, afim de apresentar para os legisladores municipais plano municipal de contingência contra a COVID-19, bem como o cronograma de vacinação.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/486/req_016-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/486/req_016-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Ana Marta Junqueira da Cruz.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/494/req_017-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/494/req_017-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao anunciado processo de PRIVATIZAÇÃO da Companhia Estadual de Saneamento - CORSAN.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/497/req_018-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/497/req_018-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Maria Luiza Camilo Nunes.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/498/req_019-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/498/req_019-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que o Diretor da CODESA, compareça nessa casa legislativa, afim de apresentar para os legisladores municipais Plano de Investimentos da Codesa 2021, bem como o número de domicílios atendidos e a arrecadação mensal pelos serviços prestados.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>Marcinho</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/501/req_020-2021_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/501/req_020-2021_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo a Superintendência Regional de Lajeado-DAER, para fazer a manutenção, aterro de pista, patrolagem e limpeza da ERS 130.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/503/req_021-2021_ver._matheus-vera._lais_lucas-_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/503/req_021-2021_ver._matheus-vera._lais_lucas-_vera._nara.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Leandro Lucas Pereira.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/508/req_022-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/508/req_022-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Elói da Rosa.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Jorge Luís  Silva dos Santos.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>Moção de Repúdio para posicionar-se Contra a revogação dos §§ 2º e 5º do art. 22 da Constituição do estado do Rio Grande do Sul, proposta na Assembleia Legislativa do RS através da PEC 280/2019, a qual dispensa consulta plebiscitária para a venda das estatais CORSAN, PROCERGS e BANRISUL.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/518/req_025-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/518/req_025-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Sr. Governador do Estado e Sr. Secretário de Segurança Pública para fins de convocação dos aprovados no último concurso da Brigada RS realizado em dezembro de 2017.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/519/req_026-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/519/req_026-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento à Secretaria Estadual da Saúde, 1ª Coordenadoria Regional de Saúde, e a Equipe de Vacinadores da Secretaria Municipal de Saúde pelo Estado do Rio Grande do Sul ter assumido o primeiro lugar do ranking de vacinação do Brasil.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/520/req_027-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/520/req_027-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Frente Parlamentar de Vereadores pela Tradição Gaúcha.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da Sra. Cecília Maria Reis.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>Moção de Apoio ao pedido da OAB/RS pela reabertura dos fóruns e retomada dos prazos dos processos físicos ao Conselho Nacional de Justiça.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/540/req_030-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/540/req_030-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento e Congratulações a Evandro de Oliveira Lucas jovem camarense que apresentará a Defesa de Dissertação de Mestrado O TRABALHO DE ORGANIZAÇÃO DO MOVIMENTO DOS PEQUENOS AGRICULTORES EM CHAMADAS DE ATER VOLTADAS A DIVERSIFICAÇÃO DA CULTURA DO TABACO.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/547/req_031-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/547/req_031-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio aos funcionários da área da educação para que sejam vacinados após a imunização dos idosos, profissionais da saúde e pessoas portadoras de comorbidades com o propósito de tornar a escola um local mais seguro aos alunos, servidores da rede pública estadual, municipal e privada.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores crie a Comissão Especial para proceder estudo e apresentar propostas para o enfrentamento dos problemas ambiental e social causado pelo aparecimento de piranhas (palometas) nos rios Jacuí e Taquari.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/559/req_033-2021_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/559/req_033-2021_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento a Jarbas de Alencar Souza Aires corretor de vendas BNG Negócios Rurais por trabalhar a seis anos no município.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/573/req_034-2021_mesa_diretora.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/573/req_034-2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Plano de Modernização da Carreira dos Militares do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/591/req_035-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/591/req_035-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que a Diretora de Planejamento da Secretaria Municipal de Planejamento, Habitação e Desenvolvimento Econômico, compareça nessa casa legislativa afim de apresentar para os legisladores municipais quais as medidas e o planejamento existente para atender aos impactos econômicos causados pela Pandemia da Covid-19, no comércio local.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/601/req-036-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/601/req-036-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à categoria de Enfermeiros, Técnicos de Enfermagem, Auxiliares de Enfermagem e parteiras.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Allan Martins Pereira.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/621/req_038-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/621/req_038-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à reposição das perdas salariais dos trabalhadores e trabalhadoras da rede estadual de educação por reposição das perdas inflacionárias de seus salários.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/623/req_039-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/623/req_039-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convocação da Diretora de Turismo, Senhora Leila Fraga, para que compareça na Câmara Municipal de Vereadores, afim de prestar os seguintes esclarecimentos:_x000D_
 1- Quais foram os setores da Prefeitura Municipal responsável pela organização das Live em comemoração ao aniversário do município?_x000D_
 2- Qual foi o valor orçado para a realização do evento, incluindo estrutura, palco, som, luz, alimentação e valor pago às bandas?_x000D_
 3- Ocorreu patrocínio de empresas? Em caso afirmativo como foram recebido os patrocínios?_x000D_
 4- Qual o valor pago pelo aluguel do prédio onde está localizado a Secretaria de Turismo?_x000D_
 5- Quantos prédios públicos existem em Santo Amaro e quais o município está utilizando?</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/652/req_040-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/652/req_040-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores realize no dia 01/10/2021 às 19h00min, Audiência \pública sobre o Transporte Coletivo no Interior, envolvendo representantes das localidades, comércio local e poder público. Com transmissão, ao vivo, nas redes sociais.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/655/req_041-2021vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/655/req_041-2021vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores, realize no dia 26/08/2021, atividades alusivas ao MÊS AGOSTO DOURADO. Atividades serão realizadas durante o dia nas dependências da Câmara Municipal, incluindo atividades com as servidoras, panfletagem nos pontos de maior circulação e palestra transmitida ao vivo pelo facebook sobre o tema na sessão legislativa do dia 26/08/2021.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/658/req_042-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/658/req_042-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara ao tradicionalista João Rodrigues da Silva.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/659/req_043-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/659/req_043-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara à tradicionalista Gisele Vaz Teixeira.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/660/req_044-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/660/req_044-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara à Família do tradicionalista Cyro Dutra Ferreira - em homenagem póstuma.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/661/req_045-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/661/req_045-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio e Agradecimento à Ana Marilei da Silva Silveira, que atualmente faz o serviço de Correio no Boqueirão.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/665/req_046-2021_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/665/req_046-2021_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à redução do ICMS dos combustíveis.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/666/req_047-_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/666/req_047-_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à "Manutenção da Empresa Brasileira de Correios e Telégrafos como empresa pública."</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/667/req_048-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/667/req_048-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a medalha de honra farroupilha Cyro Dutra Ferreira a Nicolau Francisco de Bastos.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/668/req_049-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/668/req_049-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a medalha de honra farroupilha Cyro Dutra Ferreira a Acilon Aires dos Santos na sessão solene a realizar-se no CTG Sinuelo do Bom Sucesso.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/669/req_050-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/669/req_050-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a medalha de honra farroupilha Cyro Dutra Ferreira a Ivan Fernando Botelho na sessão solene a realizar-se no CTG Sinuelo do Bom Sucesso.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/670/req_051-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/670/req_051-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a medalha da honra farroupilha Cyro Dutra Ferreira a Gilvan Bortoli na sessão solene a realizar-se no CTG Sinuelo do Bom Sucesso.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/675/req-_052-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/675/req-_052-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Associação dos Municípios da Região Carbonífera e Associação das Câmaras Municipais de Vereadores da Região Carbonífera, que fizeram protesto pela retomada das obras de duplicação da BR 290.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/679/req_053-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/679/req_053-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Ildo pinto da Costa.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/683/req_054-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/683/req_054-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o expediente da Câmara Municipal de Vereadores, bem como a sessão legislativa e a sessão solene especial do dia 16/09/2021, seja realizado no CTG Forqueta de Santo Amaro, onde estará sediada a Guarda da Chama Crioula.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/684/req_055-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/684/req_055-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitera o Convite para que o Prefeito Municipal compareça nessa casa legislativa a fim de apresentar para os legisladores municipais o Projeto de Criação do Parque Hidroviário.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/685/req_056-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/685/req_056-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Renato Trarbach.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/695/req_057-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/695/req_057-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que trimestralmente a Câmara Municipal de Vereadores realize sessão legislativa em uma localidade do interior do município, previamente aprovado nos termos do regimento interno. Dessa forma proponho que a sessão legislativa do dia 09 de dezembro de 2021, seja realizada no Salão da Comunidade São José no Boqueirão.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/704/req_059-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/704/req_059-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Agradecimento ao Governo do estado e a Corsan, pela assinatura do Contrato de Investimento de 8milhões de reais, estendendo a rede de água da sede até o Distrito Histórico de Santo Amaro.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/718/req_060-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/718/req_060-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que o responsável pelo setor de iluminação pública no interior, senhor Mario Ricardo Albanus, compareça nessa casa legislativa a fim de apresentar as seguintes informações:_x000D_
 1- Como funciona a requisição do serviço de manutenção de iluminação pública no interior?_x000D_
 2- Qual é o meio de agendamento e como é priorizado o serviço para a execução?_x000D_
 3- Qual é a estrutura de equipamento e qual seu quadro de pessoal para atender as demandas?_x000D_
 4- A equipe de trabalho é suficiente para atender a demanda?_x000D_
 5- Os equipamentos utilizados são adequados e atendem a necessidade?_x000D_
 6- Existe a necessidade de aquisição de equipamentos , e ou ampliação da equipe de trabalho?</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/721/req_061-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/721/req_061-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma Sessão Solene no dia 14 de outubro de 2021 em homenagem ao Dia dos professores.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/722/req_062-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/722/req_062-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Audiência Pública sobre o TRANSPORTE COLETIVO NO INTERIOR, agendada para o dia 01 de outubro de 2021, aprovada em Sessão Ordinária nº 24, do dia 05/08/2021, seja adiada e realizada em 05/11/2021, às 19h00min.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>ZANETE, Ismael</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/738/req_063-2021_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/738/req_063-2021_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de José Lucas Bortoli falecido em 29 de setembro de 2021.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>Laís Lucas, Ismael, Narinha</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores crie a COMISSÃO ESPECIAL PARA PROCEDER ESTUDO E APRESENTAR PROPOSTA DE AMPLIAÇÃO DE ROTAS E HORÁRIOS NO TRANSPORTE COLETIVO NO INTERIOR.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/745/req_065-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/745/req_065-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Governo do Estado do Rio Grande do Sul, Secretaria Estadual de Educação para que seja aberto Curso de Ensino Médio na Escola Anita Moreira.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/746/req_066-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/746/req_066-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Walkiria Jorge Guedes.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/747/req_067-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/747/req_067-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Ana Paula Daniel de Souza.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/754/req_068-2021_ver._mauricio-matheus-nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/754/req_068-2021_ver._mauricio-matheus-nara.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos médicos das unidades de saúde do município de General Câmara pela passagem do dia do Médico.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/759/req_069-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/759/req_069-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Dr. Clóvis Gonçalves Colman, que aos seus 82 anos venceu a COVID-19.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/761/req_070-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/761/req_070-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Convite para que o responsável pelo setor de iluminação no interior, senhor Mario Ricardo de Souza Albanus, compareça nessa casa legislativa NO DIA 18/11/2021 afim de apresentar as seguintes informações:_x000D_
 1- Como funciona a requisição do serviço de manutenção de iluminação pública no interior?_x000D_
 2- Qual é o meio de agendamento e como é priorizado o serviço para a execução?_x000D_
 3- Qual é a estrutura de equipamento e qual é seu quadro de pessoal para atender as demandas?_x000D_
 4- A equipe de trabalho é suficiente para atender a demanda?_x000D_
 5- Os equipamentos utilizados são adequados e atendem a necessidade?_x000D_
 6- Existe a necessidade de aquisição de equipamentos, e ou ampliação da equipe de trabalho?</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/769/req_071-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/769/req_071-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Adiamento de discussão e votação do projeto de lei nº 061/2021.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/773/req_072-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/773/req_072-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores, realize no dia 25/11/2021, atividade alusiva ao MÊS NOVEMBRO AZUL.  Convidando profissional da área da saúde para ministrar palestra transmitida ao vivo pelo facebook sobre o tema na sessão do referido dia.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/777/req_073-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/777/req_073-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos diretores das escolas estaduais e municipais de General Câmara pelo dia do diretor, celebrado no dia 12 de novembro.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/786/req_074-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/786/req_074-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Agradecimento a Patronagem do CTG Sinuelo do Bom Sucesso, que encerra seu mandato dia 20/11/2021, destacando o trabalho realizado pelo CTG.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/787/req_075-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/787/req_075-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à nova Patronagem  do CTG Sinuelo do Bom Sucesso, que toma posse no dia 20/11/2021, desejando sucesso na condução de tão importante entidade tradicionalista.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/816/req_076-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/816/req_076-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao PL 2564/2020, projeto de lei que altera a Lei nº 7.498, de 25 de junho de 1986, para instituir o piso salarial nacional do Enfermeiro, do técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira, de autoria do Senador Fabiano Cantarato (REDE/ES) já aprovado no Senado Federal.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/822/req_077-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/822/req_077-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Moção de Agradecimento ao Padre Bruno Vargas Eskopinski pelo relevante trabalho pastoral e social que desenvolveu como Pároco da Paróquia São Nicolau em General Câmara.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/823/req_078-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/823/req_078-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores, realize no dia 16/12/2021, Sessão Solene especial convidando representantes de todas as comunidades católicas do interior para homenagem ao Padre Bruno Vargas Eskopinski que encerra seu trabalho Pastoral em General Câmara.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/826/req_079-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/826/req_079-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Acélio Natálio dos Santos Reis.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/836/req_080-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/836/req_080-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao reajuste do piso nacional do magistério em 31,3% previsto na Lei 11.738/08 para o início do ano de 2022.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>Convite para que os técnicos da Secretaria de Agricultura compareçam nessa casa legislativa, no dia 06/01/2022, a fim de explanar sobre o seguinte tema: Medidas a serem adotadas para o enfrentamento e minimização dos efeitos da seca em General Câmara.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/407/pll_001-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/407/pll_001-2021.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Defesa Civil de General Câmara.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/412/pll_002-2021-_mesa_diretora.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/412/pll_002-2021-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a realizar contratação por prazo determinado, para atender necessidade temporária de excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/500/pll_003-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/500/pll_003-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Institui o Comitê Integrado municipal de prevenção e combate aos efeitos da estiagem e seca.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/504/pll_004-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/504/pll_004-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Regulamenta a liberação de espaços para a a realização de campeonatos e de outros eventos de som automotivo no município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/556/pll_005-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/556/pll_005-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Bombeiros Voluntários de General Câmara RS.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/564/pll_006-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/564/pll_006-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Cria a obrigação para os estabelecimentos públicos e privados do Município de General Câmara de inserirem nas placas de atendimento prioritário o símbolo mundial de conscientização dos Transtornos do Espectro Autista (TEA) e dá outras providências.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no valor de R$ 10.000,00.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/594/pll_008-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/594/pll_008-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 10.000,00.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/595/pll_009-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/595/pll_009-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Cria a Área de Proteção Ambiental Eclusa de Amarópolis compreendendo os limites de 500 metros a montante e 500 metros a jusante da Eclusa de Amarópolis e dá outras providências.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/602/pll_010-2021_vera._lais_lucas-ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/602/pll_010-2021_vera._lais_lucas-ver._matheus.pdf</t>
   </si>
   <si>
     <t>Institui a condecoração medalha Mérito Farroupilha Cyro Dutra Ferreira do Município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>Matheus Silveira, Alessandro - Xando</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/630/pll_011-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/630/pll_011-2021.pdf</t>
   </si>
   <si>
     <t>Reconhece a prova de laço em vaca mecânica como atividade cultural e desportiva no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/635/pll_012-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/635/pll_012-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4º, o anexo I e inclui o anexo II na Lei nº 1.701 de 02 de maio de 2012 que "Cria a Área de Proteção Ambiental Lagoa Amarópolis - APALA e dá outras providências".</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/680/pll_013-2021_ver._matheus-vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/680/pll_013-2021_ver._matheus-vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Inclui o conteúdo sobre cultura tradicionalista nas EMEFs e dá outras providências.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/681/pll_014-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/681/pll_014-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 3º da Lei Municipal nº 2047/2017, que "Reconhece a Semana Farroupilha, organizada pelo CTG Sinuelo do Bom sucesso, como evento de relevância cultural e social no âmbito do Município e dá outras providências."</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/706/pll_015-2021_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/706/pll_015-2021_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Fica determinada a publicação eletrônica da lista de espera para os serviços de horas-máquina aos produtores rurais no âmbito do Município de General Câmara- RS.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/711/pll_016-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/711/pll_016-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Institui a Semana do Trânsito no Município de General Câmara</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/740/pll_017-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/740/pll_017-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>"Nasce uma criança, planta-se uma árvore" no Município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/767/pll_018-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/767/pll_018-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Estabelece a inclusão do código QR CODE nas placas de obras municipais e dá outras providências.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/820/pll_019-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/820/pll_019-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Vale-Feira no âmbito do Poder Legislativo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CEFO - Comissão de Economia, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/435/pdl_001-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/435/pdl_001-2021.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas do Município de General Câmara referente ao exercício de 2015.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/436/pdl_002-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/436/pdl_002-2021.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas do Município de General Câmara referente ao exercício de 2018.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/401/pp_001-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/401/pp_001-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a municipalidade através do setor responsável, proceda a extensão da REDE DE ÁGUA NA BOCA DA PICADA NO CORREDOR que dá acesso a Propriedade Dona Vera, Amaro Damasceno, Nelson entre outras.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/402/pp_002-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/402/pp_002-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção no sistema de iluminação pública na Rua Visconde do Itaboray, na altura do número 522.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/403/pp_003-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/403/pp_003-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção no sistema de iluminação pública na Rua Artelino Santos na altura do número 275.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção de iluminação pública na Rua Visconde de Itaboray, na altura do número 1120.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/408/pp_005-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/408/pp_005-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja feito a instalação de um quebra-molas na frente do IEE Vasconcelos Jardim.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/409/pp_006-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/409/pp_006-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja feito a instalação de um quebra-molas na Rua Otávio Santarém que fica entre a Rua Doutor Mac Genity e Rua Everaldo Marques da Silva.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/413/pp_007-2021_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/413/pp_007-2021_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a instalação de uma parada de ônibus no Balneário da Cachoeirinha.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/414/pp_008-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/414/pp_008-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com urgência o conserto no calçamento na rua Visconde de Itaboray, na altura do número 1247.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/417/pp_009-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/417/pp_009-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja realizada com a máxima urgência, audiência com o Secretário de Segurança do Rio Grande do Sul a fim de proceder imediatas providências, quanto ao aumento de efetivo de policiamento da Brigada Militar em General Câmara, visando melhorar a segurança no interior do Município com o aumento da Patrulha Rural.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/418/pp_010-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/418/pp_010-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com urgência o conserto de um braço de luz que está caído na rua Camerino Marques da Rocha, em frente ao número 373.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/419/pp_011-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/419/pp_011-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com urgência o conserto de uma lâmpada queimada na rua Camerino Marques da Rocha, em frente ao número 296.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/421/pp_022-2021_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/421/pp_022-2021_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado roçada no trecho da ERS 401, entre a cidade e a Praia da Cachoeirinha.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/423/pp_013-2021-_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/423/pp_013-2021-_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção do sistema de iluminação pública na Rua Visconde do Itaboraí, na altura do n° 1162 até o final da rua.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/424/pp_014-2021-_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/424/pp_014-2021-_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção do sistema de iluminação do poste em frente ao nº 40, na rua Tuyuty, bairro Centro, cidade General Câmara.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/425/pp_015-2021-_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/425/pp_015-2021-_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a tampa do bueiro na esquina da rua Duque de Caxias com a rua José de Alencar.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/426/pp_016-2021-_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/426/pp_016-2021-_vera._nara.pdf</t>
   </si>
   <si>
     <t>Seja pintada a elevação "quebra-molas", na Rua Everaldo Marques da Silva em frente ao n° 137.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/427/pp_017-2021-_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/427/pp_017-2021-_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja feito um quebra-molas na Rua Visconde de Itaboraí na altura do n° 235.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/428/pp_018-21_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/428/pp_018-21_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a tampa do bueiro na esquina da rua José de Alencar com a rua Camerino Marques da Rocha nº 125.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/437/pp_019-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/437/pp_019-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a correção da grafia do nome da placa que sinaliza a Rua Januário Batista e Alba Gomes Franken.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/439/pp_020-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/439/pp_020-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um sistema de drenagem na rua Senador Florêncio nº 200 em frente da EMEI Norberto Fagundes Ribeiro.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/440/pp_021-2021_vera._lais.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/440/pp_021-2021_vera._lais.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria competente providencie a colocação de uma lixeira em estrutura metálica no Boqueirão próximo a localidade do Faifer/trilhos, e que estenda a coleta de lixo até Pagador Martel, localidade da ERS 244, próximo a fazenda "Guaibinha" colocando ali também uma lixeira em estrutura metálica para que sirva de depósito temporário até o adequado recolhimento.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/441/pp_022-2021_vera._lais.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/441/pp_022-2021_vera._lais.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a troca das lâmpadas na rua Euclides Alves Batista nº 210, nº 330, nº 68, nº 282, nº 268, Loteamento Cachoeirinha.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/457/pp_023-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/457/pp_023-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção e limpeza na curva da Volta do Barreto entre o viaduto da Viação Férrea e a propriedade do senhor Danilo Flores.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/458/pp_024-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/458/pp_024-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a recuperação do corredor de acesso da propriedade do senhor José Fischer e Vanderleia Fischer, na localidade do Monte Alegre, interior de General Câmara em frente ao Antigo Alambique.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/459/pp_025-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/459/pp_025-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um banheiro adaptado para cadeirantes no Posto de Saúde rua Januário Batista nº 531.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/465/pp_026-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/465/pp_026-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma nova parada de ônibus na localidade do Potreiro, em frente à casa da Berlamina dos Reis da Cruz, para os alunos e moradores da localidade.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/466/pp_027-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/466/pp_027-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja substituída a lixeira de madeira por uma de ferro na localidade da Boca da Picada, na esquina que fica na frete da propriedade do sr. Eraldo Soares.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/467/pp_028-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/467/pp_028-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja substituída a lixeira de madeira por uma de ferro na localidade do Boqueirão, perto do Moré na frente da propriedade do sr. Telmo Donato Medeiros da Rosa.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/468/pp_029-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/468/pp_029-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja instalado redutores de velocidade na Rua Duque de Caxias próximo da altura 4,8,20 e 23 para evitar acidentes e manter a segurança dos munícipes.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/469/pp_030-2021_ver._mauricio-_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/469/pp_030-2021_ver._mauricio-_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a restauração do pontilhão que fica no final da Rua 4 de maio que termina na rua Conselheiro Buarque de Macedo, para manter a segurança dos moradores que a utilizam e evitar acidentes.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/474/pp_031-2021_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/474/pp_031-2021_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação de uma lixeira de ferro na localidade do Boqueirão, próximo ao corredor dos moradores: João Luiz Garcia Pereira, Moacir Antônio Garcia Faleiro, José Aldair Garcia Pereira e José Garcia.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/478/pp_032-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/478/pp_032-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção e o estudo de análise de pavimentação da Rua Adão Albanus para facilitar o acesso dos moradores e a passagem de veículos.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/479/pp_033-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/479/pp_033-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>que seja realizada a restauração da pavimentação da Rua Marquês do Paraná para facilitar o acesso dos veículos que trafegam pelo local.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/483/pp__034-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/483/pp__034-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria competente providencie a colocação de uma lixeira em estrutura metálica na localidade do Rincão distrito do Boqueirão para que sirva de depósito temporário até o adequado recolhimento e destinação final.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/487/pp_035-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/487/pp_035-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Saúde, retome a realização sistêmica das barreiras sanitárias na sede e no interior, visando auxiliar na contenção da COVID-19.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/499/pp_036-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/499/pp_036-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Saúde providencie a imediata reposição de pessoal necessário para o atendimento e funcionamento da Unidade de Saúde Passo da Taquara.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/505/pp_037-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/505/pp_037-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, na estrada da Volta do Barreto em toda sua extensão, o patrolamento, manutenção e a limpeza da vegetação (roçada), principalmente nas curvas, para melhor visibilidade dos condutores de veículos.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/506/pp_038-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/506/pp_038-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja recolocado um suporte de iluminação pública nos dois últimos postes da rua Gen. Gustavo O. Farias, que termina no beco que dá acesso à rua Duque de Caxias.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/507/pp_039-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/507/pp_039-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a reposição da lâmpada na rua Os Maragatos nº 810.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/510/pp_040-2021_ver._kaskao_junior.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/510/pp_040-2021_ver._kaskao_junior.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma revisão na iluminação pública, na localidade de Santo Amaro.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/523/pp_041-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/523/pp_041-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero o pedido feito na sessão de 07/01/2021, para que a municipalidade, através do setor responsável, proceda a extensão da rede de água na Boca da Picada no corredor que dá acesso à propriedade Dona Vera Eckhardt, entre outras.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/528/pp_042-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/528/pp_042-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie com a máxima urgência a pintura dos redutores de velocidade (popularmente conhecidos como quebra-molas) no trecho pavimentado com calçamento da estrada do Boqueirão.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/544/pp_043-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/544/pp_043-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza do bueiro que fica na esquina entre a rua Marques do Paraná e São Gabriel.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/545/pp_044-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/545/pp_044-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado uma carga de escória na rua Antônio José de Souza.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/546/pp_045-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/546/pp_045-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um quebra-molas na rua Visconde de Itaboraí na altura do nº 650.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/548/pp_046-2021_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/548/pp_046-2021_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada melhorias no antigo cemitério, no caminho que dá acesso do portão até a cruz das almas, e que seja colocado uma lixeira.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/549/pp_047-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/549/pp_047-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza da praça da rua Os Maragatos.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/554/pp_048-2021_ver._kaskao_junior.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/554/pp_048-2021_ver._kaskao_junior.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma patrolagem da estrada da pedreira até Santo Amaro.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/555/pp_049-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/555/pp_049-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a pintura e sinalização do quebra-molas da Travessa Albanus.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/562/pp_050-2021_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/562/pp_050-2021_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal formalize a doação da área de terra pertencente ao município, localizada na rua Januário Batista com a rua Barão do Quaraí, ao Clube Nove de Março.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/563/pp_051-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/563/pp_051-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que o Executivo, através da Secretaria de Obras, providencie a poda dos galhos da árvore do canteiro central da rua Duque de Caxias em frente à loja Naca Modas.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/565/pp_052-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/565/pp_052-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza do bueiro e do esgoto da Vila Mandinho no terreno baldio em frente ao bar do Chalita.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/566/pp_053-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/566/pp_053-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, com a máxima urgência, a patrolagem da rua Vinte de setembro em Santo Amaro que está intransitável.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/567/pp_054-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/567/pp_054-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de material, tipo "escória" ou cascalho na Estrada dos Borges, a fim de permitir o tráfego de veículos nos períodos de inverno e chuvas.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/571/pp_055-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/571/pp_055-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as possíveis providências para que se possam tirar os cachorros das ruas.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/572/pp_056-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/572/pp_056-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo promova a instalação de uma parada de ônibus no final da rua Osvaldo José de Souza, próximo da entrada da Volta do Barreto, para que os estudantes da comunidade possam aguardar pelo transporte escolar com mais segurança e proteção contra chuva, sol e outros fenômenos naturais.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/578/pp_057-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/578/pp_057-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o cumprimento da Lei nº 13.019 de 2014, declarando o serviço dos Bombeiros Voluntários de General Câmara como de utilidade pública municipal.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/579/pp_058-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/579/pp_058-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal através do departamento de trânsito providencie a instalação de redutores de velocidade na Av. 15 de novembro, próximo à Escola Canabarro.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/582/pp_059-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/582/pp_059-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja feito a retirada de uma taquareira na rua Venâncio Aires próximo à residência da Paula em Santo Amaro.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/583/pp_060-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/583/pp_060-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza da praça da rua Dr. Eugênio de Mello.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/585/pp_061-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/585/pp_061-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada uma revisão elétrica nas lâmpadas em frente ao cemitério, na rua Eugênio de Mello, na rua ao lado Ana Escala Portela e no interior do mesmo.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/586/pp_062-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/586/pp_062-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção, patrolagem e colocação de material na rua da Estação em toda a sua extensão.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/587/pp_063-2021_ver._kaskao_junior.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/587/pp_063-2021_ver._kaskao_junior.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção da estrada da entrada da pedreira, em frente à chácara do Zeno, onde sai do asfalto para a estrada de chão.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/588/pp_064-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/588/pp_064-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um quebra-molas na rua Dr. Eugênio de Mello, nº 865, em frente à Floricultura Cheiro de Flor.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/589/pp_065-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/589/pp_065-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção da rua Eraldo da Silveira Baptista.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/590/pp_066-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/590/pp_066-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a limpeza das calçadas na rua Eugênio de Mello entre o ginásio de esporte e o cemitério.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/592/pp_067-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/592/pp_067-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção do sistema de iluminação pública na localidade do Boqueirão, próximo à casa do morador seu Cleo, no final do corredor do Rincão.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/596/pp_068-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/596/pp_068-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção do sistema de iluminação pública na localidade do Boqueirão, no centro, em frente à casa do morador Helto.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/597/pp_069-2021_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/597/pp_069-2021_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção do sistema de iluminação pública na localidade do Boqueirão, no corredor do Éder, em frente às casas dos moradores: Valdenire Ribeiro, Manuel Valter e Amara Severo.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/598/pp_070-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/598/pp_070-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção e a reposição das lâmpadas na rua da Figueira (em toda a sua extensão) no bairro Praia.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/603/pp_071-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/603/pp_071-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a retirada dos entulhos da rua Salgado Filho, em frente ao nº 31 e ao lado dessa casa legislativa.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/604/pp_072-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/604/pp_072-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção da rua Honório Viana.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/607/pp_073-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/607/pp_073-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e colocação de lâmpadas na rua Adelar Paulo Heinrich na altura do número 217 (Distrito Industrial).</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/609/pp_074-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/609/pp_074-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada uma revisão na rede de iluminação pública da rua João Alfredo Rodrigues da Silva, em frente à porteira 675 (ao lado da Zenaide).</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/610/pp_075-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/610/pp_075-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada uma revisão no suporte da iluminação na rua Os Maragatos, em frente ao nº 815.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/615/pp_076-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/615/pp_076-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção e revitalização das cabeceiras no pontilhão sobre a via férrea na localidade da Volta do Barreto.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/616/pp_077-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/616/pp_077-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado uma lixeira comunitária na estrada do corredor da antiga férrea no KM3 da ERS 244.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/619/pp_078-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/619/pp_078-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a instalação de iluminação pública na Estrada do Moré, nos postes que estão localizados em frente à residência do Helton, Paulo do Moré.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/622/pp_079-2021_ver._zanette-ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/622/pp_079-2021_ver._zanette-ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação de uma lixeira de ferro na  localidade do Boqueirão, em frente à Subprefeitura.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/624/pp_081-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/624/pp_081-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal através do setor responsável providencie, com certa urgência, o conserto do declive existente entre a rua Eugênio de Mello com a ERS 244, próximo à borracharia do Clovis.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/625/pp_082-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/625/pp_082-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e colocação de lâmpadas na rua da Estação na altura do número 710.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/626/pp_083-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/626/pp_083-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e colocação de lâmpadas na rua Dom Feliciano, entre os números 287 e 289.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/627/pp_084-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/627/pp_084-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção do calçamento na rua 4 de Maio, na altura do número  781.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/628/pp_085-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/628/pp_085-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma patrolagem na rua General Canrobert, em frente ao número 688, bem como colocação de cascalho.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/629/pp_086-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/629/pp_086-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que sejam colocadas faixas refletivas no container ecológico localizado na rua Eugênio de Mello, próximo ao trevo, e nos demais que estiverem dentro da pista de rodagem.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/631/pp_087-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/631/pp_087-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a melhoria da Estrada Corredor dos Borges, que liga a ERS 244 a Santo Amaro, colocando material tipo brita ou escória na lomba logo depois da área conhecida como "baixadão".</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/633/pp_088-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/633/pp_088-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção no sistema de iluminação pública na rua Conde de Porto Alegre na altura do número 275.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/636/pp_089-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/636/pp_089-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja colocada na entrada da Prefeitura Municipal um corrimão de apoio.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/638/pp_090-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/638/pp_090-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação de faixas refletivas no guard rail ao final da rua David Canabarro (escadão).</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/640/pp_091-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/640/pp_091-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal providencie, com a máxima urgência, a pintura de espaço reservado em frente à Unidade Central de Saúde para estacionamento de idosos.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/649/pp_092-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/649/pp_092-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação de tabelas com cestas para a prática de basquetebol na quadra da Praça Eurico Gaspar Dutra, e na Praça Professor Renê Velloso Filho (Praça do Skate).</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/650/pp_093-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/650/pp_093-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a limpeza do bueiro da rua General Canrobert na altura do número 724.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Que seja providenciado o conserto da pracinha e da academia ao ar livre do Boqueirão, ao lado da Subprefeitura.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/672/pp_095-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/672/pp_095-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a reposição de lâmpadas na rua Visconde de Itaboraí na altura do número 1219.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/673/pp_096-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/673/pp_096-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja trocada a lâmpada do poste na ERS-130, altura do nº 784.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/674/pp_097-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/674/pp_097-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja feita a ´poda de um pinheiro, que está caindo os galhos e danificando as casas na ERS-130, altura do nº 714.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/682/pp_098-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/682/pp_098-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a abertura do banheiro público na praça central.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/692/pp_099-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/692/pp_099-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo, através da secretaria de obras, promova a instalação de uma lixeira de ferro no final da rua Osvaldo José de Souza, próxima da entrada da Volta do Barreto.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/693/pp_100-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/693/pp_100-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Reitero o pedido feito na sessão do dia 07/01/2021, e 15/04/2021 para que a municipalidade através setor responsável, proceda a extensão da rede de água na Boca da Picada, no corredor que dá acesso à propriedade Dona Vera Eckhardt, entre outras.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/696/pp_101-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/696/pp_101-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Reitero o pedido 56/2021 apresentado durante a 15º Sessão legislativa para que o poder executivo promova a instalação de uma parada de ônibus no final da rua Osvaldo José de Souza, próxima da entrada da Volta do Barreto, para que os estudantes da comunidade possam aguardar pelo transporte escolar com mais segurança e proteção contra chuva, sol e outros fenômenos naturais.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/697/pp102-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/697/pp102-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo promova um estudo para criar mais pontos de coleta seletiva de lixo na comunidade da Volta do Barreto.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/705/pp_103-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/705/pp_103-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie patrolamento e melhorias na estrada conhecida como Estrada dos Godói, que liga a ERS até o Distrito de Santo Amaro.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/707/pp_104-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/707/pp_104-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja colocado um corrimão de apoio na rampa de acesso ao Posto de Saúde Central.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/715/pp_105-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/715/pp_105-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção do bueiro em frente à propriedade do Senhor José Mário, na estrada do porto das goiabeiras (Estrada de acesso à fazenda Bandeira).</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/716/pp_106-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/716/pp_106-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie patrolamento e melhorias na Estrada Geral do Banheiro Velho, Boca da Picada e estrada vicinal que liga a Boca da Picada ao Moré.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/717/pp_107-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/717/pp_107-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie patrolamento e melhorias na estrada do Pagador Martel compreendido entre o mercado Thiesen e a  Estrada Geral do Boqueirão.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/725/pp_108-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/725/pp_108-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e a limpeza do esgoto na rua São João na altura do número 409.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/726/pp_109-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/726/pp_109-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza de entulhos ao lado da academia na rua Os Maragatos.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/729/pp_110-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/729/pp_110-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie patrolamento e melhorias na Estrada do Pagador Martel, estrada conhecida ali pelas propriedades do Baiano Souza, Amarinho Pacheco, Mercado Quebra Galho entre outros.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/730/pp_111-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/730/pp_111-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie com a máxima urgência melhorias na Estrada do Passo da Taquara.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/734/pp_112-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/734/pp_112-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja feita a retirada de entulhos, na rua Salgado Filho (ao lado da Câmara de Vereadores).</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/735/pp_113-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/735/pp_113-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma drenagem no pátio do posto de saúde da Vila Popular, que fica na rua Otávio Santarém com a rua Projetada D, número 30.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/736/pp_114-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/736/pp_114-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja trocado o braço e a lâmpada do poste na rua Everaldo Marques da Silva, em frente ao número 90.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/737/pp_115-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/737/pp_115-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja feita  a limpeza do esgoto em frente ao bar da Nadia, na rua Visconde do Itaboray, número 1376.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/751/pp_116-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/751/pp_116-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, com urgência, a troca de lâmpada queimada a mais de 06 (seis) de meses na rua Os Maragatos, em frente a casa nº7.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/752/pp_117-2021_ver._matheus.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/752/pp_117-2021_ver._matheus.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, com urgência, a manutenção da rua Marquês do Paraná, principalmente no trecho em frente à casa nº 477, da Sra Oristela Lima Maciel.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/757/pp_118-2021_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/757/pp_118-2021_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, com urgência, uma técnica de enfermagem para atendimento na ESF 3 Passo da Taquara e Volta dos Freitas.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/758/pp_119-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/758/pp_119-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um quebra-molas na rua 4 de maio, altura do número 147.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/764/pp_120-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/764/pp_120-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo, promova a instalação de um container de lixo reciclável na rua dos Eucaliptos.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/775/pp_121-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/775/pp_121-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a instalação de redutores de velocidade ao longo da rua Adelar Paulo Heinrich (Área industrial do município).</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/772/pp_122-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/772/pp_122-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal providencie, com a máxima urgência, o aumento da cota de EXAMES LABORATORIAIS para atender a demanda.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/776/pp_123-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/776/pp_123-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção da calçada da rua Januário Batista na altura do número 481.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/778/pp_124-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/778/pp_124-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria de Obras, realize um estudo para melhorar a drenagem de água pluvial na rua Camerino Marques da Rocha, que fica entre as vias José de Alencar e Dom Feliciano.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/779/pp_125-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/779/pp_125-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja colocado uma lixeira na rua Senador Florêncio, próximo ao morador Olegario, ao lado do Thiago Peres.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/784/pp_126-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/784/pp_126-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal através da CODESA providencie, com a MÁXIMA URGÊNCIA, a EXTENSÃO DA REDE DE ÁGUA no Pagador Martel, na localidade do CORREDOR DOS PITIÇOS.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/785/pp_127-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/785/pp_127-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da Secretaria de Obras, providencie manutenção da iluminação pública e troca da lâmpada (se necessário), na rua Buarque de Macedo n°54.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/789/pp_128-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/789/pp_128-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a troca da lâmpada na localidade do Pagador Martel, em frente ao Salão Bela Vista.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/802/pp_129-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/802/pp_129-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Secretaria responsável, providencie a melhoria na subida acesso inicial da estrada do Pagador Martel.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/803/pp_130-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/803/pp_130-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a colocação de iluminação pública na extensão do corredor que dá acesso às propriedades do Joel Pereira, Marquinhos e Angelita, no Boqueirão.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/806/pp_131-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/806/pp_131-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja solucionado o problema das águas de esgoto que escorrem a céu aberto na rua Venâncio Aires nº 460, no distrito de Santo Amaro, próximo à Barragem.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/811/pp_132-2021_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/811/pp_132-2021_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção da estrada de acesso à Cascalheira e limpeza, devido a procura de veranistas nesta época do ano.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/812/pp_133-2021_ver._marcio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/812/pp_133-2021_ver._marcio.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e recuperação da ponte do Passo da Taquara que se encontra com problemas.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/815/pp_134-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/815/pp_134-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a melhoria da Estrada do Passo da Taquara, trecho entre os trilhos até a confluência com a Estrada do Moré.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/817/pp_135-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/817/pp_135-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja trocada a lâmpada na rua Visconde do Itaboraí, altura do número 1340.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/827/pp_136-2021_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/827/pp_136-2021_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado placas de sinalização como Proibido Estacionar, na rua Senador Florêncio em todo o trecho sinalizado em amarelo.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/828/pp_137-2021_ver._matheus-ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/828/pp_137-2021_ver._matheus-ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja colocado estacionamento somente de um lado da via, na rua Visconde de Itaboraí, entre a rua Sen. Florêncio e a rua Dr. Eugênio de Mello. E que também nesta mesma via, seja instalado taxões para redução de velocidade, próximo ao banco Sicredi.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/829/pp_138-2021_vera._nara.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/829/pp_138-2021_vera._nara.pdf</t>
   </si>
   <si>
     <t>Que seja feito o recolhimento do lixo na Localidade do Potreiro.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/835/pp_139-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/835/pp_139-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através do setor responsável, providencie a limpeza urbana, capina e varrição nas vilas e bairros da cidade.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/846/pp_140-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/846/pp_140-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de indicação de segurança e localização próximo ao viaduto da Volta do Barreto.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/847/pp_141-2021_ver._mauricio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/847/pp_141-2021_ver._mauricio.pdf</t>
   </si>
   <si>
     <t>Revitalização da decoração do trevo de acesso próximo do viaduto da Volta do Barreto.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/854/pp_142-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/854/pp_142-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal providencie, com a máxima urgência, a contratação de médicos clínicos para evitar a falta de atendimento médico nas unidades de saúde.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/488/pi_001-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/488/pi_001-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Qual é o limite de valor que o Município pode receber proveniente de Emendas Parlamentares  de Custeio incremento temporário ao PAB no exercício 2021. E qual o valor que o município já dispõe, ou seja, quanto já foi prometido de destinação pelos Deputados e Senadores.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/522/pi_002-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/522/pi_002-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da Secretaria Municipal de Agricultura, informe a essa Casa Legislativa, qual é o regramento e normatização para a utilização da Patrulha Agrícola, ou de qualquer outro serviço ou equipamento da municipalidade. Pedimos ainda que informe qual o procedimento que o produtor deve fazer para agendar e utilizar o serviço. Pedidos de forma detalhada por distrito.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/568/pi_003-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/568/pi_003-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>1- Quais foram os setores da Prefeitura Municipal responsável pela organização das Lives em comemoração ao aniversário do Município?_x000D_
 2- Qual foi o valor orçado para a realização do evento, incluindo estrutura, palco, som, luz, alimentação e valor pago às bandas?_x000D_
 3- Quantos quilos de alimentos foram arrecadados e qual será o critério de distribuição?_x000D_
 4- Ocorreu patrocínio de empresas? Em caso afirmativo como foram recebidos os patrocínios?</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/641/pi_004-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/641/pi_004-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a essa Casa Legislativa qual foi o recurso utilizado e o valor do material para o conserto da cabeceira da ponte sobre o rio Jacuí._x000D_
 Solicito também a cópia integral do Convênio entre o Município e o Estado do Rio Grande do Sul para realizar a benfeitoria em um bem público de domínio e obrigação do Estado.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/694/pi_005-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/694/pi_005-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja enviado relatório detalhado, à essa Casa Legislativa, sobre o andamento e situação do PAA no ano de 2021.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/728/pi_006-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/728/pi_006-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Sobre o transporte escolar solicito:_x000D_
 1- Quais são os roteiros e horários que o município transporta os alunos de forma própria e terceirizada?_x000D_
 2- Quais são as empresas por roteiro que prestam o serviço?_x000D_
 3- Solicito que apresente relação dos veículos e motoristas que estão realizando o serviço.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/749/pi_007-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/749/pi_007-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Saúde envie resposta a essa casa legislativa sobre o seguinte pedido de informações:_x000D_
 - Local e quantos exames de RX são autorizados e realizados por mês?_x000D_
 - Qual o dia da realização dos exames?_x000D_
 - Qual é o tempo de espera para receber os laudos dos exames?_x000D_
 - Onde são realizados os exames de RX de Urgência?_x000D_
 - Os pacientes TB são atendidos em qual e onde são realizados os exames de RX desses pacientes?</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/763/pi_008-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/763/pi_008-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Saúde, envie resposta a essa casa legislativa sobre o seguinte pedido de informações:_x000D_
 _x000D_
 - Quais são as áreas de saúde que possuem equipe com profissionais MAIS MÉDICOS?_x000D_
 - Enviar cópia do Cadastro CNES das respectivas equipes;_x000D_
 - Quais os profissionais MAIS MÉDICOS que atuam no município e qual a vigência dos contratos?_x000D_
 - Encaminhar efetividade e produção dos profissionais MAIS MÉDICOS nos últimos 12 meses.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/782/pi_009-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/782/pi_009-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que Executivo Municipal, envie resposta a essa casa legislativa sobre o seguinte pedido de informações:_x000D_
 _x000D_
 - Qual a composição e vigência do atual Conselho Municipal de Saúde? Favor informar completo com endereço de contatos e telefone e anexar cópia de Portaria de nomeação_x000D_
 - Quem faz parte do núcleo de Coordenação?_x000D_
 - Quais os dias, local e horário das reuniões?_x000D_
 - Existe sala e Secretaria executiva para atender as demandas dos usuários?_x000D_
 - Existe canal de comunicação e-mail, WhatsApp, telefone?</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/839/pi_010-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/839/pi_010-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, envie a essa casa legislativa sobre o seguinte pedido de informações:_x000D_
 - Cópia do Relatório de atividades de Assistência Técnica e Extensão Rural Social - ATERS ano 2021._x000D_
 - Cópia do Plano Operativo de Assistência Técnica e Extensão Rural e Social - ATERS 2022.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/853/pi_011-2021_vera._lais_lucas.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/853/pi_011-2021_vera._lais_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, envie resposta a essa casa legislativa sobre o seguinte pedido de informação:_x000D_
 - A coordenadoria de Defesa civil do município realizou estudo dos impactos sociais e econômicos causados pala estiagem em General Câmara nos últimos anos?_x000D_
 - Caso afirmativo enviar cópia do estudo.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/434/decreto_01-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/434/decreto_01-2021.pdf</t>
   </si>
   <si>
     <t>Decreta Ponto Facultativo.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/755/plce_001-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/755/plce_001-2021.pdf</t>
   </si>
   <si>
     <t>Altera  a Lei Complementar Nº 1823/2014 do Regime Jurídico Único dos Servidores Municipais de General Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/832/plce_002-2021.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/832/plce_002-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Nº 1823/2014 do Regime Jurídico Único dos Servidores Municipais de General Câmara, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4829,68 +4829,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/410/ind_001-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/415/ind_002-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/416/ind_003-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/438/ind_004-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/442/ind_005-2021_vera._lais.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/443/ind_006-2021_vera._lais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/444/ind_007-2021_vera._lais.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/456/ind_008-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/473/ind_009-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/475/ind_010-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/476/ind_011-2021_ver._zanette-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/480/ind_012-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/481/ind_013-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/484/ind_014-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/495/ind_015-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/509/ind_016-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/521/ind_017-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/527/ind_018-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/529/ind_019-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/530/ind_020-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/531/ind_021-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/533/ind_022-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/534/ind_023-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/536/ind_024-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/541/ind_025-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/542/ind_026-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/543/ind_027-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/558/ind_030-2021_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/560/ind_031-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/561/ind_032-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/580/ind_033-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/581/ind_034-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/593/ind_035-2021_ver._kaskao_jr-_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/600/ind_036-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/606/ind_037-2021_ver._ismael-ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/611/ind_038-2021_ver._matheus-ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/612/ind_039-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/613/ind_040-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/614/ind_041-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/618/ind_042-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/620/ind_043-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/632/ind_044-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/637/ind_045-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/639/ind_046-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/653/ind_047-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/654/ind_048-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/676/ind_049-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/677/ind_050-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/678/ind_051-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/698/ind_052-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/710/ind_053-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/712/ind_054-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/719/ind_055-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/720/ind_056-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/727/ind_057-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/739/ind_058-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/748/ind_059-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/750/ind_060-2021_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/753/ind_061-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/765/ind_062-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/762/ind_063-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/770/ind_064-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/771/ind_065-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/774/ind_066-2021_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/781/ind_067-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/783/ind_068-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/788/ind_069-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/790/ind_070-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/791/ind_071-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/792/ind_072-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/793/ind_073-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/798/ind_074-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/799/ind_075-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/800/ind_076-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/801/ind_077-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/804/ind_078-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/813/ind_079-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/814/ind_080-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/824/ind_081-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/833/ind_082-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/834/ind_083-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/837/ind_084-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/855/ind_085-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/405/ple_001-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/406/ple_002-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/430/ple_003-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/431/ple_004-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/432/ple_005-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/433/ple_006-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/450/ple_007-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/451/ple_008-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/452/ple_009-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/461/ple_010-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/462/ple_011-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/463/ple_012-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/464/ple_013-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/489/ple_014-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/490/ple_015-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/491/ple_016-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/492/ple_017-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/493/ple_018-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/496/ple_019-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/512/ple_020-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/513/ple_021-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/514/ple_022-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/515/ple_023-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/524/ple_024-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/525/ple_025-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/526/ple_026-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/689/ple_027-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/537/ple_028-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/538/ple_029-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/539/ple_030-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/570/ple_031-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/574/ple_032-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/575/ple_033-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/576/ple_034-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/577/ple_035-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/599/ple_036-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/617/ple_037-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/634/ple_038-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/642/ple_039-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/643/ple_040-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/646/ple_041-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/647/ple_042-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/648/ple_043-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/662/ple_044-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/663/ple_045-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/664/ple_046-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/699/ple_047-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/690/ple_048-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/691/ple_049-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/686/ple_050-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/687/ple_051-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/756/ple_052-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/766/ple_053-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/700/ple_054-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/701/ple_055-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/702/ple_056-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/708/ple_057-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/731/ple_058-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/732/ple_059-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/733/ple_060-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/741/ple_061-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/742/ple_062-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/743/ple_063-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/768/ple_064-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/780/ple_065-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/841/ple_066-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/794/ple_067-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/795/ple_068-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/796/ple_069-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/797/ple_070-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/807/ple_071-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/808/ple_072-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/809/ple_073-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/810/ple_074-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/821/ple_075-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/830/ple_076-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/831/ple_077-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/842/ple_078-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/843/ple_079-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/838/ple_080_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/844/ple_081-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/845/ple_082-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/848/ple_083-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/849/ple_084-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/850/ple_085-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/851/ple_086-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/852/ple_087-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/805/plc_002-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/818/pr_001-2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/819/pr_002-2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/709/pelom_001-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/420/req_002-2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/422/req_003-2021-_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/429/req_004-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/449/req_007-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/453/req_008-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/454/req_009-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/455/req_010-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/470/req_011-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/471/req_012-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/472/req_013-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/477/req_014-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/482/req_015-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/486/req_016-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/494/req_017-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/497/req_018-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/498/req_019-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/501/req_020-2021_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/503/req_021-2021_ver._matheus-vera._lais_lucas-_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/508/req_022-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/518/req_025-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/519/req_026-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/520/req_027-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/540/req_030-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/547/req_031-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/559/req_033-2021_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/573/req_034-2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/591/req_035-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/601/req-036-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/621/req_038-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/623/req_039-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/652/req_040-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/655/req_041-2021vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/658/req_042-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/659/req_043-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/660/req_044-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/661/req_045-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/665/req_046-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/666/req_047-_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/667/req_048-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/668/req_049-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/669/req_050-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/670/req_051-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/675/req-_052-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/679/req_053-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/683/req_054-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/684/req_055-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/685/req_056-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/695/req_057-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/704/req_059-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/718/req_060-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/721/req_061-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/722/req_062-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/738/req_063-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/745/req_065-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/746/req_066-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/747/req_067-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/754/req_068-2021_ver._mauricio-matheus-nara.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/759/req_069-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/761/req_070-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/769/req_071-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/773/req_072-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/777/req_073-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/786/req_074-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/787/req_075-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/816/req_076-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/822/req_077-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/823/req_078-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/826/req_079-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/836/req_080-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/407/pll_001-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/412/pll_002-2021-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/500/pll_003-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/504/pll_004-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/556/pll_005-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/564/pll_006-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/594/pll_008-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/595/pll_009-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/602/pll_010-2021_vera._lais_lucas-ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/630/pll_011-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/635/pll_012-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/680/pll_013-2021_ver._matheus-vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/681/pll_014-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/706/pll_015-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/711/pll_016-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/740/pll_017-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/767/pll_018-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/820/pll_019-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/435/pdl_001-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/436/pdl_002-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/401/pp_001-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/402/pp_002-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/403/pp_003-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/408/pp_005-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/409/pp_006-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/413/pp_007-2021_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/414/pp_008-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/417/pp_009-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/418/pp_010-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/419/pp_011-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/421/pp_022-2021_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/423/pp_013-2021-_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/424/pp_014-2021-_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/425/pp_015-2021-_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/426/pp_016-2021-_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/427/pp_017-2021-_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/428/pp_018-21_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/437/pp_019-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/439/pp_020-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/440/pp_021-2021_vera._lais.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/441/pp_022-2021_vera._lais.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/457/pp_023-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/458/pp_024-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/459/pp_025-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/465/pp_026-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/466/pp_027-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/467/pp_028-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/468/pp_029-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/469/pp_030-2021_ver._mauricio-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/474/pp_031-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/478/pp_032-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/479/pp_033-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/483/pp__034-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/487/pp_035-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/499/pp_036-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/505/pp_037-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/506/pp_038-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/507/pp_039-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/510/pp_040-2021_ver._kaskao_junior.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/523/pp_041-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/528/pp_042-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/544/pp_043-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/545/pp_044-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/546/pp_045-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/548/pp_046-2021_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/549/pp_047-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/554/pp_048-2021_ver._kaskao_junior.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/555/pp_049-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/562/pp_050-2021_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/563/pp_051-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/565/pp_052-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/566/pp_053-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/567/pp_054-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/571/pp_055-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/572/pp_056-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/578/pp_057-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/579/pp_058-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/582/pp_059-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/583/pp_060-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/585/pp_061-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/586/pp_062-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/587/pp_063-2021_ver._kaskao_junior.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/588/pp_064-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/589/pp_065-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/590/pp_066-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/592/pp_067-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/596/pp_068-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/597/pp_069-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/598/pp_070-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/603/pp_071-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/604/pp_072-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/607/pp_073-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/609/pp_074-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/610/pp_075-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/615/pp_076-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/616/pp_077-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/619/pp_078-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/622/pp_079-2021_ver._zanette-ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/624/pp_081-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/625/pp_082-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/626/pp_083-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/627/pp_084-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/628/pp_085-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/629/pp_086-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/631/pp_087-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/633/pp_088-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/636/pp_089-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/638/pp_090-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/640/pp_091-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/649/pp_092-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/650/pp_093-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/672/pp_095-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/673/pp_096-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/674/pp_097-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/682/pp_098-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/692/pp_099-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/693/pp_100-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/696/pp_101-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/697/pp102-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/705/pp_103-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/707/pp_104-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/715/pp_105-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/716/pp_106-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/717/pp_107-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/725/pp_108-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/726/pp_109-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/729/pp_110-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/730/pp_111-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/734/pp_112-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/735/pp_113-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/736/pp_114-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/737/pp_115-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/751/pp_116-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/752/pp_117-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/757/pp_118-2021_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/758/pp_119-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/764/pp_120-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/775/pp_121-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/772/pp_122-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/776/pp_123-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/778/pp_124-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/779/pp_125-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/784/pp_126-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/785/pp_127-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/789/pp_128-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/802/pp_129-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/803/pp_130-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/806/pp_131-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/811/pp_132-2021_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/812/pp_133-2021_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/815/pp_134-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/817/pp_135-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/827/pp_136-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/828/pp_137-2021_ver._matheus-ver._xando.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/829/pp_138-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/835/pp_139-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/846/pp_140-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/847/pp_141-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/854/pp_142-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/488/pi_001-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/522/pi_002-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/568/pi_003-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/641/pi_004-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/694/pi_005-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/728/pi_006-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/749/pi_007-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/763/pi_008-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/782/pi_009-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/839/pi_010-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/853/pi_011-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/434/decreto_01-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/755/plce_001-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/832/plce_002-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/410/ind_001-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/415/ind_002-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/416/ind_003-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/438/ind_004-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/442/ind_005-2021_vera._lais.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/443/ind_006-2021_vera._lais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/444/ind_007-2021_vera._lais.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/456/ind_008-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/473/ind_009-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/475/ind_010-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/476/ind_011-2021_ver._zanette-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/480/ind_012-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/481/ind_013-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/484/ind_014-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/495/ind_015-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/509/ind_016-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/521/ind_017-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/527/ind_018-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/529/ind_019-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/530/ind_020-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/531/ind_021-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/533/ind_022-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/534/ind_023-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/536/ind_024-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/541/ind_025-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/542/ind_026-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/543/ind_027-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/558/ind_030-2021_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/560/ind_031-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/561/ind_032-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/580/ind_033-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/581/ind_034-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/593/ind_035-2021_ver._kaskao_jr-_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/600/ind_036-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/606/ind_037-2021_ver._ismael-ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/611/ind_038-2021_ver._matheus-ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/612/ind_039-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/613/ind_040-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/614/ind_041-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/618/ind_042-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/620/ind_043-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/632/ind_044-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/637/ind_045-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/639/ind_046-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/653/ind_047-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/654/ind_048-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/676/ind_049-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/677/ind_050-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/678/ind_051-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/698/ind_052-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/710/ind_053-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/712/ind_054-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/719/ind_055-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/720/ind_056-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/727/ind_057-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/739/ind_058-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/748/ind_059-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/750/ind_060-2021_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/753/ind_061-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/765/ind_062-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/762/ind_063-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/770/ind_064-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/771/ind_065-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/774/ind_066-2021_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/781/ind_067-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/783/ind_068-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/788/ind_069-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/790/ind_070-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/791/ind_071-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/792/ind_072-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/793/ind_073-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/798/ind_074-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/799/ind_075-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/800/ind_076-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/801/ind_077-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/804/ind_078-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/813/ind_079-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/814/ind_080-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/824/ind_081-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/833/ind_082-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/834/ind_083-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/837/ind_084-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/855/ind_085-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/405/ple_001-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/406/ple_002-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/430/ple_003-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/431/ple_004-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/432/ple_005-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/433/ple_006-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/450/ple_007-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/451/ple_008-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/452/ple_009-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/461/ple_010-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/462/ple_011-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/463/ple_012-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/464/ple_013-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/489/ple_014-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/490/ple_015-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/491/ple_016-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/492/ple_017-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/493/ple_018-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/496/ple_019-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/512/ple_020-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/513/ple_021-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/514/ple_022-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/515/ple_023-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/524/ple_024-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/525/ple_025-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/526/ple_026-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/689/ple_027-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/537/ple_028-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/538/ple_029-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/539/ple_030-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/570/ple_031-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/574/ple_032-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/575/ple_033-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/576/ple_034-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/577/ple_035-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/599/ple_036-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/617/ple_037-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/634/ple_038-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/642/ple_039-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/643/ple_040-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/646/ple_041-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/647/ple_042-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/648/ple_043-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/662/ple_044-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/663/ple_045-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/664/ple_046-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/699/ple_047-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/690/ple_048-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/691/ple_049-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/686/ple_050-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/687/ple_051-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/756/ple_052-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/766/ple_053-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/700/ple_054-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/701/ple_055-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/702/ple_056-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/708/ple_057-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/731/ple_058-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/732/ple_059-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/733/ple_060-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/741/ple_061-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/742/ple_062-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/743/ple_063-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/768/ple_064-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/780/ple_065-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/841/ple_066-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/794/ple_067-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/795/ple_068-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/796/ple_069-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/797/ple_070-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/807/ple_071-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/808/ple_072-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/809/ple_073-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/810/ple_074-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/821/ple_075-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/830/ple_076-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/831/ple_077-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/842/ple_078-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/843/ple_079-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/838/ple_080_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/844/ple_081-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/845/ple_082-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/848/ple_083-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/849/ple_084-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/850/ple_085-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/851/ple_086-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/852/ple_087-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/805/plc_002-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/818/pr_001-2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/819/pr_002-2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/709/pelom_001-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/420/req_002-2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/422/req_003-2021-_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/429/req_004-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/449/req_007-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/453/req_008-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/454/req_009-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/455/req_010-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/470/req_011-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/471/req_012-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/472/req_013-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/477/req_014-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/482/req_015-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/486/req_016-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/494/req_017-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/497/req_018-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/498/req_019-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/501/req_020-2021_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/503/req_021-2021_ver._matheus-vera._lais_lucas-_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/508/req_022-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/518/req_025-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/519/req_026-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/520/req_027-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/540/req_030-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/547/req_031-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/559/req_033-2021_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/573/req_034-2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/591/req_035-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/601/req-036-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/621/req_038-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/623/req_039-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/652/req_040-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/655/req_041-2021vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/658/req_042-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/659/req_043-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/660/req_044-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/661/req_045-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/665/req_046-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/666/req_047-_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/667/req_048-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/668/req_049-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/669/req_050-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/670/req_051-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/675/req-_052-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/679/req_053-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/683/req_054-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/684/req_055-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/685/req_056-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/695/req_057-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/704/req_059-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/718/req_060-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/721/req_061-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/722/req_062-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/738/req_063-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/745/req_065-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/746/req_066-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/747/req_067-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/754/req_068-2021_ver._mauricio-matheus-nara.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/759/req_069-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/761/req_070-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/769/req_071-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/773/req_072-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/777/req_073-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/786/req_074-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/787/req_075-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/816/req_076-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/822/req_077-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/823/req_078-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/826/req_079-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/836/req_080-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/407/pll_001-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/412/pll_002-2021-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/500/pll_003-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/504/pll_004-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/556/pll_005-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/564/pll_006-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/594/pll_008-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/595/pll_009-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/602/pll_010-2021_vera._lais_lucas-ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/630/pll_011-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/635/pll_012-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/680/pll_013-2021_ver._matheus-vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/681/pll_014-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/706/pll_015-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/711/pll_016-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/740/pll_017-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/767/pll_018-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/820/pll_019-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/435/pdl_001-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/436/pdl_002-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/401/pp_001-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/402/pp_002-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/403/pp_003-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/408/pp_005-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/409/pp_006-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/413/pp_007-2021_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/414/pp_008-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/417/pp_009-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/418/pp_010-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/419/pp_011-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/421/pp_022-2021_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/423/pp_013-2021-_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/424/pp_014-2021-_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/425/pp_015-2021-_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/426/pp_016-2021-_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/427/pp_017-2021-_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/428/pp_018-21_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/437/pp_019-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/439/pp_020-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/440/pp_021-2021_vera._lais.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/441/pp_022-2021_vera._lais.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/457/pp_023-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/458/pp_024-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/459/pp_025-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/465/pp_026-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/466/pp_027-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/467/pp_028-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/468/pp_029-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/469/pp_030-2021_ver._mauricio-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/474/pp_031-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/478/pp_032-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/479/pp_033-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/483/pp__034-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/487/pp_035-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/499/pp_036-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/505/pp_037-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/506/pp_038-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/507/pp_039-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/510/pp_040-2021_ver._kaskao_junior.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/523/pp_041-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/528/pp_042-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/544/pp_043-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/545/pp_044-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/546/pp_045-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/548/pp_046-2021_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/549/pp_047-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/554/pp_048-2021_ver._kaskao_junior.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/555/pp_049-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/562/pp_050-2021_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/563/pp_051-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/565/pp_052-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/566/pp_053-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/567/pp_054-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/571/pp_055-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/572/pp_056-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/578/pp_057-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/579/pp_058-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/582/pp_059-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/583/pp_060-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/585/pp_061-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/586/pp_062-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/587/pp_063-2021_ver._kaskao_junior.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/588/pp_064-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/589/pp_065-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/590/pp_066-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/592/pp_067-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/596/pp_068-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/597/pp_069-2021_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/598/pp_070-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/603/pp_071-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/604/pp_072-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/607/pp_073-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/609/pp_074-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/610/pp_075-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/615/pp_076-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/616/pp_077-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/619/pp_078-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/622/pp_079-2021_ver._zanette-ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/624/pp_081-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/625/pp_082-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/626/pp_083-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/627/pp_084-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/628/pp_085-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/629/pp_086-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/631/pp_087-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/633/pp_088-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/636/pp_089-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/638/pp_090-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/640/pp_091-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/649/pp_092-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/650/pp_093-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/672/pp_095-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/673/pp_096-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/674/pp_097-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/682/pp_098-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/692/pp_099-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/693/pp_100-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/696/pp_101-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/697/pp102-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/705/pp_103-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/707/pp_104-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/715/pp_105-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/716/pp_106-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/717/pp_107-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/725/pp_108-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/726/pp_109-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/729/pp_110-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/730/pp_111-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/734/pp_112-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/735/pp_113-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/736/pp_114-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/737/pp_115-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/751/pp_116-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/752/pp_117-2021_ver._matheus.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/757/pp_118-2021_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/758/pp_119-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/764/pp_120-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/775/pp_121-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/772/pp_122-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/776/pp_123-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/778/pp_124-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/779/pp_125-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/784/pp_126-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/785/pp_127-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/789/pp_128-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/802/pp_129-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/803/pp_130-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/806/pp_131-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/811/pp_132-2021_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/812/pp_133-2021_ver._marcio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/815/pp_134-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/817/pp_135-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/827/pp_136-2021_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/828/pp_137-2021_ver._matheus-ver._xando.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/829/pp_138-2021_vera._nara.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/835/pp_139-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/846/pp_140-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/847/pp_141-2021_ver._mauricio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/854/pp_142-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/488/pi_001-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/522/pi_002-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/568/pi_003-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/641/pi_004-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/694/pi_005-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/728/pi_006-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/749/pi_007-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/763/pi_008-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/782/pi_009-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/839/pi_010-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/853/pi_011-2021_vera._lais_lucas.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/434/decreto_01-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/755/plce_001-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2021/832/plce_002-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H434"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>