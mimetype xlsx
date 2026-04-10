--- v0 (2026-01-12)
+++ v1 (2026-04-10)
@@ -54,1457 +54,1457 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ZANETE</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/277/ind_001-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/277/ind_001-2020.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o trator para associação da Patrulha Agrícola do Passo da Taquara.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CHICA</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/221/pi02.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/221/pi02.pdf</t>
   </si>
   <si>
     <t>PROPÕE QUE SEJA SUSPENSA A COBRANÇA DE ÁGUA POR TRÊS MESES RENOVÁVEIS PELO MESMO PERÍODO DOS USUÁRIOS DA REDE D'ÁGUA MUNICIPAL.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JOÃO RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja concedida anistia das dívidas dos pequenos agricultores que fazem parte do “Programa troca-troca de semente de milho”, da safra 2019/2020.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ismael</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/302/ind_005-2020-_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/302/ind_005-2020-_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Venho através desta indicação pedir que seja repassada ao Corpo de Bombeiros Voluntários de General Câmara, uma ambulância de grande porte (sem uso) pela Secretaria de Saúde do Município.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/303/ind_006-2020-_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/303/ind_006-2020-_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja criado pelo executivo municipal o EJA DIGITAL, dando oportunidade para as pessoas cursar/concluir o ensino fundamental.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/304/ind_007-2020-ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/304/ind_007-2020-ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja implantado no município o Projeto de Equoterapia.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/305/ind_008-2020-_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/305/ind_008-2020-_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma compra de uma área de terra para ser construído um novo cemitério municipal.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>TEZA</t>
   </si>
   <si>
     <t>Venho através deste, solicitar que seja feito paisagismo no trevo de acesso a Volta dos Freitas com canteiro e a imagem da Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/317/ind_010-2020-_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/317/ind_010-2020-_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que a administração Municipal crie uma campanha de Incentivo ao produtor que tem bloco fora do Município. Transferindo seu bloco para General Câmara.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/318/ind_011-2020-_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/318/ind_011-2020-_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja criado um programa para que todo o produtor que tem bloco em General Câmara concorra a uma premiação todo mês de dezembro, com forma de incentivo para aumentar mais a arrecadação.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/319/ind_012-2020-_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/319/ind_012-2020-_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja implantado o Programa Internet de fibra óptica, que seria um programa que atinge todo o interior, levando conexão a todos ajudando a promover conhecimento, informação e até diversão, melhorando a comunicação e democratizando o acesso à internet, o que resulta em inclusão digital e social.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/324/ind_013-2020-_ver._teza.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/324/ind_013-2020-_ver._teza.pdf</t>
   </si>
   <si>
     <t>"Venho através deste, solicitar que seja feito paisagismo no trevo de acesso em águas boas na localidade de Passo da Taquara.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/325/ind_014-2020-_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/325/ind_014-2020-_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que o executivo implante o projeto Primeira Infância Melhor que auxilia gestante e crianças de 0 a 3 anos.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/326/ind_015-2020-_vera._chica.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/326/ind_015-2020-_vera._chica.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar que seja disponibilizado recursos da saúde oriundos de repasses dos governos Federal e Estadual no combate ao COVID-19 ao Hospital de São Jerônimo, hoje Referência Regional, para auxiliar na montagem da estrutura completa de UTIS- Unidade de Tratamento Intensivo no atendimento dos doentes em estado crítico ou de risco no tratamento do corona vírus, com isto garantindo cotas se necessárias para os pacientes de General Câmara.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/327/ind_016-2020-_vera._chica.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/327/ind_016-2020-_vera._chica.pdf</t>
   </si>
   <si>
     <t>Que sejam disponibilizados mais recursos para a compra de TESTES para o COVID-19 à população.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>NANDO</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Helton Barreto, que seja liberada a prática de iro de laço, cumprindo requisitos sanitários adequados, conforme já estabelecido em outros municípios.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/355/ind_018-2020-_ver._joao_rodrigues.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/355/ind_018-2020-_ver._joao_rodrigues.pdf</t>
   </si>
   <si>
     <t>Que seja adquirida pela Prefeitura Municipal, uma roçadeira química.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/384/ind_019-2020_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/384/ind_019-2020_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja colocado um Chimarródromo no Balneário da Cachoeirinha.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/391/ind_020-2020_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/391/ind_020-2020_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a construção de um ginásio de esportes na localidade do Boqueirão.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção de Pesar à família de Ricardo da Silva Centeno.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DANIEL</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/336/mocao_de_pesar_n__2020__indio.docx</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/336/mocao_de_pesar_n__2020__indio.docx</t>
   </si>
   <si>
     <t>Moção Pesar a família de Índio Tabajara de Araújo Pires.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/337/mocao_de_pesar_n__2020__hermes.docx</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/337/mocao_de_pesar_n__2020__hermes.docx</t>
   </si>
   <si>
     <t>Moção de Pesar à família de Hermes Lutz Maciel.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Helton Holz Barreto</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/112/ple-004-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/112/ple-004-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 8.418,58 para o fim que especifica.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/113/ple-006-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/113/ple-006-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 409.000,00.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/114/ple-007-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/114/ple-007-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 108.000,00.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/115/ple-008-2020_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/115/ple-008-2020_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação, por prazo determinado,para atender necessidade temporária de excepcional interesse público, de recursos humanos para Secretária Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/116/ple-009-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/116/ple-009-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação, por prazo determinado,para atender necessidade temporária de excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/117/ple-010-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/117/ple-010-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação, por prazo determinado,para atender necessidade temporária de excepcional interesse público, de recursos humanos para Secretária Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/118/ple-011-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/118/ple-011-2020.pdf</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/119/ple-_012-2020-a.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/119/ple-_012-2020-a.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 257.750,00 para o fim que especifica.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/120/ple-_013-2020_a.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/120/ple-_013-2020_a.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 310.000,00 para o fim que especifica.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/121/ple-_014-2020_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/121/ple-_014-2020_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 162.570,77 para o fim que especifica.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/122/ple-_014-2020_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/122/ple-_014-2020_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar contratação por prazo determinado, para atender a necessidade temporária de excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/123/ple-_016-2020_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/123/ple-_016-2020_1.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial no valor de r$409.000,00 e revoga a Lei nº 2.211/2020.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/124/ple-_017-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/124/ple-_017-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Credito Especial no valor de R$ 108.000,00 e revoga a Lei 2.212/2020.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/126/ple-_018-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/126/ple-_018-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Credito Especial no valor de R$ 257.750,00 e revoga e Lei nº 2.217/2020.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/127/ple-_019-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/127/ple-_019-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de r$ 310.000,00 e revoga a Lei nº 2.218/2020.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/128/ple_020-2020_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/128/ple_020-2020_1.pdf</t>
   </si>
   <si>
     <t>Reconhece a calamidade pública municipal, convalida as medidas disciplinares no Decreto Municipal nº 030/2020, autoriza a prorrogação de vencimento de dívidas de natureza tributarias e não tributarias do exercício de 2020, dispõe sobre a contratação temporária de pessoal e dá outras providências.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/129/ple_021-2020_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/129/ple_021-2020_1.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual de 5% sobre os vencimentos básicos dos servidores públicos municipais de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/310/ple-024-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/310/ple-024-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar contrato de programa (convênio) com o CISVALE, destinado à prestação de serviços de saúde (serviços médicos e odontológicos) e aquisição de medicamentos e dá outras providências.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/322/ple_025-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/322/ple_025-2020.pdf</t>
   </si>
   <si>
     <t>" Altera o Parágrafo 2º e revoga o Parágrafo 4º do Artigo 1º da Lei nº 2.203/2019 de 26 de dezembro de 2019 e dá outras providências."</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/323/ple_026-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/323/ple_026-2020.pdf</t>
   </si>
   <si>
     <t>" Altera o Parágrafo 2º e revoga o Parágrafo 4º do Artigo 1º da Lei nº 2.204/2019 de 26 de dezembro de 2019 e dá outras providências."</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/330/ple-027-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/330/ple-027-2020.pdf</t>
   </si>
   <si>
     <t>Reformula e dá nova redação à Lei nº 2.178/2019, de 04 de julho de 2019 que institui o Programa de Incentivo e Apoio à Produção, Agro industrialização, Geração de renda e Diversificação da Agricultura Familiar do Município de General Câmara.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/333/ple-028-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/333/ple-028-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação por prazo determinado, para atender necessidade temporária de excepcional interesse público, de Recursos Humanos para a Secretaria Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/353/ple-029-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/353/ple-029-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 126.915,00 para o fim que especifica.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/354/ple-030-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/354/ple-030-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/361/ple-031-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/361/ple-031-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 27.615,00 para o fim que especifica.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/363/ple-_032-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/363/ple-_032-2020.pdf</t>
   </si>
   <si>
     <t>Suspende o prazo de validade do Concurso Público Municipal nº 01/20218.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/377/ple-033-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/377/ple-033-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar no valor de R$ 544.700,00 para o fim que especifica.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/379/ple-_034-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/379/ple-_034-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação por prazo determinado para atender necessidade temporária de excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/390/ple_035-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/390/ple_035-2020.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de General Câmara - RS para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/392/ple_036-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/392/ple_036-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o desconto no IPTU 2021 para pagamento antecipado e dá outras providências.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/393/ple_037-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/393/ple_037-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa "Em dia com General Câmara" e dá outras providências.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/397/ple_038-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/397/ple_038-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com o Estado do Rio Grande do Sul para perfuração de poços tubulares completos.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/362/pr-01-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/362/pr-01-2020.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização dos espaços da Câmara de Vereadores por terceiros e dá outras providências.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/216/req_001-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/216/req_001-2020.pdf</t>
   </si>
   <si>
     <t>Licença Ver. Mario Ricardo de Souza Albanus.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Alessandro - Xando</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/202/mocao_aplausos.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/202/mocao_aplausos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AOS PROFISSIONAIS DA ÁREA DA SAÚDE DO MUNICÍPIO DE GENERAL CÂMARA PELA DEDICAÇÃO, PROFISSIONALISMO E CORAGEM NO COMBATE DO NOVO CORONAVÍRUS (COVID-19).</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>Moção de Apoio para continuidade da formação dos novos policiais civis, a ampliação do numero de convocados para Acadepol e a inserção dos aprovados excedentes no cronograma do governo.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento à costureiras voluntárias.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/341/req_006-2020-_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/341/req_006-2020-_ver._xando.pdf</t>
   </si>
   <si>
     <t>Moção de apoio aos professores estaduais.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/371/req_007-2020_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/371/req_007-2020_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao PL 3.657/2020, que permite aos aposentados e pensionistas do INSS receber o 14º Salário Emergencial, em razão da pandemia do COVID 19.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/374/req_008-2020_vera._chica.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/374/req_008-2020_vera._chica.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares do Senhor Getúlio Souza.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/375/req_009-2020_vera._chica.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/375/req_009-2020_vera._chica.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares de Marcos Aurélio Müller.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/376/req_010-2020_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/376/req_010-2020_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares de Ana Maria da Silva Dutra.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/380/req_011-2020_ver._nando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/380/req_011-2020_ver._nando.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares de Francisco Pereira Rodrigues.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/381/req_012-2020_ver._nando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/381/req_012-2020_ver._nando.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares de Raphael Chaves de Souza.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/131/pll-001-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/131/pll-001-2020.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 1º, da Lei nº1.727 de 14 de novembro de 2012, que restringe o tráfego de veículos no Balneário da Cachoeirinha nos finais de semana durante todo o período de veraneio.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/132/pll_002-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/132/pll_002-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação de pessoa em cargo comissionados, contratos por tempo determinado e oficineiros na administração pública que cometeram crime de violência contra a mulher e dá outras providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/151/pll_003-2020-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/151/pll_003-2020-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 3º, inciso I e II da Lei nº 1832/2014 de 16 de janeiro de 2014, que dispõe sobre a indenização a título de auxílio alimentação para os servidores da Câmara Municipal de Vereadores de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/152/pll_004-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/152/pll_004-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aumento dos salários dos Servidores do Poder Legislativo Municipal, a título de aumento real e dá outras providências.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/153/pll-_005-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/153/pll-_005-2020.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios mensais do presidente e dos demais vereadores da Câmara Municipal de General Câmara para 39ª Legislatura do período de 1º de janeiro de 2021 a 31 de dezembro de 2024, e dá outras providencias.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/154/pll-_006-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/154/pll-_006-2020.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios mensais do prefeito, vice-prefeito e dos secretários do município de General Câmara para 39ª Legislatura do período de 1º de janeiro de 2021 a 31 de dezembro de 2024, e dá outras providencias.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/225/pll-007-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/225/pll-007-2020.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1.981, de 17 de junho de 2016, que “Regulamenta o tráfego de veículos na quadra da Rua Senado Florêncio entre as ruas 4 de maio e Visconde do Itaboraí, dotando-a de mão única no sentido centro/bairro, no que dispõe o Código de Trânsito Brasileiro e dá outras providências.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/400/pll_008-2020_ver._nando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/400/pll_008-2020_ver._nando.pdf</t>
   </si>
   <si>
     <t>Denomina de Acesso Ivalino José Moreira a via pública situada entre o Trevo de Acesso à Santo Amaro do Sul e a Rodovia ERS 244.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/274/pp-001-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/274/pp-001-2020.pdf</t>
   </si>
   <si>
     <t>Providenciar calçamento na Rua General Daniel Balbão, descida em frente ao portão principal do Arsenal de Guerra.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/275/pp-002-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/275/pp-002-2020.pdf</t>
   </si>
   <si>
     <t>Providenciar conserto do calçamento na Rua Marquês do Parana, nº 664.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/276/pp-003-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/276/pp-003-2020.pdf</t>
   </si>
   <si>
     <t>Providenciar conserto do calçamento na Rua Marquês do Paraná, nº 477.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/269/pp-004-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/269/pp-004-2020.pdf</t>
   </si>
   <si>
     <t>Providenciar conserto no calçamento da Rua Visconde do Itaburaí.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/272/pp-006-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/272/pp-006-2020.pdf</t>
   </si>
   <si>
     <t>Providenciar conserto do calçamento na esquina na Rua Visconde de Itaboraí com Orfelino Reichel.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/273/pp-007-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/273/pp-007-2020.pdf</t>
   </si>
   <si>
     <t>Providenciar conserto do calçamento na esquina na Rua Visconde de Itaboraí com Getúlio Vargas.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Providenciar concerto da  iluminação pública na localidade da Boca da Picada.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Que seja providenciada a iluminação pública na Rua José do Patrocínio, número 20.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Que seja providenciada a iluminação na ERS 130, KM1.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Que o Executivo providencie através a Secretária de Obras  que priorize a manutenção das ruas da cidade.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie através da Secretaria de Obras as melhorias no cemitério municipal, tais como a colocação de postes, lâmpadas e a extensão de água.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/299/pp_013-2020-_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/299/pp_013-2020-_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de placas de sinalização (sinalização de placas de pare), nas ruas José de Alencar, Travessa da Estação, Dom Feliciano, Airton Senna, todas as travessas da Rua Duque de Caxias.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/300/pp_014-2020-_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/300/pp_014-2020-_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a faixa de segurança na Rua Airton Senna, próximo ao novo Quartel de Bombeiros Voluntários.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/301/pp_015-2020-_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/301/pp_015-2020-_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de placas de "Atenção saída bombeiro", na rua Airton Senna ao lado direito e esquerdo da via.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/306/pp_016-2020-_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/306/pp_016-2020-_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pintura de três quebra-molas do calçamento do Boqueirão.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>SELOMAR</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/307/pp_017-2020-_ver._selomar.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/307/pp_017-2020-_ver._selomar.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com urgência a sinalização do quebra-mola na Rua Senador Florêncio, nos dois sentidos, entre a Lavagem do Tata e a Oficina do Gilson.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/311/perdido_de_providencia_018-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/311/perdido_de_providencia_018-2020.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com urgência o encanamento na Rua Visconde do Itaborai, pois em algumas partes encontra-se a céu aberto.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/312/pedido_de_providencia_019-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/312/pedido_de_providencia_019-2020.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção na Iluminação Publica na Rua Visconde do Itaborai, onde algumas lampadas estão com problemas.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/313/pp_020-2020-_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/313/pp_020-2020-_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a iluminação na ERS 244, KM 16.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/314/pp_021-2020-_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/314/pp_021-2020-_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a iluminação na Rua Antônio José de Souza, 65.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/315/pp_022-2020-_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/315/pp_022-2020-_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a manutenção e reposta a iluminação pública da Rua Artelino Santos.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/316/pp_023-2020-_ver._selomar.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/316/pp_023-2020-_ver._selomar.pdf</t>
   </si>
   <si>
     <t>Que seja feito um quebra-molas na Rua Os Maragatos, à esquerda de quem desce a Travessa Dona Miúda.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/320/pp_024-2020-_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/320/pp_024-2020-_ver._xando.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção das ruas do Balneário da Cachoeirinha e Estrada da Cachoeirinha com a colocação de materiais.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/328/pp_025-2020-_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/328/pp_025-2020-_ver._xando.pdf</t>
   </si>
   <si>
     <t>"Que seja providenciado o retorno das barreiras sanitárias para desinfecção e higienização dos veículos, na entrada da cidade."</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/329/pp_026-2020-_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/329/pp_026-2020-_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja estendida a rede d'água do Passo da Taquara do cemitério das Águas Boas até a propriedade do Senhor Marcos.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/331/pp_027-2020-_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/331/pp_027-2020-_ver._xando.pdf</t>
   </si>
   <si>
     <t>"Que seja providenciado a limpeza, sinalização e colocação de guarda rei na viaduto da Volta do Barreto, sobre os trilhos."</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/332/pp_028-2020-_ver._xando.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/332/pp_028-2020-_ver._xando.pdf</t>
   </si>
   <si>
     <t>"Que seja construída uma escada que dê acesso da Rua São João a Rua Maragatos."</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/338/pp_029-2020-_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/338/pp_029-2020-_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada iluminação pública na Rua Otávio Santarém, na altura do número 66, e no espaço do Embrião Industrial.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/339/pp_030-2020-_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/339/pp_030-2020-_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada iluminação pública na Rua Barão do Triunfo, em frente ao Centro Espírita Allan Kardec.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/359/pp_031-2020-_vera._chica.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/359/pp_031-2020-_vera._chica.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie através da Secretaria de Obras e Diretoria de transito, uma faixa de segurança na Rua Dr. Eugenio de Melo entre a Agropecuária Querência e o supermercado Bonato.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/364/pp_032-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/364/pp_032-2020.pdf</t>
   </si>
   <si>
     <t>Reitero novamente o pedido para que o Executivo Municipal providencie através da Secretaria de Obras e priorize a manutenção das seguintes ruas: Rua Visconde de Itaboray, Marques do Paraná, Don Feliciano, Senador Florêncio nas imediações da Escola Norberto, Airton Senna, Rua da Estação, Rua da Figueira, Daniel Balbão, Adão Albanus, Conde de Porto Alegre, Buarque de Macedo, São João...ruas da cidade.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/370/pp_033-2020-_ver._selomar.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/370/pp_033-2020-_ver._selomar.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação de uma lixeira na entrada da Vila dos Godoy.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/372/pp_034-2020_ver._selomar.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/372/pp_034-2020_ver._selomar.pdf</t>
   </si>
   <si>
     <t>Que seja colocado cascalho em frente ao bar do Paulo pedreiro no bairro praia.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/373/pp_035-2020_ver._zanette.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/373/pp_035-2020_ver._zanette.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o conserto da iluminação pública na residência de Gilberto Nogueira da Silva, na localidade da Boca da Picada.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/382/pp_036-2020_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/382/pp_036-2020_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a iluminação pública na Rua Buarque de Macedo, na altura do número 1365.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/383/pp_037-2020_ver._ismael.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/383/pp_037-2020_ver._ismael.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada iluminação pública na Praia da Cachoeirinha na parte do antigo Mangueirão.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/387/pp_038-2020_ver._selomar.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/387/pp_038-2020_ver._selomar.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca de lâmpada do poste em frente à residência do Manoel Luis Teixeira, estrada travessa de Santo Amaro - Capão Alto.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/388/pp_039-2020_ver._selomar.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/388/pp_039-2020_ver._selomar.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca de lâmpada em frente à residência do senhor Dori Godoy, na Vila dos Godoys.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/389/pp_040-2020_ver._selomar.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/389/pp_040-2020_ver._selomar.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca de lâmpada em frente à residência da senhora Tereza Godoy, na Vila dos Godoys.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta Vereadora informações a respeito do acidente envolvendo o veículo S10 da Secretaria de Saúde, bem como: _x000D_
 01) Nome do responsável no momento do acidente;_x000D_
 02) Qual avaliação feita no veículo sobre o dano;_x000D_
 03) Cópia se houver do seguro do veículo;_x000D_
 04) Cópia do processo de apuração do fato que envolve o acidente.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/357/pi_002-2020-_vera._chica.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/357/pi_002-2020-_vera._chica.pdf</t>
   </si>
   <si>
     <t>1) Que seja encaminhada a esta Vereadora informações sobre todas as verbas e recursos destinados dos Governo Federal e Estadual para o combate a Pandemia Covid 19 a partir de fevereiro deste ano, assim como todas as emendas parlamentares recebidas com as datas e empenhos  para a mesma finalidade._x000D_
 2) Cópia de todos os empenhos, notas fiscais, contratos, despesas em geral com justificativa de uso que estão sendo utilizadas durante a pandemia.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/358/pi_003-2020-_vera._chica.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/358/pi_003-2020-_vera._chica.pdf</t>
   </si>
   <si>
     <t>Solicito relatórios emitidos pelo sistema de gestão de abastecimento contratado pela Prefeitura, desde sua implantação até presente data, separados por mês e por Secretaria, que conste no mínimo, as seguintes informações:_x000D_
 1) Data do abastecimento;_x000D_
 02) Valor abastecido;_x000D_
 03) local do abastecimento;_x000D_
 04) Litros abastecidos;_x000D_
 05) Média de consumo do veículo/máquina;_x000D_
 06) Motorista responsável pelo abastecimento;_x000D_
 07) Placa do veículo abastecido.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/366/pi_004-2020-_vera._chica.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/366/pi_004-2020-_vera._chica.pdf</t>
   </si>
   <si>
     <t>Solicito copias de toda a documentação apresentada pela Empresa no nome de Maria Luiza de Azevedo Soares inscrita com CNPJ:33.153.074/0001-17 para possibilitar processos bem como copias dos contratos de serviço, empenhos, notas fiscais de 2019 até a presente data.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/386/pi_005-2020_vera._chica.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/386/pi_005-2020_vera._chica.pdf</t>
   </si>
   <si>
     <t>Se o Município no decorrer do ano de 2017 até a presente data autorizou ou deu anuência para alguma Empresa Mineradora de areia a proceder na extração nos rios Jacuí e Taquari._x000D_
 Em caso positivo, informar quais são as empresas, o período e fornecer cópia da documentação pertinente (contrato ou termo de autorização/permissão ou outro instrumento celebrado com as Empresas Mineradoras)</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>ADM</t>
   </si>
   <si>
     <t>ATOS ADMINISTRATIVOS</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/203/res_01-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/203/res_01-2020.pdf</t>
   </si>
   <si>
     <t>Resolução de Mesa 01/2020 - Dispõe sobre procedimentos para fins de prevenção á infecção e propagação do  Covid-19 no âmbito  da Câmara Municipal de General Câmara.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/204/convocacao-extra_-_vereadores_-_2-2020-convertido.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/204/convocacao-extra_-_vereadores_-_2-2020-convertido.pdf</t>
   </si>
   <si>
     <t>Ofício de convocação de Sessão Extraordinária 02/2020 - Sessão Extraordinária a ser realizada no dia 26 de março de 2020, no plenário deste Poder, às 19 horas, para deliberação e votação dos Projetos de Leis do Executivo de nº 020 e 021/2020.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/205/edital_de_convocacao-extra_-_2_-_2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/205/edital_de_convocacao-extra_-_2_-_2020.pdf</t>
   </si>
   <si>
     <t>Edital de convocação de Sessão Extraordinária 02/2020 da Câmara Municipal, para o dia 26 de março de 2020, a realizar-se no Edifício Sede do Poder Legislativo, às 19 horas com a finalidade de deliberar sobre o seguinte: Projetos de Leis 020 e 021/2020.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/206/resolucao_de_mesa_-_02-2020_-_covid-19.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/206/resolucao_de_mesa_-_02-2020_-_covid-19.pdf</t>
   </si>
   <si>
     <t>Resolução da Mesa 02/2020 -Prorroga o prazo estabelecido na Resolução de Mesa nº 01/2020 que “Dispõe sobre os procedimentos e regras para fins de prevenção à infecção e à propagação do COVID-19 no âmbito da Câmara Municipal de General Câmara”.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/210/resolucao_05.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/210/resolucao_05.pdf</t>
   </si>
   <si>
     <t>Resolução de Mesa 05/2020 - Altera a Resolução de Mesa 04/2020 que estabelece medidas temporárias de prevenção ao contagio pelo COVID-19, considerando a classificação de pandemia pela OMS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/211/r4.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/211/r4.pdf</t>
   </si>
   <si>
     <t>Resolução de Mesa 04/2020 - Estabelece medidas temporárias de prevenção ao contagio pelo COVID-19, considerando a classificação de pandemia pela OMS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/212/res_03-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/212/res_03-2020.pdf</t>
   </si>
   <si>
     <t>Resolução de Mesa 03/2020 - Altera a o prazo estabelecido na  Resolução de Mesa 02/2020 que estabelece medidas temporárias de prevenção ao contagio pelo COVID-19, considerando a classificação de pandemia pela OMS.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/351/resolucao_de_mesa_06-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/351/resolucao_de_mesa_06-2020.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO DE MESA Nº 06/2020 - ALTERA A RESOLUÇÃO DE MESA Nº 04, 22 DE ABRIL DE 2020.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>RESOLUÇÃO DE MESA DIRETORA Nº 07/2020 - REGULAMENTA O HORÁRIO D EXPEDIENTE E CONTROLE DOS SERVIDORES E DOS ESTAGIÁRIOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/368/resolucao_n_08.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/368/resolucao_n_08.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO MESA DIRETORA 08/2020 - DISPÕE SOBRE AS REGRAS A SEREM OBSERVADAS PELO AGENTE PÚBLICO DA CÂMARA MUNICIPAL DE GENERAL CÂMARA, DIANTE DAS ELEICOES MUNICIPAIS, ESTADUAIS E FEDERAIS DE  2020, ESPECIALMENTE QUANTO AS CONDUTAS PROÍBIDAS.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>Edital de Convocação - Sessão Ordinária 23/12 e 30/12.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/396/edital_preparatoria.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/396/edital_preparatoria.pdf</t>
   </si>
   <si>
     <t>Edital de Convocação de Sessão Extraordinária Preparatória nº 02/2020</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/398/resolucao_de_mesa-010-2020.docx</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/398/resolucao_de_mesa-010-2020.docx</t>
   </si>
   <si>
     <t>Resolução de Mesa 010/2020 - Dispõe sobre a suplementação e redução de dotações orçamentárias da Câmara Municipal de Vereadores de General Câmara.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/399/edital_sessao_solene.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/399/edital_sessao_solene.pdf</t>
   </si>
   <si>
     <t>Edital de Convocação de Sessão Solene nº 01/2021.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/208/decreto_002-2020_ponto_facultativo_carnaval-convertido.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/208/decreto_002-2020_ponto_facultativo_carnaval-convertido.pdf</t>
   </si>
   <si>
     <t>PONTO FACULTATIVO, o expediente integral dos dias 24 e 25 de fevereiro, segunda e terça-feira, do ano de 2020, em razão das festividades de_x000D_
 Carnaval.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/207/dec_003-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/207/dec_003-2020.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do município de General Câmara no exercício de 2017.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/209/dec_004-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/209/dec_004-2020.pdf</t>
   </si>
   <si>
     <t>PONTO FACULTATIVO, o expediente integral do dia 20 de abril, segunda, do ano de 2020, véspera do feriado de Tiradentes.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/394/decreto_006-2020.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/394/decreto_006-2020.pdf</t>
   </si>
   <si>
     <t>Ponto facultativo 24/12 e 31/12.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/335/scan.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/335/scan.pdf</t>
   </si>
   <si>
     <t>ofício 093/2020 - SMAD - Encaminha Projeto de Lei nº 028/2020 em regime de urgência.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1811,68 +1811,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/277/ind_001-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/221/pi02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/302/ind_005-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/303/ind_006-2020-_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/304/ind_007-2020-ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/305/ind_008-2020-_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/317/ind_010-2020-_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/318/ind_011-2020-_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/319/ind_012-2020-_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/324/ind_013-2020-_ver._teza.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/325/ind_014-2020-_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/326/ind_015-2020-_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/327/ind_016-2020-_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/355/ind_018-2020-_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/384/ind_019-2020_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/391/ind_020-2020_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/336/mocao_de_pesar_n__2020__indio.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/337/mocao_de_pesar_n__2020__hermes.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/112/ple-004-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/113/ple-006-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/114/ple-007-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/115/ple-008-2020_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/116/ple-009-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/117/ple-010-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/118/ple-011-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/119/ple-_012-2020-a.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/120/ple-_013-2020_a.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/121/ple-_014-2020_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/122/ple-_014-2020_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/123/ple-_016-2020_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/124/ple-_017-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/126/ple-_018-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/127/ple-_019-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/128/ple_020-2020_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/129/ple_021-2020_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/310/ple-024-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/322/ple_025-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/323/ple_026-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/330/ple-027-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/333/ple-028-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/353/ple-029-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/354/ple-030-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/361/ple-031-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/363/ple-_032-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/377/ple-033-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/379/ple-_034-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/390/ple_035-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/392/ple_036-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/393/ple_037-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/397/ple_038-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/362/pr-01-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/216/req_001-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/202/mocao_aplausos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/341/req_006-2020-_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/371/req_007-2020_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/374/req_008-2020_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/375/req_009-2020_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/376/req_010-2020_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/380/req_011-2020_ver._nando.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/381/req_012-2020_ver._nando.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/131/pll-001-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/132/pll_002-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/151/pll_003-2020-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/152/pll_004-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/153/pll-_005-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/154/pll-_006-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/225/pll-007-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/400/pll_008-2020_ver._nando.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/274/pp-001-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/275/pp-002-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/276/pp-003-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/269/pp-004-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/272/pp-006-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/273/pp-007-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/299/pp_013-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/300/pp_014-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/301/pp_015-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/306/pp_016-2020-_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/307/pp_017-2020-_ver._selomar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/311/perdido_de_providencia_018-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/312/pedido_de_providencia_019-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/313/pp_020-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/314/pp_021-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/315/pp_022-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/316/pp_023-2020-_ver._selomar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/320/pp_024-2020-_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/328/pp_025-2020-_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/329/pp_026-2020-_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/331/pp_027-2020-_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/332/pp_028-2020-_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/338/pp_029-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/339/pp_030-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/359/pp_031-2020-_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/364/pp_032-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/370/pp_033-2020-_ver._selomar.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/372/pp_034-2020_ver._selomar.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/373/pp_035-2020_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/382/pp_036-2020_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/383/pp_037-2020_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/387/pp_038-2020_ver._selomar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/388/pp_039-2020_ver._selomar.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/389/pp_040-2020_ver._selomar.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/357/pi_002-2020-_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/358/pi_003-2020-_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/366/pi_004-2020-_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/386/pi_005-2020_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/203/res_01-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/204/convocacao-extra_-_vereadores_-_2-2020-convertido.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/205/edital_de_convocacao-extra_-_2_-_2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/206/resolucao_de_mesa_-_02-2020_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/210/resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/211/r4.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/212/res_03-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/351/resolucao_de_mesa_06-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/368/resolucao_n_08.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/396/edital_preparatoria.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/398/resolucao_de_mesa-010-2020.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/399/edital_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/208/decreto_002-2020_ponto_facultativo_carnaval-convertido.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/207/dec_003-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/209/dec_004-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/394/decreto_006-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/335/scan.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/277/ind_001-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/221/pi02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/302/ind_005-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/303/ind_006-2020-_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/304/ind_007-2020-ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/305/ind_008-2020-_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/317/ind_010-2020-_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/318/ind_011-2020-_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/319/ind_012-2020-_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/324/ind_013-2020-_ver._teza.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/325/ind_014-2020-_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/326/ind_015-2020-_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/327/ind_016-2020-_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/355/ind_018-2020-_ver._joao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/384/ind_019-2020_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/391/ind_020-2020_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/336/mocao_de_pesar_n__2020__indio.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/337/mocao_de_pesar_n__2020__hermes.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/112/ple-004-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/113/ple-006-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/114/ple-007-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/115/ple-008-2020_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/116/ple-009-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/117/ple-010-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/118/ple-011-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/119/ple-_012-2020-a.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/120/ple-_013-2020_a.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/121/ple-_014-2020_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/122/ple-_014-2020_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/123/ple-_016-2020_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/124/ple-_017-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/126/ple-_018-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/127/ple-_019-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/128/ple_020-2020_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/129/ple_021-2020_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/310/ple-024-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/322/ple_025-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/323/ple_026-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/330/ple-027-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/333/ple-028-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/353/ple-029-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/354/ple-030-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/361/ple-031-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/363/ple-_032-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/377/ple-033-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/379/ple-_034-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/390/ple_035-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/392/ple_036-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/393/ple_037-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/397/ple_038-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/362/pr-01-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/216/req_001-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/202/mocao_aplausos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/341/req_006-2020-_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/371/req_007-2020_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/374/req_008-2020_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/375/req_009-2020_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/376/req_010-2020_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/380/req_011-2020_ver._nando.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/381/req_012-2020_ver._nando.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/131/pll-001-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/132/pll_002-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/151/pll_003-2020-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/152/pll_004-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/153/pll-_005-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/154/pll-_006-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/225/pll-007-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/400/pll_008-2020_ver._nando.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/274/pp-001-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/275/pp-002-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/276/pp-003-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/269/pp-004-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/272/pp-006-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/273/pp-007-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/299/pp_013-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/300/pp_014-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/301/pp_015-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/306/pp_016-2020-_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/307/pp_017-2020-_ver._selomar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/311/perdido_de_providencia_018-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/312/pedido_de_providencia_019-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/313/pp_020-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/314/pp_021-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/315/pp_022-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/316/pp_023-2020-_ver._selomar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/320/pp_024-2020-_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/328/pp_025-2020-_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/329/pp_026-2020-_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/331/pp_027-2020-_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/332/pp_028-2020-_ver._xando.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/338/pp_029-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/339/pp_030-2020-_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/359/pp_031-2020-_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/364/pp_032-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/370/pp_033-2020-_ver._selomar.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/372/pp_034-2020_ver._selomar.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/373/pp_035-2020_ver._zanette.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/382/pp_036-2020_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/383/pp_037-2020_ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/387/pp_038-2020_ver._selomar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/388/pp_039-2020_ver._selomar.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/389/pp_040-2020_ver._selomar.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/357/pi_002-2020-_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/358/pi_003-2020-_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/366/pi_004-2020-_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/386/pi_005-2020_vera._chica.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/203/res_01-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/204/convocacao-extra_-_vereadores_-_2-2020-convertido.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/205/edital_de_convocacao-extra_-_2_-_2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/206/resolucao_de_mesa_-_02-2020_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/210/resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/211/r4.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/212/res_03-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/351/resolucao_de_mesa_06-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/368/resolucao_n_08.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/396/edital_preparatoria.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/398/resolucao_de_mesa-010-2020.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/399/edital_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/208/decreto_002-2020_ponto_facultativo_carnaval-convertido.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/207/dec_003-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/209/dec_004-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/394/decreto_006-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2020/335/scan.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>