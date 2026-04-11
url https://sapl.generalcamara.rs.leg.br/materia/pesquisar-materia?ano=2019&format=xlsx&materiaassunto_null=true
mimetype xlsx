--- v0 (2026-01-12)
+++ v1 (2026-04-11)
@@ -54,1261 +54,1261 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Alessandro - Xando</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/159/ind_001-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/159/ind_001-2019.pdf</t>
   </si>
   <si>
     <t>Que seja disposto banheiro químicos na Praia da Cachoeirinha, aos finais de semana e feriado.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ismael</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/160/ind_002-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/160/ind_002-2019.pdf</t>
   </si>
   <si>
     <t>Propor a construção de um ponto de taxi na Rua Januário Batista para abrigar os carros de praça de Tânia Brum e Wagner Oliveira.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CHICA</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/161/ind_003-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/161/ind_003-2019.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção da rua que dá acesso que dá a cesso ao Camping do Balneário da Cachoeirinha, o trecho até a margem do rio, com a possibilidade de construir uma rampa de acesso para embarcações.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ZANETE, Ismael</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/162/ind_005-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/162/ind_005-2019.pdf</t>
   </si>
   <si>
     <t>Que seja criado o incetivo vale-feira a todos os servidores municipais, para o uso na feira de agricultura familiar.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ZANETE</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/227/ind_006-2019_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/227/ind_006-2019_1.pdf</t>
   </si>
   <si>
     <t>Que seja recolocada caixa d'agua da Volta dos Freitas no Boqueirão na residencia da Elisa.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/228/ind_007-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/228/ind_007-2019.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço artesiano na Localidade do Pagador Martel.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/229/ind_008-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/229/ind_008-2019.pdf</t>
   </si>
   <si>
     <t>Que seja disposto um monitor, exclusivamente, para os portões das escolas da rede municipal.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/230/ind_009-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/230/ind_009-2019.pdf</t>
   </si>
   <si>
     <t>Que seja definido o valor de R$ 50,00 para o Vale Feira a ser ciado pela administração.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/231/ind_010-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/231/ind_010-2019.pdf</t>
   </si>
   <si>
     <t>Que seja devolvido o terreno do Sindicato dos Trabalhadores Rurais que foi cedido ao município para a construção do Centro de Agricultura Familiar.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/217/mocao_contra.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/217/mocao_contra.pdf</t>
   </si>
   <si>
     <t>Moção CONTRA a Revogação dos Parágrafos 2º e 5º do art.22 da Constituição do Estado do Rio Grande do Sul, proposto pela Assembléia Legisiativa do RS através da PEC 280/2019, a qual dispensa consulta plebiscitária para a venda das estatais BANRISUL, CORSAN e PROCERGS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>NANDO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/218/mocao_de_repudio_magisterio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/218/mocao_de_repudio_magisterio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO CONTRA OS PROJETOS DE ALTERAÇÃO NO PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO ESTADUAL, NO ESTATUTO DO SERVIDOR PÚBLICO DO RIO GRANDE DO SUL E NA PREVIDÊNCIA ESTADUAL.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/219/mocao_pesar.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/219/mocao_pesar.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares, pelo falecimento da Srª Suzana Pires.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>DANIEL</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/220/mocao_de_apoio.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/220/mocao_de_apoio.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Marcha pela Segurança Pública que protesta contra a inclusão das categorias na reforma da Previdência, a retirada de direitos e a continuidade do parcelamento e dos atrasos salariais.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Helton Holz Barreto</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/37/ple-002-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/37/ple-002-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no Valor de R$ 253.750,00.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/163/ple-003-2019_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/163/ple-003-2019_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no Valor de R$ 310.000,00.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/164/ple-004-2019_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/164/ple-004-2019_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 660.549,43.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/165/ple-005-2019_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/165/ple-005-2019_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar financiamento na linhas de crédito do Financiamento à Infraestrutura e ao Saneamento - FINISA, junto a Caixa Econômica Federal, a oferecer garantias e dá outras providências.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/166/ple-006-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/166/ple-006-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre declaração de vacância e arrecadação de bens vagos e dá outras providências.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/168/ple-009-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/168/ple-009-2019.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art.1º da Lei Municipal nº 2141/2019 que Autoriza a Concessão de Bem Imóvel de propriedade do Município de General Câmara.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no Valor de R$ 400.000.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/169/ple-011-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/169/ple-011-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito adicional Suplementar no Valor de R$ 347.290,15.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/170/ple-012-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/170/ple-012-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no Valor de R$ 33.508,33 para o fim especifica.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/171/ple-013-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/171/ple-013-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 11.157,00 para o fim que especifica.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/172/ple-014-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/172/ple-014-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a contratar ou credenciar empresas e/ou operadoras que forneçam mecanismos e e ferramentas para auxiliar no serviço de arrecadação por meio de pagamento com cartões de credito e dá outras providências.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/173/ple-015-2019_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/173/ple-015-2019_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a realizar contratação por prazo determinado para atender necessidade temporária de excepcional interesse publico e dá outras providências.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/41/ple-016-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/41/ple-016-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito especial no valor de R$ 319.304,51 para o fim que especifica.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/40/ple-017-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/40/ple-017-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no R$ 14.963,45</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Concede revisão geral anual de 4% sobre os vencimentos básicos dos servidores Públicos Municipais de General Câmara.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/38/ple-019-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/38/ple-019-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar no valor de R$ 31.335,03 para o fim que especifica.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/107/ple-020-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/107/ple-020-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo municipal a celebrar termo de fomento para a continuação da obra de construção do novo pavilhão da comunidade de São José no distrito de Boqueirão em General Câmara.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/106/ple-021-2019-_substitutivo.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/106/ple-021-2019-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 108.100,00 para o fim que especifica.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/105/ple-022-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/105/ple-022-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo municipal a realizar contratação por prazo determinado para atender necessidade temporária de excepcional interesse publico e dá outras providências.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/104/ple-023-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/104/ple-023-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 2.463,98.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/103/ple-024-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/103/ple-024-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no valor de R$ 19.612,98.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/102/ple-025-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/102/ple-025-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo Municipal a realizar contratação por prazo determinado para atender necessidade temporária de excepcional interesse Público e dá outras providencias.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/101/ple-026-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/101/ple-026-2019.pdf</t>
   </si>
   <si>
     <t>Reestrutura o conselho Municipal de turismo - COMTUR, criado pela lei municipal Nº 1651/2011.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/100/ple-027-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/100/ple-027-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo e Apoio a produção, agro industrialização, geração de renda e diversificação da agricultura familiar do município de General Câmara.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/99/ple-_028-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/99/ple-_028-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito Especial no valor de R$ 35.000,00 para o fim que especifica.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/98/ple-029-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/98/ple-029-2019.pdf</t>
   </si>
   <si>
     <t>Cria rubrica e autoriza a abertura de crédito adicional especial no valor de R$ 35.845,05 para devolução de restos de recursos remanescentes do fundo Municipal de Saúde de General Câmara.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/97/ple-030-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/97/ple-030-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa "Em dia com General Câmara", e dá outras providências.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/108/ple-032-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/108/ple-032-2019.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento da secretaria municipal de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/109/ple-033-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/109/ple-033-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a politica do meio ambiente do município de General Câmara.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/110/ple-034-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/110/ple-034-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de R$ 500.000,00, e dá outra providência.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/111/ple-035-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/111/ple-035-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 1822, de 14 de Janeiro de 2014, e dá outras Providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/175/ple-036-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/175/ple-036-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação, por prazo determinado, para atender necessidade temporária de excepcional interesse Público, de recursos humanos para a Secretaria Municipal de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/176/ple-_041-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/176/ple-_041-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estagio de estudantes em órgãos da estrutura administrativa do poder executivo do Município de General Câmara, e da outras providências.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/177/ple-042-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/177/ple-042-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de bem imóvel de propriedade do Município de General Câmara, e da outras providências.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/178/ple-043-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/178/ple-043-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de serviço civil e auxiliar de combate ao fogo, de prevenção de incêndio e de atividades de defesa civil no Município de General Câmara, de acordo com o art. 128 da constituição do Estado do Rio Grande do Sul; e dá outras providências.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/179/ple-044-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/179/ple-044-2019.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana da Bíblia" no Município de General Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/180/ple-_045-2019-compactado.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/180/ple-_045-2019-compactado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2020.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/181/ple-_046-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/181/ple-_046-2019.pdf</t>
   </si>
   <si>
     <t>Cria a Superintendência geral de enfermagem e o cargo de provimento em comissão de diretor superintendente de enfermagem; altera as leis 1.822, de 14 de janeiro de 2014 e 1.824, de 16 de janeiro de 2014; e dá outras providências.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/182/ple-047-2019_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/182/ple-047-2019_1.pdf</t>
   </si>
   <si>
     <t>Altera a ementa e o art. 1º da Lei nº 2.191, de 25 de setembro de 2019.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/183/ple-048-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/183/ple-048-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional Suplementar no valor de R$ 108.425,50 para o fim que especifica.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/184/ple-049-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/184/ple-049-2019.pdf</t>
   </si>
   <si>
     <t>Cria ouvidoria Municipal na estrutura administrativa do Gabinete do Prefeito; altera a lei nº 1.824, de 16 de janeiro de 2014; e dá outras providências.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/185/ple-_050-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/185/ple-_050-2019.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de contribuição de melhoria das obras que enumera e dá outras providências.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/186/ple-_051-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/186/ple-_051-2019.pdf</t>
   </si>
   <si>
     <t>Concede a isenção da cobrança de contribuição de melhoria aos proprietários de imóveis que especifica.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/187/ple-_052-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/187/ple-_052-2019.pdf</t>
   </si>
   <si>
     <t>Institui Premio ao servidor público municipal; acrescenta o artigo 105-a a Lei nº 1.823, de 16 de janeiro de 2014; e dá outras providências.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/188/ple-053-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/188/ple-053-2019.pdf</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/189/ple-054-2019-contratacao_fisioterapeuta.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/189/ple-054-2019-contratacao_fisioterapeuta.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a realizar contratação por prazo determinado para atender necessidade de excepcional interesse publico e dá outras providências.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/190/ple-055-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/190/ple-055-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação por prazo determinado para atender necessidade de excepcional interesse público e dá outras providencias.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/191/ple-056-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/191/ple-056-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização e instalação serviços civis e auxiliares de combate ao fogo, de prevenção de incêndios e de atividades de defesa civil, na modalidade de bombeiro voluntário do Município de General Câmara, de acordo com o Art. 128 da Constituição Estadual.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/192/ple-057-2019_-1-reurb_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/192/ple-057-2019_-1-reurb_1.pdf</t>
   </si>
   <si>
     <t>Estabelece normas sobre a Regularização Fundiária Urbana - Reurb, no âmbito do Município de General Câmara, de acordo com a Lei federal nº 13.465/2017 r dá outras providencias.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/193/ple-_059-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/193/ple-_059-2019.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de General Câmara para exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/194/ple-060-2019-credito_especial-lazier_e_goergen_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/194/ple-060-2019-credito_especial-lazier_e_goergen_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 342.145,00 para o fim que específica.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/197/61.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/197/61.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desconto no IPTU 2020 para pagamento antecipado e dá outras providências.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/167/pll_001-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/167/pll_001-2019.pdf</t>
   </si>
   <si>
     <t>"Denomina Beco dos "A", via localizada no centro, na cidade de General Câmara."</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/199/pll-_002-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/199/pll-_002-2019.pdf</t>
   </si>
   <si>
     <t>Denomina-se Travessa Danilo José Gomes da Silva, via localizada no Balneário da Cachoeirinha.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/222/pll_005-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/222/pll_005-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aumento dos salários dos Servidores do Poder Legislativo Municipal, a titulo de aumento real e dá outras providências.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/174/pll-007-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/174/pll-007-2019.pdf</t>
   </si>
   <si>
     <t>Denomina Paulo Roberto Ramé a Escola Municipal de Educação Infantil localizada na Rua General Gustavo Farias, centro de General Câmara. Autoria Luis Eduardo Bortoli de Oliveira.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/195/projeto_de_lei_ar_na_tubulacao_1_1.docx</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/195/projeto_de_lei_ar_na_tubulacao_1_1.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamento eliminador de ar nas tubulações de abastecimento de água das redes d’água do interior do município.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/196/pll_010.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/196/pll_010.pdf</t>
   </si>
   <si>
     <t>Institui o mês e dia municipal da família e dá outras providências.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/198/decreto.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/198/decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título honorífico de Cidadão Emerito de General Câmara ao Senhor Raul Joaquim de Freitas Junior. Ver. Mário Kaskão</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/236/pp_001-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/236/pp_001-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar lixeiras na Volta do Barreto.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>JOÃO RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/237/pp_003-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/237/pp_003-2019.pdf</t>
   </si>
   <si>
     <t>Conserto de calçamentos em diversas ruas da cidade.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/238/pp_005-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/238/pp_005-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção da Rua em frente ao Bar do Paulo, Bairro Praia e reposição de lâmpadas. Ver. Gerri</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/239/pp_006-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/239/pp_006-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção e alargamento de alguns pontos na Rua da Figueira que da acessoa a sanga da Generosa, no Bairro Praia.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>SELOMAR</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/241/pp_007-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/241/pp_007-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar a colocação de quebra-molas na Rua Duque de Caxias com Dom Feliciano.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/243/pp_008-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/243/pp_008-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção na Rua Buarque de Macedo.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/240/pp_009-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/240/pp_009-2019.pdf</t>
   </si>
   <si>
     <t>Reparo em postes da iluminação pública na localidade do Potreiro.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/242/pp_008-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/242/pp_008-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar patrolamento nas estradas do Potreiro.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/244/pp_011-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/244/pp_011-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar reparo na Ponte Trivalo, na Boca da Picada.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/245/pp_012-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/245/pp_012-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar reposição da lâmpadas no poste da Rua Visconde do Itaburay nº 1640.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/246/pp_013-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/246/pp_013-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar manutenção da iluminação e colocação de tampa de bueiro na Rua Dom Feliciano.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/250/pp_014-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/250/pp_014-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar um banheiro público na praça  Ângelo Cetraro.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/247/pp_015-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/247/pp_015-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar Iluminação na Estrada da Cachoeirinha.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/248/pp_016-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/248/pp_016-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar limpeza de bueiro e colocação de tampa nas ruas Visconde de Itaburaí e Doutor Eugênio de Melo.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/249/pp_017-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/249/pp_017-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar reposisção de lampadas e restauração nos braçoes da iluminação na Rua Artelino Santos</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/251/pp_018-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/251/pp_018-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar reposição de lâmpadas na Rua Mac Genit.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/254/pp_019-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/254/pp_019-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar iluminação e manutenção da Rua Odi Quoos Reis.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>GERRI ADRIANO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/253/pp_020-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/253/pp_020-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar iluminação na Rua Antonio Pereira Neto.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/252/pp_022-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/252/pp_022-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar a limpeza e manutenção do escadão na Rua David Canabarro.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/255/pp_023-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/255/pp_023-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar limpeza e assoreamento da sanga, ao final da rua David Canabarro.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/256/pp_024-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/256/pp_024-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar quebra-molas na Rua Senador Florêncio.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/257/pp_026-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/257/pp_026-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar patrolamento, entrando na curva perigosa, na estrada Capão Alto na Travessa que vai para o Potreiro.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Providenciar iluminação na rampa do publica do Rio Taquari.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/266/pp_028-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/266/pp_028-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar iluminação publica Pagador Martel.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/267/pp_029-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/267/pp_029-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar manutenção na Travessa Venâncio Aires, na Rua Marechal Câmara, em Santo Amaro.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/268/pp_030-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/268/pp_030-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar iluminação e manutenção na Vila Maragatos.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/259/pp_033-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/259/pp_033-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar iluminação e manutenção das ruas no Balneário da Cachoeirinha.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/260/pp_034-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/260/pp_034-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar iluminação publica na Rua Otávio Santarem.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/258/pp_035-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/258/pp_035-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar iluminação e manutenção da Rua Euclides A. Baptista.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/261/pp_036-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/261/pp_036-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar lixeira na Volta dos Freitas.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/262/pp_037-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/262/pp_037-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar iluminação e manutenção da Rua Buarque de Macedo(pontilhão).</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/263/pp_040-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/263/pp_040-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar iluminação publica na Rua Eraldo da Silveira Batista, Vila Popular.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/264/pp_042-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/264/pp_042-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar colocação de placas nas ruas do Balneário da Cachoeirinha.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/232/pi_001-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/232/pi_001-2019.pdf</t>
   </si>
   <si>
     <t>Diversos questionamentos.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/233/pi_002-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/233/pi_002-2019.pdf</t>
   </si>
   <si>
     <t>Informações sobre empenhos e laudo da Assistente Social.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/234/pi_003-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/234/pi_003-2019.pdf</t>
   </si>
   <si>
     <t>Informações sobre contratos firmados oriundos de processos licitatórios.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/235/pi_004-2019.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/235/pi_004-2019.pdf</t>
   </si>
   <si>
     <t>Informações sobre a existência de hino municipal.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/215/decreto_03.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/215/decreto_03.pdf</t>
   </si>
   <si>
     <t>PONTO FACULTATIVO no âmbito do Poder Legislativo Municipal o expediente integral no dia 24 de dezembro de 2019, terça-feira e no dia 31 de_x000D_
 dezembro de 2019, terça-feira em razão da véspera de Natal e Ano Novo.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/214/decreto_02.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/214/decreto_02.pdf</t>
   </si>
   <si>
     <t>Decreto 02/2019 -  Ponto Facultativo - 28 de agosto</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1615,68 +1615,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/159/ind_001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/160/ind_002-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/161/ind_003-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/162/ind_005-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/227/ind_006-2019_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/228/ind_007-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/229/ind_008-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/230/ind_009-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/231/ind_010-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/217/mocao_contra.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/218/mocao_de_repudio_magisterio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/219/mocao_pesar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/220/mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/37/ple-002-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/163/ple-003-2019_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/164/ple-004-2019_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/165/ple-005-2019_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/166/ple-006-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/168/ple-009-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/169/ple-011-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/170/ple-012-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/171/ple-013-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/172/ple-014-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/173/ple-015-2019_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/41/ple-016-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/40/ple-017-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/38/ple-019-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/107/ple-020-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/106/ple-021-2019-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/105/ple-022-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/104/ple-023-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/103/ple-024-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/102/ple-025-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/101/ple-026-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/100/ple-027-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/99/ple-_028-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/98/ple-029-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/97/ple-030-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/108/ple-032-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/109/ple-033-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/110/ple-034-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/111/ple-035-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/175/ple-036-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/176/ple-_041-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/177/ple-042-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/178/ple-043-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/179/ple-044-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/180/ple-_045-2019-compactado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/181/ple-_046-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/182/ple-047-2019_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/183/ple-048-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/184/ple-049-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/185/ple-_050-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/186/ple-_051-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/187/ple-_052-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/188/ple-053-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/189/ple-054-2019-contratacao_fisioterapeuta.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/190/ple-055-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/191/ple-056-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/192/ple-057-2019_-1-reurb_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/193/ple-_059-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/194/ple-060-2019-credito_especial-lazier_e_goergen_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/197/61.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/167/pll_001-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/199/pll-_002-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/222/pll_005-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/174/pll-007-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/195/projeto_de_lei_ar_na_tubulacao_1_1.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/196/pll_010.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/198/decreto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/236/pp_001-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/237/pp_003-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/238/pp_005-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/239/pp_006-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/241/pp_007-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/243/pp_008-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/240/pp_009-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/242/pp_008-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/244/pp_011-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/245/pp_012-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/246/pp_013-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/250/pp_014-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/247/pp_015-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/248/pp_016-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/249/pp_017-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/251/pp_018-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/254/pp_019-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/253/pp_020-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/252/pp_022-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/255/pp_023-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/256/pp_024-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/257/pp_026-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/266/pp_028-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/267/pp_029-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/268/pp_030-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/259/pp_033-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/260/pp_034-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/258/pp_035-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/261/pp_036-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/262/pp_037-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/263/pp_040-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/264/pp_042-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/232/pi_001-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/233/pi_002-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/234/pi_003-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/235/pi_004-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/215/decreto_03.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/214/decreto_02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/159/ind_001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/160/ind_002-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/161/ind_003-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/162/ind_005-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/227/ind_006-2019_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/228/ind_007-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/229/ind_008-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/230/ind_009-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/231/ind_010-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/217/mocao_contra.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/218/mocao_de_repudio_magisterio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/219/mocao_pesar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/220/mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/37/ple-002-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/163/ple-003-2019_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/164/ple-004-2019_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/165/ple-005-2019_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/166/ple-006-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/168/ple-009-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/169/ple-011-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/170/ple-012-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/171/ple-013-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/172/ple-014-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/173/ple-015-2019_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/41/ple-016-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/40/ple-017-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/38/ple-019-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/107/ple-020-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/106/ple-021-2019-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/105/ple-022-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/104/ple-023-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/103/ple-024-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/102/ple-025-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/101/ple-026-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/100/ple-027-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/99/ple-_028-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/98/ple-029-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/97/ple-030-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/108/ple-032-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/109/ple-033-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/110/ple-034-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/111/ple-035-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/175/ple-036-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/176/ple-_041-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/177/ple-042-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/178/ple-043-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/179/ple-044-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/180/ple-_045-2019-compactado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/181/ple-_046-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/182/ple-047-2019_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/183/ple-048-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/184/ple-049-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/185/ple-_050-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/186/ple-_051-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/187/ple-_052-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/188/ple-053-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/189/ple-054-2019-contratacao_fisioterapeuta.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/190/ple-055-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/191/ple-056-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/192/ple-057-2019_-1-reurb_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/193/ple-_059-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/194/ple-060-2019-credito_especial-lazier_e_goergen_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/197/61.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/167/pll_001-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/199/pll-_002-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/222/pll_005-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/174/pll-007-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/195/projeto_de_lei_ar_na_tubulacao_1_1.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/196/pll_010.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/198/decreto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/236/pp_001-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/237/pp_003-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/238/pp_005-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/239/pp_006-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/241/pp_007-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/243/pp_008-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/240/pp_009-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/242/pp_008-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/244/pp_011-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/245/pp_012-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/246/pp_013-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/250/pp_014-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/247/pp_015-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/248/pp_016-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/249/pp_017-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/251/pp_018-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/254/pp_019-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/253/pp_020-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/252/pp_022-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/255/pp_023-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/256/pp_024-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/257/pp_026-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/266/pp_028-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/267/pp_029-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/268/pp_030-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/259/pp_033-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/260/pp_034-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/258/pp_035-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/261/pp_036-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/262/pp_037-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/263/pp_040-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/264/pp_042-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/232/pi_001-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/233/pi_002-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/234/pi_003-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/235/pi_004-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/215/decreto_03.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2019/214/decreto_02.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="243.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>