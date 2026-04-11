--- v0 (2026-01-12)
+++ v1 (2026-04-11)
@@ -51,912 +51,912 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/42/ple-001-2018_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/42/ple-001-2018_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para parcelamento de Crédito Tributário ou não Tributário, inscrito em divida ativa.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/43/ple-002-2018_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/43/ple-002-2018_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa " em dia com General Câmara", e dá outras providências.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/44/ple-004-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/44/ple-004-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a realizar termo de concessão de uso de bens móveis a associação dos produtores de leite camarense APROLEIC.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/45/ple-005-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/45/ple-005-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a realizar termos de concessão de uso de bens móveis a associação dos produtores e produtoras rurais do Rincão.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/46/pll-006-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/46/pll-006-2018.pdf</t>
   </si>
   <si>
     <t>Cria o Diário oficial eletronico do município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/47/ple-007-2018_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/47/ple-007-2018_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Suplementar no valor de R$ 181.803,95=</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/49/ple-008-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/49/ple-008-2018.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei n° 1531/2010 que autoriza o município de General Câmara a integrar a Associação de Turismo da Região do Vale do Rio Pardo e dá outras providências.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/50/ple-009-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/50/ple-009-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar atendente de Escola em caráter de emergência para o ano letivo de 2018, por tempo determinado e dá outras providências.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/55/ple-013-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/55/ple-013-2018.pdf</t>
   </si>
   <si>
     <t>Cria empregos públicos agente comunitário de saúde, Autoriza a contratação por excepcional interesse público e dá outras providências</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/56/ple-014-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/56/ple-014-2018.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual de 4,00% no vencimento básico dos servidores municipais.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/57/ple-015-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/57/ple-015-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desconto no IPTU 2018 para pagamento antecipado e dá outras providências.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/58/ple-016-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/58/ple-016-2018.pdf</t>
   </si>
   <si>
     <t>Cria empregos públicos de agente comunitário de saúde, autoriza a contratação e dá outras providências.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/59/ple-017-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/59/ple-017-2018.pdf</t>
   </si>
   <si>
     <t>Institui Coordenadoria Municipal de Serviços de Água - CODESA Vinculada a Estrutura Administrativa do Poder Executivo do Município de General Câmara, acrece item XIII ao Art. 4º, Seção XIII e Art. 16-A ao capitulo III da Lei Nº 1824 de 16 de Janeiro de 014 e dá outras providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/60/ple-018-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/60/ple-018-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os serviços de abastecimento de agua no interior do Município de General Câmara, disciplina as responsabilidades, a forma de atuação e e estabelece a estrutra administrativa da CODESA - Coordenadoria Municipal de Serviços de Água, e dá outras providências.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/61/ple-019-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/61/ple-019-2018.pdf</t>
   </si>
   <si>
     <t>Acresce cargos no Quadro de Provimento Efetivo previsto no art. 3º eno quadro de cargos em comissão e de F.G. previsto no art. 20, e insere Atribuições no Anexo I e no Anexo II da Lei do Plano de Carreira dos Servidores do Poder executivo Municipal Nº 1822 de 14 de Janeiro 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/62/ple-020-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/62/ple-020-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo Municipal através da Secretaria Municipal de Saúde e Firmar convênio na área de Transporte Eletivo Saúde com o Município de São Jerônimo.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/63/ple-021-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/63/ple-021-2018.pdf</t>
   </si>
   <si>
     <t>Dá Nova Redação ao caput do art. 1º da Lei Municipal nº 2094/2018 - Dispôe sobre o desconto no IPTU 2018 para pagamento antecipado e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/64/ple-022-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/64/ple-022-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar Engenheiro Civil em caráter de emergência para o ano de 2018, por tempo determinado e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/65/ple-023-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/65/ple-023-2018.pdf</t>
   </si>
   <si>
     <t>Altera o Órgão Orçamentário do Serviço de Saneamento e autoriza a Abertura de Crédito Suplementar no Valor R$ 246.471,36.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/66/ple-024-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/66/ple-024-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar no valor de R$ 47.228,55.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/67/ple-024-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/67/ple-024-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a realizar contratação temporária de excepcional interesse público e da outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/69/ple-026-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/69/ple-026-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no valor de R$ 105.000,00.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/70/ple-027-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/70/ple-027-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no Valor de R$ 11.746,14.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/73/ple-028-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/73/ple-028-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 200.000,00.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/72/ple-029-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/72/ple-029-2018.pdf</t>
   </si>
   <si>
     <t>Extingue cargos do art. 3º, altera a redação do art. 12 e os coeficientes segundo a classe do item I do art. 25 da Lei Nº 1822 do Plano de carreira dos Servidores do Executivo Municipal de 14 de Janeiro de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/74/ple-030-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/74/ple-030-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no valor de R$ 47.568,79.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/75/ple-031-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/75/ple-031-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 190.000,00.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/76/ple-032-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/76/ple-032-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no valor de R$ 7.904,04.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/77/ple-031-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/77/ple-031-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a regularizar a posse exercida sobre imóvel urbano situado no município de vale verde, mediante a transferência de propriedade do mesmo e dá outras providências.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/79/ple-034-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/79/ple-034-2018.pdf</t>
   </si>
   <si>
     <t>"Institui a Coordenadoria Municipal de Água - CODESA vinculada a Estrutura Administrativa do Poder executivo do Município de General Câmara acresce Item XIII ao Art.4º, Seção XIII e Art. 16-A ao Capítulo III da Lei nº1824 de 16 de janeiro de 2014 e dá outras providências."</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/80/ple-035-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/80/ple-035-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre os serviços de Abastecimento de Água no Interior de Município de General Câmara, disciplina as responsabilidades, a forma de atuação e estabelece a estrutura administrativa da CODESA - Coordenadoria Municipal de Serviços de Água, e dá á outras providências."</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/81/ple-036-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/81/ple-036-2018.pdf</t>
   </si>
   <si>
     <t>"Acresce cargos no Quadro de Provimento Efetivo do Art. 3º e no Quadro de Cargos em Comissão e de F. G. do Art. 20 e insere Atribuições do Anexo I e no Anexo II da Lei do Plano de Carreira dos Servidores do Poder Executivo Municipal Nº 1822 de 14 de janeiro de 1014, e dá outras providências."</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Helton Holz Barreto</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/82/ple-037-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/82/ple-037-2018.pdf</t>
   </si>
   <si>
     <t>"Altera o coeficientes dos padrões 05 e 06 dos cargos de Provimento em Comissão do Inciso II Arti.25; dá nova redação as atribuições da categoria funcional de Contador e Altera o padrão de vencimento da categoria funcional de Técnico Agrícola do Anexo I; Altera a descrição sintética das atribuições do cargo de Diretor do Departamento de Planejamento e Projetos Públicos do anexo II da Lei Nº 1822/2014 de 14 de janeiro de 2014."</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/83/ple-039-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/83/ple-039-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no Valor de R$ 1.078.000,00 para o fim que especifica.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/92/ple-040-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/92/ple-040-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/84/ple-041-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/84/ple-041-2018.pdf</t>
   </si>
   <si>
     <t>Institui programa de Educação Fiscal e da outras providencias.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/85/ple-042-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/85/ple-042-2018.pdf</t>
   </si>
   <si>
     <t>Institui o cadastro técnico municipal.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/86/ple-043-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/86/ple-043-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no Valor de R$ 70.000,00.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/89/ple-044-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/89/ple-044-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de Uso do Bem Imóvel Camping da Cachoeirinha à iniciativa privada</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/90/ple-045-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/90/ple-045-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no Valor de R$ 112.475,55 para o fim que especifica.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/87/ple-043-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/87/ple-043-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no Valor de R$ 142.336,67.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/88/ple-047-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/88/ple-047-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no Valor de R$ 193.649.67.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/91/3_-_ple-048-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/91/3_-_ple-048-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no valor de R$ 40.000,00 par o fim que especifica.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/93/ple-049-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/93/ple-049-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de Uso de Bem Imóvel - Bar do Balneário da Cachoeirinha a iniciativa privada.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/94/ple-050-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/94/ple-050-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito Suplementar no valor de R$ 149.822,83.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/95/ple-051-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/95/ple-051-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de uso do Bem Imóvel Camping da Cachoeirinha á iniciativa privada.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/133/ple-052-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/133/ple-052-2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 1824 de 16 de janeiro de 2014, para dispor sobre a distribuição da estrutura administrativa do Município de General Câmara - RS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/134/ple-053-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/134/ple-053-2018.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao caput. do art. 20; inclui a carga horária na tabela e altera a denominação dos cargos em comissão existentes do quadro de cargo em comissão e Funções Gratificadas do Art.20; altera o padrão dos cargos de diretores do departamento de fiscalização e licenciamento ambiental, e do Diretor superintendente de planejamento e projetos públicos do Art. 20; e altera a denominação e o padrão dos cargos no Anexo II, da Lei nº 1822 de 14/01/2014.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Inclui dispositivo e altera a Lei Municipal Nº 230/1990 e dá outras providências.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/136/ple-055-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/136/ple-055-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de Bem Imóvel de propriedade do Município de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Contratar Engenheiro civil em carater de emergência por tempo determinado e dá outras providências.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/138/ple-_057-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/138/ple-_057-2018.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei Municipal nº 1854/2014 - Mais Médicos.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/139/ple-_058-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/139/ple-_058-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no valor de R$ 35.600,00 para o fim que especifica.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/140/ple-_059-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/140/ple-_059-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no Valor de R$ 136.417,00 para o fim que especifica.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/141/ple-_060-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/141/ple-_060-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no valor de R$ 47.583,00 para o fim que especifica.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 221.498,39.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no valor de R$ 89.746,00.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/144/ple-063-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/144/ple-063-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar em caráter de emergência, por tempo determinado e dá outras providências.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/145/ple-064-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/145/ple-064-2018.pdf</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/148/ple_066.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/148/ple_066.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de General Câmara para o executivo financeiro de 2019.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/146/ple-067-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/146/ple-067-2018.pdf</t>
   </si>
   <si>
     <t>Concede Auxilio alimentação aos servidores Municipais de General Câmara e prevê reajuste anual.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/147/ple-068-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/147/ple-068-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a adquirir, por doação, imóvel para expansão do Balneário da Cachoeirinha.</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/51/pelom_01-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/51/pelom_01-2018.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 47, inciso II, alínea 'a' e ao artigo 50, §1°, da Lei Orgânica do Município de General Câmara.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/48/pll-001-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/48/pll-001-2018.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria Especial da Mulher no Regimento Interno da Câmara Municipal de Vereadores e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/52/pll-002-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/52/pll-002-2018.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 3°, inciso I e II da Lei n° 1832/2014 de janeiro de 2014, que dispõe sobre a indenização a título de auxílio alimentação para os servidores da Câmara Municipal de Vereadores de General Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>JOÃO RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/53/pll-005-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/53/pll-005-2018.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio cultural de natureza imaterial as carreiras de bois cangados no âmbito Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/54/pll-006-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/54/pll-006-2018.pdf</t>
   </si>
   <si>
     <t>Regulamenta as Carreiras de Bois cangados para provas desportivas e assegura o bem-estar dos animais envolvidos no âmbito Municipal.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/78/pll-008-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/78/pll-008-2018.pdf</t>
   </si>
   <si>
     <t>Institui o "Código Sanitário Municipal", e da outras providências.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Alessandro - Xando</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/71/pll-009-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/71/pll-009-2018.pdf</t>
   </si>
   <si>
     <t>Disciplina a realização de eventos promovidos pelas Associações de Criadores de Animais de Força no município de General Câmara e da outras providências.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/68/pdl-001-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/68/pdl-001-2018.pdf</t>
   </si>
   <si>
     <t>Concede o título honorífico de cidadão emérito de General Câmara ao Senhor Carlos Fernando Reis.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/271/pi-001-2018-_processo_180099.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/271/pi-001-2018-_processo_180099.pdf</t>
   </si>
   <si>
     <t>Pedido de informação de uso referente a termo sessão de uso de bem imóvel.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/284/pi-002-2018-_processo_180100.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/284/pi-002-2018-_processo_180100.pdf</t>
   </si>
   <si>
     <t>Informações referente ao prédio do GDAG.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CHICA</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/286/01_oficial.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/286/01_oficial.pdf</t>
   </si>
   <si>
     <t>Informação sobre vale alimentação dos Servidores Municipais de General Câmara.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/278/pi_004-2018_processo_180119.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/278/pi_004-2018_processo_180119.pdf</t>
   </si>
   <si>
     <t>Informação sobre documentação do Clube 9 de março, que possibilitou a celebração do termo de cooperação com o Município.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/279/01.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/279/01.pdf</t>
   </si>
   <si>
     <t>Cópia do Processo Licitatório, bem como as notas fiscais e empenhos, referente as lixeiras de madeira adquiridas e instaladas pela Prefeitura Municipal em varios pontos da cidade</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/280/01_1.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/280/01_1.pdf</t>
   </si>
   <si>
     <t>Cópia do Processo Licitatório, bem como as notas fiscais e empenhos, referente as lixeiras de madeira adquiridas e instaladas pela Prefeitura Municipal em varios pontos da cidade.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/281/pi_007-2018_processo_180135.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/281/pi_007-2018_processo_180135.pdf</t>
   </si>
   <si>
     <t>Informações referentes a precatórios.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/282/01_2.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/282/01_2.pdf</t>
   </si>
   <si>
     <t>Informações municipais sobre direitos dos idosos.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/283/010001.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/283/010001.pdf</t>
   </si>
   <si>
     <t>Informações sobre a empresa que efetuou a doação das lixeiras de madeira para o município.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/285/pi-010-2018-_processo_180157.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/285/pi-010-2018-_processo_180157.pdf</t>
   </si>
   <si>
     <t>Informação sobre reforma do Ginásio de Esportes Municipal Tancredo Pereira Mendes.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/213/decreto_007-2018.pdf</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/213/decreto_007-2018.pdf</t>
   </si>
   <si>
     <t>Aprova contas do governo no exercício de 2016.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1263,68 +1263,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/42/ple-001-2018_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/43/ple-002-2018_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/44/ple-004-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/45/ple-005-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/46/pll-006-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/47/ple-007-2018_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/49/ple-008-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/50/ple-009-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/55/ple-013-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/56/ple-014-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/57/ple-015-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/58/ple-016-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/59/ple-017-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/60/ple-018-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/61/ple-019-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/62/ple-020-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/63/ple-021-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/64/ple-022-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/65/ple-023-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/66/ple-024-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/67/ple-024-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/69/ple-026-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/70/ple-027-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/73/ple-028-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/72/ple-029-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/74/ple-030-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/75/ple-031-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/76/ple-032-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/77/ple-031-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/79/ple-034-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/80/ple-035-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/81/ple-036-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/82/ple-037-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/83/ple-039-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/92/ple-040-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/84/ple-041-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/85/ple-042-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/86/ple-043-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/89/ple-044-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/90/ple-045-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/87/ple-043-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/88/ple-047-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/91/3_-_ple-048-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/93/ple-049-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/94/ple-050-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/95/ple-051-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/133/ple-052-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/134/ple-053-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/136/ple-055-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/138/ple-_057-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/139/ple-_058-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/140/ple-_059-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/141/ple-_060-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/144/ple-063-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/145/ple-064-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/148/ple_066.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/146/ple-067-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/147/ple-068-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/51/pelom_01-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/48/pll-001-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/52/pll-002-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/53/pll-005-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/54/pll-006-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/78/pll-008-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/71/pll-009-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/68/pdl-001-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/271/pi-001-2018-_processo_180099.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/284/pi-002-2018-_processo_180100.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/286/01_oficial.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/278/pi_004-2018_processo_180119.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/279/01.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/280/01_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/281/pi_007-2018_processo_180135.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/282/01_2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/283/010001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/285/pi-010-2018-_processo_180157.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/213/decreto_007-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/42/ple-001-2018_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/43/ple-002-2018_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/44/ple-004-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/45/ple-005-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/46/pll-006-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/47/ple-007-2018_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/49/ple-008-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/50/ple-009-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/55/ple-013-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/56/ple-014-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/57/ple-015-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/58/ple-016-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/59/ple-017-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/60/ple-018-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/61/ple-019-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/62/ple-020-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/63/ple-021-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/64/ple-022-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/65/ple-023-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/66/ple-024-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/67/ple-024-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/69/ple-026-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/70/ple-027-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/73/ple-028-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/72/ple-029-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/74/ple-030-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/75/ple-031-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/76/ple-032-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/77/ple-031-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/79/ple-034-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/80/ple-035-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/81/ple-036-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/82/ple-037-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/83/ple-039-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/92/ple-040-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/84/ple-041-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/85/ple-042-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/86/ple-043-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/89/ple-044-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/90/ple-045-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/87/ple-043-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/88/ple-047-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/91/3_-_ple-048-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/93/ple-049-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/94/ple-050-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/95/ple-051-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/133/ple-052-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/134/ple-053-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/136/ple-055-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/138/ple-_057-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/139/ple-_058-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/140/ple-_059-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/141/ple-_060-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/144/ple-063-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/145/ple-064-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/148/ple_066.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/146/ple-067-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/147/ple-068-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/51/pelom_01-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/48/pll-001-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/52/pll-002-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/53/pll-005-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/54/pll-006-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/78/pll-008-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/71/pll-009-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/68/pdl-001-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/271/pi-001-2018-_processo_180099.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/284/pi-002-2018-_processo_180100.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/286/01_oficial.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/278/pi_004-2018_processo_180119.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/279/01.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/280/01_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/281/pi_007-2018_processo_180135.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/282/01_2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/283/010001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/285/pi-010-2018-_processo_180157.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2018/213/decreto_007-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>