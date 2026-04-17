--- v0 (2025-11-21)
+++ v1 (2026-04-17)
@@ -51,192 +51,192 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/2/2016_pll_003_-__concede_revisao_geral_a_remuneraca_PfqMxCQ.doc</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/2/2016_pll_003_-__concede_revisao_geral_a_remuneraca_PfqMxCQ.doc</t>
   </si>
   <si>
     <t>PLL Nº 003/2016 - Concede Aumento Servidores Legislativo</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/290/2016_ple_no_005_-_altera_lei_conselho_tutelar.doc</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/290/2016_ple_no_005_-_altera_lei_conselho_tutelar.doc</t>
   </si>
   <si>
     <t>Altera Lei Conselho Tutelar.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/291/2016_ple_no_006_-_cria_sistema_de_ensino.doc</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/291/2016_ple_no_006_-_cria_sistema_de_ensino.doc</t>
   </si>
   <si>
     <t>O SISTEMA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/292/2016_ple_no_007_-_altera_mais_medicos_valores_2016.doc</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/292/2016_ple_no_007_-_altera_mais_medicos_valores_2016.doc</t>
   </si>
   <si>
     <t>Altera os arts. 03 e 04 da Lei 1.854/2014 – Mais Médicos .</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/294/008_contratos_saude_e_assistencia_social.doc</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/294/008_contratos_saude_e_assistencia_social.doc</t>
   </si>
   <si>
     <t>Contratos Saúde e Assistência Social.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/295/009_projeto_lei_desafetaassapso_rua.doc</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/295/009_projeto_lei_desafetaassapso_rua.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação da Rua Castelo Branco e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/296/010_projeto_lei_credito_especial_saude_equipamentos_gestapso_sus.doc</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/296/010_projeto_lei_credito_especial_saude_equipamentos_gestapso_sus.doc</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 7.000,00.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/297/011_projeto_lei_credito_especial_meio_ambiente_ar_con.doc</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/297/011_projeto_lei_credito_especial_meio_ambiente_ar_con.doc</t>
   </si>
   <si>
     <t>Projeto Lei Credito Especial Meio ambiente Ar.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/298/projeto_de_lei_16.doc</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/298/projeto_de_lei_16.doc</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 2º, 3º, 4º e 7º DA LEI MUNICIPAL Nº 1.819/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Concede revisão geral à remuneração dos servidores.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/288/2016_pll_004_-__subsidios_do_prefeito-_vice_e_secretarios_38a_legislatura.doc</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/288/2016_pll_004_-__subsidios_do_prefeito-_vice_e_secretarios_38a_legislatura.doc</t>
   </si>
   <si>
     <t>Fixa os subsídios mensais do prefeito, vice-prefeito e dos secretários do Município de General Câmara para a 38ª Legislatura.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/289/2016_pll_005_-__subsidios_dos_vereadores_38a_legislatura.doc</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/289/2016_pll_005_-__subsidios_dos_vereadores_38a_legislatura.doc</t>
   </si>
   <si>
     <t>Fixa os subsídios mensais do presidente e dos demais vereadores da Câmara Municipal de General Câmara para a 38ª Legislatura.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/293/pll_2016_no_06_-_dispoe_sobre_mao_unica_na_rua_senador_florencio.doc</t>
+    <t>http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/293/pll_2016_no_06_-_dispoe_sobre_mao_unica_na_rua_senador_florencio.doc</t>
   </si>
   <si>
     <t>Regulamenta o tráfego de veículos na quadra da Rua Senado Florêncio.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -543,68 +543,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/2/2016_pll_003_-__concede_revisao_geral_a_remuneraca_PfqMxCQ.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/290/2016_ple_no_005_-_altera_lei_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/291/2016_ple_no_006_-_cria_sistema_de_ensino.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/292/2016_ple_no_007_-_altera_mais_medicos_valores_2016.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/294/008_contratos_saude_e_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/295/009_projeto_lei_desafetaassapso_rua.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/296/010_projeto_lei_credito_especial_saude_equipamentos_gestapso_sus.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/297/011_projeto_lei_credito_especial_meio_ambiente_ar_con.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/298/projeto_de_lei_16.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/288/2016_pll_004_-__subsidios_do_prefeito-_vice_e_secretarios_38a_legislatura.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/289/2016_pll_005_-__subsidios_dos_vereadores_38a_legislatura.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/293/pll_2016_no_06_-_dispoe_sobre_mao_unica_na_rua_senador_florencio.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/2/2016_pll_003_-__concede_revisao_geral_a_remuneraca_PfqMxCQ.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/290/2016_ple_no_005_-_altera_lei_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/291/2016_ple_no_006_-_cria_sistema_de_ensino.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/292/2016_ple_no_007_-_altera_mais_medicos_valores_2016.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/294/008_contratos_saude_e_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/295/009_projeto_lei_desafetaassapso_rua.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/296/010_projeto_lei_credito_especial_saude_equipamentos_gestapso_sus.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/297/011_projeto_lei_credito_especial_meio_ambiente_ar_con.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/298/projeto_de_lei_16.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/288/2016_pll_004_-__subsidios_do_prefeito-_vice_e_secretarios_38a_legislatura.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/289/2016_pll_005_-__subsidios_dos_vereadores_38a_legislatura.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.generalcamara.rs.leg.br/media/sapl/public/materialegislativa/2016/293/pll_2016_no_06_-_dispoe_sobre_mao_unica_na_rua_senador_florencio.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="147.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="115.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>